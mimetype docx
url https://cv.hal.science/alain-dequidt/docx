--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -851,295 +851,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05174513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagator-Biased Chain Generation: Accurately Reverse Mapping Microphase-Separated Block Copolymers</w:t>
+                <w:t xml:space="preserve">Molecular and Energetic Descriptions of the Plasma Protein Adsorption onto the PVC Surface: Implications for Biocompatibility in Medical Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateus Garcia Rodolfo</w:t>
+                <w:t xml:space="preserve">Amr H Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Tchoufag</w:t>
+                <w:t xml:space="preserve">Ghazal Borhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Devémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Hauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.4c01327⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (36), pp.38054-38065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.4c05044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04776888v1</w:t>
+                <w:t xml:space="preserve">hal-04710499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and Energetic Descriptions of the Plasma Protein Adsorption onto the PVC Surface: Implications for Biocompatibility in Medical Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propagator-Biased Chain Generation: Accurately Reverse Mapping Microphase-Separated Block Copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus Garcia Rodolfo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amr H Saleh</w:t>
+                <w:t xml:space="preserve">Joël Tchoufag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghazal Borhan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Dequidt</w:t>
+                <w:t xml:space="preserve">Patrice Hauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (36), pp.38054-38065. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.4c05044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.4c01327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710499v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing Enzymatic PET Degradation: Molecular Dynamics Analysis of Cutinase Adsorption and Stability</w:t>
               </w:r>
@@ -1709,51 +1709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Hauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 514, pp.113210. </w:t>
@@ -1977,51 +1977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Garruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Hauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 40 (22), pp.11599-11609. </w:t>
@@ -2455,831 +2455,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Complexation between 4-Aminoazobenzene and Cucurbit[7]uril through a Combined Spectroscopic, Nuclear Magnetic Resonance, and Molecular Simulation Studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Bonal</w:t>
+                <w:t xml:space="preserve">Consistent and Transferable Force Fields for Statistical Copolymer Systems at the Mesoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nkepsu Mbitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Devémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.2c00499⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (11), pp.6940-6951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03762887v1</w:t>
+                <w:t xml:space="preserve">hal-03943024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin Adsorption onto PE and PVC Tubings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meriem Sahnoune</w:t>
+                <w:t xml:space="preserve">Molecular interactions at the metal-liquid interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Orselly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Devémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Bouvet-Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Goujon</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Loubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsabm.2c00029⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0095872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682647v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Mechanical Constitutive Laws of Elastomers with Mesoscale Simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Armel Mbiakop-Ngassa</w:t>
+                <w:t xml:space="preserve">Drug Interactions with Plasticized PVCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Sahnoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tokhadzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ech Cherif El Kettani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Devémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.1c02076⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.2c00532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579023v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug Interactions with Plasticized PVCs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Goujon</w:t>
+                <w:t xml:space="preserve">Investigation of the Complexation between 4-Aminoazobenzene and Cucurbit[7]uril through a Combined Spectroscopic, Nuclear Magnetic Resonance, and Molecular Simulation Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Sarraute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Biesse-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Devemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.2c00532⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, pp.25013 - 25021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.2c00499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682638v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular interactions at the metal-liquid interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Orselly</w:t>
+                <w:t xml:space="preserve">Insulin Adsorption onto PE and PVC Tubings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tokhadzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Sahnoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Devémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cedric Loubat</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0095872⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsabm.2c00029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759055v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent and Transferable Force Fields for Statistical Copolymer Systems at the Mesoscale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Devémy</w:t>
+                <w:t xml:space="preserve">Predicting Mechanical Constitutive Laws of Elastomers with Mesoscale Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Blaak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Mbiakop-Ngassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (11), pp.6940-6951. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55, 5 (1487-1494), pp.acs.macromol.1c02076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.1c02076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943024v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heliconical-fluctuation-induced compensation point in the diluted cholesteric phase of mixtures containing the flexible dimer CB7CB</w:t>
               </w:r>
@@ -3350,606 +3350,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and characterizing the drug sorption to PVC and PE materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tokhadzé</w:t>
+                <w:t xml:space="preserve">Assessing the derivation of time parameters from branched polymer coarse-grain model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Blaak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Devémy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c03284⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154 (12), pp.124901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0039843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229994v1</w:t>
+                <w:t xml:space="preserve">hal-03264450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the derivation of time parameters from branched polymer coarse-grain model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronald Blaak</w:t>
+                <w:t xml:space="preserve">Understanding and characterizing the drug sorption to PVC and PE materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Sahnoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tokhadzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Devémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Goujon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Devémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 154 (12), pp.124901. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.18594-18603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0039843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c03284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03264450v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity Effects in Highly Cross-Linked Polymer Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Dequidt</w:t>
+                <w:t xml:space="preserve">Rheological properties of polymer chains at a copper oxide surface: Impact of the chain length, surface coverage, and grafted polymer shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Solano Canchaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Garruchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martzel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym13050757⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (2), pp.024501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.104.024501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03159245v1</w:t>
+                <w:t xml:space="preserve">hal-03542591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological properties of polymer chains at a copper oxide surface: Impact of the chain length, surface coverage, and grafted polymer shape</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Latour</w:t>
+                <w:t xml:space="preserve">Heterogeneity Effects in Highly Cross-Linked Polymer Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Blaak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (2), pp.024501. </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.104.024501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym13050757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542591v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain induced crystallization of polymers at and above the crystallization temperature by coarse-grained simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemanth Nagaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4199,51 +4199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Devémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Blaak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Garruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4652,525 +4652,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a coarse-grain model for the description of the metal oxide-polymer interface from a bottom-up approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Solano Canchaya</w:t>
+                <w:t xml:space="preserve">Atomistic Descriptions of the cis -1,4-Polybutadiene/Silica Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kempfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Devémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Malfreyt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 151 (6), pp.064703. </w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (5), pp.969-981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5115148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.8b00274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265700v1</w:t>
+                <w:t xml:space="preserve">hal-02168484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic Descriptions of the cis -1,4-Polybutadiene/Silica Interfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Devémy</w:t>
+                <w:t xml:space="preserve">Development of Coarse-Grained Models for Polymers by Trajectory Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Kempfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Devemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Malfreyt</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.8b00274⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3), pp.5955-5967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.9b00144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168484v1</w:t>
+                <w:t xml:space="preserve">hal-02168492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Coarse-Grained Models for Polymers by Trajectory Matching</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Devemy</w:t>
+                <w:t xml:space="preserve">Lehmann rotation of cholesteric droplets driven by Marangoni convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ignés-Mullol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.9b00144⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (12), pp.2591-2604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8SM02574F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168492v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lehmann rotation of cholesteric droplets driven by Marangoni convection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jordi Ignés-Mullol</w:t>
+                <w:t xml:space="preserve">Development of a coarse-grain model for the description of the metal oxide-polymer interface from a bottom-up approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Solano Canchaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Garruchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (12), pp.2591-2604. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 151 (6), pp.064703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8SM02574F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5115148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168494v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Does the Surface Tension Depend on the Surface Area with Coarse-Grained Models?</w:t>
               </w:r>
@@ -6163,161 +6163,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermalized Drude Oscillators with the LAMMPS Molecular Dynamics Simulator.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lehmann rotation of twisted bipolar cholesteric droplets: role of Leslie, Akopyan and Zel’dovich thermomechanical coupling terms of nematodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Poy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agílio A. H. Pádua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.5b00612⟩</w:t>
+              <w:t xml:space="preserve">Liquid Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (6), pp.969-988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02678292.2016.1255363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334815v1</w:t>
+                <w:t xml:space="preserve">hal-01648013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of DPD coarse-grained models: from bulk to interfacial properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José G. Solano Canchaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6335,92 +6335,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 145, pp.054107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4960114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Dynamics and Polymer Plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6488,161 +6488,161 @@
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (23), pp.9148-9162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b01375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02191795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lehmann rotation of twisted bipolar cholesteric droplets: role of Leslie, Akopyan and Zel’dovich thermomechanical coupling terms of nematodynamics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermalized Drude Oscillators with the LAMMPS Molecular Dynamics Simulator.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Devémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agílio A. H. Pádua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liquid Crystals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 44 (6), pp.969-988. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56, pp.260-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02678292.2016.1255363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.5b00612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01648013v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized drift velocity of a cholesteric texture in a temperature gradient.</w:t>
               </w:r>
@@ -8607,237 +8607,1584 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 19 (4), pp.489-500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00182727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermodynamic study of working fluid pairs for an absorption refrigeration process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hajlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Coulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de Printemps de la Société Chimique de France, Section Rhône-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discovering long-term polymer dynamics with generative deep neural networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. M. Cherchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Martzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Summer School on Quantum Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Udine, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discovering long-term polymer dynamics with generative deep neural networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. M. Cherchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Martzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Machine Learning applied to Multiscale Molecular Simulations Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Heidelberg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions entre médicaments injectables et polymères des dispositifs médiaux de perfusion : expérience versus simulation moléculaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sahnoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tokhadze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Devemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomatériaux et Technologies d’Interface (BIOMAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bazas, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generative models of polymer dynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. M. Cherchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Martzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CECAM Workshop Coarse-Graining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of polymer models by statistical trajectory matching for coarse grain simulations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liquid Matter Conference (virtual)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding and characterizing the drug sorption to Polyvinyl chloride and Polyethylene materials.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sahnoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tokhadze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Devemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31st Annual Conference of the European Society for Biomaterials (ESB 2021), Virtual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling of elastomer networks under high deformation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Martzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Blaak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CCP5 Summer school 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Durham, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward a multiscale description of polymer-metal oxide interface.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Solano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Garruchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Blaak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modelling Polymers: From methods to applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Leverkusen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward a multi-scale approach in modelling macromolecular properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Seeboth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Molecular Science, CMS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Warwick, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of coarse-grained models for polymer materials.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Blaak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kempfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. G. Solanao Canchaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nagaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Soft Matter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Edimbourg, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ML-Enhanced Generalized Langevin Equation for Transient Anomalous Diffusion in Polymer Dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martzel</w:t>
+                <w:t xml:space="preserve">Interactions between injectable drugs and polymers of infusion medical devices: Experiment versus molecular simulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sahnoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tokhadze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Devemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2023 Workshop: Machine Learning and the Physical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, NewOrleans, United States</w:t>
+              <w:t xml:space="preserve">Journées BIOMAT, Biomaterials and Interface Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bazas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274138v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the adsorption process by molecular simulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Devemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8852,225 +10199,225 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SCF 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between injectable drugs and polymers of infusion medical devices: Experiment versus molecular simulation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Dequidt</w:t>
+                <w:t xml:space="preserve">ML-Enhanced Generalized Langevin Equation for Transient Anomalous Diffusion in Polymer Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian-Michele Cherchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées BIOMAT, Biomaterials and Interface Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Bazas, France</w:t>
+              <w:t xml:space="preserve">NeurIPS 2023 Workshop: Machine Learning and the Physical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, NewOrleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04506894v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-properties relationship of poly(glycerol sebacate).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Davoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Garruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9085,238 +10432,238 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SCF 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the mesoscale modelling of polymer-metal interfaces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Orselly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouvet-Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Devemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSE 2022 Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of thermo-mechanical properties of epoxy-amines and polyurethanes resins: experiments versus molecular simulations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Orselly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Devemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouvet-Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9335,444 +10682,444 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPF2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural working fluids for absorption refrigeration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kerleaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Coulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IIR-Gustav Lorentzen Conference on Natural Refrigerants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical properties of various epoxy-amines resins: insights from molecular simulations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Orselly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Devemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouvet-Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de Chimie Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiscale modelling approach for the design of new polymer materials.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Garruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Martzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Blaak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAPE30, 30th European Symposium on Computer Aided Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Properties of Thin Confined Polymer Films Close to the Glass Transition in the Linear Regime of Deformation: Theory and Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9814,73 +11161,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules in Constrained Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of thin confined polymer films close to the glass transition in the linear regime of deformation: theory and simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9922,1404 +11269,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Broadband Dielectric Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00767680v1</w:t>
-              </w:r>
-[...1345 lines deleted...]
-                <w:t xml:space="preserve">hal-02557224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11605,51 +11605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Blaak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th European Symposium on Computer Aided Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.25-30, 2020, </w:t>
@@ -12248,51 +12248,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E1CB4FCF"/>
+    <w:nsid w:val="6EE457EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12479,51 +12479,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-dequidt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1206-1911" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13339980X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354361v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andanson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dequidt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adw8543" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05174576v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sahnoune Millot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dev&#233;my" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chennell" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Cueff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c02022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05174464v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laget" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Poradowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garruchet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.128240" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05174554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sahihi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Feschet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.145043" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05174513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Davoy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.5c00102" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776888v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Garcia Rodolfo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Tchoufag" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goujon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hauret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c01327" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04710499v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr H Saleh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazal Borhan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c05044" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04600374v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.4c00079" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04938687v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Renard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Malfreyt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LF00037D" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04406616v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.123965" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04938674v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nkepsu Mbitou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goujon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dequidt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Latour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dev&#233;my" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400114" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624890v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian-Michele Cherchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martzel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113210" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455468v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Leonel Nkepsu Mbitou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Latour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0187040" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04600372v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c00797" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04065631v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Emeriau-Viard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ballerat-Busserolles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c00600" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04049687v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Orselly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bouvet-Marchand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c09087" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03759439v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devemy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Loubat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c03071" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762887v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sarraute" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Biesse-Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c00499" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682647v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tokhadz&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sahnoune" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.2c00029" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579023v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Munoz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Blaak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Mbiakop-Ngassa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c02076" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682638v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ech Cherif El Kettani" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c00532" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03759055v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Loubat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0095872" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943024v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00945" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616332v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Oswald" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.024707" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03229994v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c03284" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264450v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Clavier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0039843" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159245v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13050757" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542591v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Solano Canchaya" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.024501" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264435v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemanth Nagaraj" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0050562" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109519v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0019945" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918184v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.202000124" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476474v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Kempfer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Couty" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01959F" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168489v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kempfer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couty" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malfreyt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b02750" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319991v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Poy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21680396.2019.1671244" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265700v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5115148" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168484v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.8b00274" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168492v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kempfer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b00144" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168494v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ign&#233;s-Mullol" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM02574F" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790498v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00158" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647926v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Lesch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diddo Diddens" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. S. Bernardes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Golub" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24708" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163780v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Conca" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sotta" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Long" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01391" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647870v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Otero" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. Lepre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Husson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Costa Gomes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b06452" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191773v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656063v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agilio A. H. Padua" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa Garc&#237;a" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15690" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498220v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Masurel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gelineau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Long" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.047801" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166943v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delannoy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01375" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334815v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag&#237;lio A. H. P&#225;dua" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5b00612" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483579v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; G. Solano Canchaya" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4960114" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191795v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648013v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2016.1255363" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483583v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM01359G" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163815v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R Long" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515628v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin J. Masurel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R. Long" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Montes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01138" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212243v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Solano Canchaya" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4929557" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216154v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b06880" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179925v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadiye Velioglu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Yao" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goktug Ahunbay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Birgul Tantekin-Ersolmaz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp508113a" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914132v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Milette" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Relaix" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Reven" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/103/46004" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-81LQGSQJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914129v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/103/26002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8B6JM8FM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767673v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sans&#233;au" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2012-12061-6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HBQ8D0CS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00507799v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00508347v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00272491v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Zywocinski" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10290-4" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/90641FFBCA6E9B077190BA1FAFB4686F2D0949BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00351675v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.217802" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00351712v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.061703" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00351717v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.051706" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00351719v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/16005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00202320v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10226-0" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/83C5A0412B92341A4E5A03E4A4A6FF268C74E9BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00202319v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/80/26001" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00182727v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274138v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04488588v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devemy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04506894v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahnoune" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tokhadze" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chennell" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04488630v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Davoy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garruchet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04066102v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orselly" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvet-Marchand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loubat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04062334v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04062327v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerleaux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Andanson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coulier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03574586v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03127819v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martzel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blaak" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914139v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767680v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04560251v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hajlaoui" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04560257v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Cherchi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hauret" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barra" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04560215v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04560209v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04402135v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579627v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03482756v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557158v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clavier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Munch" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seeboth" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557237v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Munoz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557252v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Solano" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557224v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Solanao Canchaya" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nagaraj" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795839v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9040.ch3" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990190v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119850809.ch3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109551v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823377-1.50005-7" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489479v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merabia" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sotta" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795433v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Kerleaux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rodier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Coulier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.gl2022.0223" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02392894v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00376381v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-dequidt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1206-1911" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13339980X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354361v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andanson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dequidt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adw8543" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05174576v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sahnoune Millot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dev&#233;my" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chennell" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Cueff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c02022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05174464v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laget" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Poradowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garruchet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.128240" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05174554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sahihi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Feschet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.145043" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05174513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Davoy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.5c00102" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04710499v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr H Saleh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazal Borhan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goujon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c05044" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776888v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Garcia Rodolfo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Tchoufag" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hauret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c01327" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04600374v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.4c00079" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04938687v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Renard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Malfreyt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LF00037D" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04406616v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.123965" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04938674v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nkepsu Mbitou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goujon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dequidt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Latour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dev&#233;my" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400114" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624890v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian-Michele Cherchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martzel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113210" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455468v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Leonel Nkepsu Mbitou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Latour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0187040" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04600372v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c00797" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04065631v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Emeriau-Viard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ballerat-Busserolles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c00600" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04049687v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Orselly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bouvet-Marchand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c09087" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03759439v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devemy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Loubat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c03071" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943024v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00945" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03759055v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Loubat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0095872" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682638v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sahnoune" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tokhadz&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ech Cherif El Kettani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c00532" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762887v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sarraute" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Biesse-Martin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c00499" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682647v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.2c00029" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579023v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Munoz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Blaak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Mbiakop-Ngassa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c02076" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616332v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Oswald" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.024707" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264450v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Clavier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0039843" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03229994v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c03284" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542591v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Solano Canchaya" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.024501" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159245v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13050757" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264435v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemanth Nagaraj" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0050562" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109519v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0019945" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918184v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.202000124" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476474v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Kempfer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Couty" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01959F" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168489v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kempfer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couty" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malfreyt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b02750" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319991v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Poy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21680396.2019.1671244" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168484v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.8b00274" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168492v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kempfer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b00144" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168494v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ign&#233;s-Mullol" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM02574F" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265700v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5115148" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790498v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00158" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647926v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Lesch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diddo Diddens" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. S. Bernardes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Golub" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24708" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163780v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Conca" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sotta" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Long" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01391" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647870v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Otero" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. Lepre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Husson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Costa Gomes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b06452" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191773v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656063v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agilio A. H. Padua" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa Garc&#237;a" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15690" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498220v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Masurel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gelineau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Long" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.047801" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166943v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delannoy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01375" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648013v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2016.1255363" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483579v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; G. Solano Canchaya" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4960114" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191795v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334815v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag&#237;lio A. H. P&#225;dua" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5b00612" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483583v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM01359G" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163815v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R Long" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515628v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin J. Masurel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R. Long" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Montes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01138" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212243v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Solano Canchaya" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4929557" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216154v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b06880" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179925v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadiye Velioglu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Yao" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goktug Ahunbay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Birgul Tantekin-Ersolmaz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp508113a" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914132v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Milette" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Relaix" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Reven" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/103/46004" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-81LQGSQJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914129v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/103/26002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8B6JM8FM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767673v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sans&#233;au" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2012-12061-6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HBQ8D0CS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00507799v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00508347v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00272491v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Zywocinski" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10290-4" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/90641FFBCA6E9B077190BA1FAFB4686F2D0949BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00351675v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.217802" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00351712v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.061703" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00351717v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.051706" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00351719v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/16005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00202320v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10226-0" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/83C5A0412B92341A4E5A03E4A4A6FF268C74E9BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00202319v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/80/26001" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00182727v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04560251v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hajlaoui" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Andanson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coulier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04560257v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Cherchi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hauret" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martzel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barra" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04560215v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04560209v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahnoune" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tokhadze" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devemy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chennell" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04402135v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579627v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03482756v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557237v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Munoz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blaak" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Munch" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557252v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Solano" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garruchet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557158v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clavier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seeboth" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557224v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Solanao Canchaya" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nagaraj" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04506894v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04488588v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274138v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04488630v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Davoy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04066102v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orselly" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvet-Marchand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loubat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04062334v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04062327v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerleaux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03574586v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03127819v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914139v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767680v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795839v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9040.ch3" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990190v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119850809.ch3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109551v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823377-1.50005-7" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489479v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merabia" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sotta" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795433v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Kerleaux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rodier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Coulier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.gl2022.0223" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02392894v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00376381v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>