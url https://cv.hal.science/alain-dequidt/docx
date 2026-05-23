--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -147,329 +147,329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (69)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear-induced bubble nucleation in magmas</w:t>
+                <w:t xml:space="preserve">Coarse-Grained Insights into Insulin Aspart Adsorption on Plasticized Poly(vinyl chloride) (PVC) Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Roche</w:t>
+                <w:t xml:space="preserve">Meriem Sahnoune Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Andanson</w:t>
+                <w:t xml:space="preserve">Julien Devémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philip Chennell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bachmann</w:t>
+                <w:t xml:space="preserve">Regis Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 390 (6773), pp.633-637. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (27), pp.6997-7009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.adw8543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c02022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05354361v1</w:t>
+                <w:t xml:space="preserve">hal-05174576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coarse-Grained Insights into Insulin Aspart Adsorption on Plasticized Poly(vinyl chloride) (PVC) Surfaces</w:t>
+                <w:t xml:space="preserve">Shear-induced bubble nucleation in magmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Sahnoune Millot</w:t>
+                <w:t xml:space="preserve">Olivier Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Devémy</w:t>
+                <w:t xml:space="preserve">Jean-Michel Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Chennell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Dequidt</w:t>
+                <w:t xml:space="preserve">Christian Huber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Cueff</w:t>
+                <w:t xml:space="preserve">Olivier Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 129 (27), pp.6997-7009. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 390 (6773), pp.633-637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5c02022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.adw8543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05174576v1</w:t>
+                <w:t xml:space="preserve">hal-05354361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical properties of sustainable resins through a combined experimental and molecular simulation approach</w:t>
               </w:r>
@@ -481,77 +481,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Poradowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Devémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Garruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 325, pp.128240. </w:t>
@@ -602,77 +602,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of insulin aspart hexamer and excipients with plasticized polyvinyl chloride surfaces: A comprehensive investigation combining molecular simulations and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Sahihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Devémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Feschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -736,77 +736,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drug Delivery Mechanisms of Poly(glycerol sebacate): An In-Depth Study of the Energetics at the Molecular Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Davoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Devémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Sahihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -851,472 +851,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05174513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and Energetic Descriptions of the Plasma Protein Adsorption onto the PVC Surface: Implications for Biocompatibility in Medical Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing Enzymatic PET Degradation: Molecular Dynamics Analysis of Cutinase Adsorption and Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Sahihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amr H Saleh</w:t>
+                <w:t xml:space="preserve">Lionel Nauton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghazal Borhan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florent Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Devémy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.4c05044⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (10), pp.4112-4120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.4c00079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710499v1</w:t>
+                <w:t xml:space="preserve">hal-04600374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagator-Biased Chain Generation: Accurately Reverse Mapping Microphase-Separated Block Copolymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular and Energetic Descriptions of the Plasma Protein Adsorption onto the PVC Surface: Implications for Biocompatibility in Medical Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr H Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateus Garcia Rodolfo</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Ghazal Borhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Devémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Hauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.4c01327⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (36), pp.38054-38065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.4c05044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776888v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing Enzymatic PET Degradation: Molecular Dynamics Analysis of Cutinase Adsorption and Stability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fayon</w:t>
+                <w:t xml:space="preserve">Propagator-Biased Chain Generation: Accurately Reverse Mapping Microphase-Separated Block Copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus Garcia Rodolfo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Tchoufag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Nauton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Devémy</w:t>
+                <w:t xml:space="preserve">Patrice Hauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 64 (10), pp.4112-4120. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.4c00079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.4c01327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04600374v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetic description of the liquid–vapor interface of water with organic coating molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Devémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1389,103 +1389,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaching of plasticizers from PVC medical devices: A molecular interpretation of experimental migration data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Sahnoune Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Devémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Pinguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 396, pp.123965. </w:t>
@@ -1651,511 +1651,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ml-Gle: A Machine Learning Enhanced Generalized Langevin Equation Framework for Transient Anomalous Diffusion in Polymer Dynamics</w:t>
+                <w:t xml:space="preserve">Development of anisotropic force fields for homopolymer melts at the mesoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gian-Michele Cherchi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Roland Leonel Nkepsu Mbitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Guillin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrice Hauret</w:t>
+                <w:t xml:space="preserve">Benoit Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Devémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2024.113210⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 160 (6), pp.064910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0187040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04624890v1</w:t>
+                <w:t xml:space="preserve">hal-04455468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of anisotropic force fields for homopolymer melts at the mesoscale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Toward a Better Understanding of the Poly(glycerol sebacate)–Water Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Davoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Devémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Garruchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Devémy</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Hauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0187040⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (22), pp.11599-11609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c00797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455468v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Better Understanding of the Poly(glycerol sebacate)–Water Interface</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ml-Gle: A Machine Learning Enhanced Generalized Langevin Equation Framework for Transient Anomalous Diffusion in Polymer Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian-Michele Cherchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Hauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 40 (22), pp.11599-11609. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 514, pp.113210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c00797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2024.113210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04600372v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetic and Structural Characterizations of the PET–Water Interface as a Key Step in Understanding Its Depolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Devémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Emeriau-Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Ballerat-Busserolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -2219,77 +2219,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Orselly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Devémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Bouvet-Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 127 (11), pp.2617-2628. </w:t>
@@ -2321,1008 +2321,1008 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Simulations of Thermo-Mechanical Properties of Epoxy-Amine Resins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of the Complexation between 4-Aminoazobenzene and Cucurbit[7]uril through a Combined Spectroscopic, Nuclear Magnetic Resonance, and Molecular Simulation Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sabine Sarraute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Biesse-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Devemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Loubat</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.2c03071⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 7, pp.25013 - 25021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.2c00499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759439v1</w:t>
+                <w:t xml:space="preserve">hal-03762887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent and Transferable Force Fields for Statistical Copolymer Systems at the Mesoscale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Devémy</w:t>
+                <w:t xml:space="preserve">Insulin Adsorption onto PE and PVC Tubings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tokhadzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Sahnoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Devémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00945⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsabm.2c00029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943024v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular interactions at the metal-liquid interfaces</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Predicting Mechanical Constitutive Laws of Elastomers with Mesoscale Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cedric Loubat</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Blaak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Mbiakop-Ngassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0095872⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55, 5 (1487-1494), pp.acs.macromol.1c02076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.1c02076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759055v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug Interactions with Plasticized PVCs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Goujon</w:t>
+                <w:t xml:space="preserve">Consistent and Transferable Force Fields for Statistical Copolymer Systems at the Mesoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nkepsu Mbitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Devémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.2c00532⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (11), pp.6940-6951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682638v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Complexation between 4-Aminoazobenzene and Cucurbit[7]uril through a Combined Spectroscopic, Nuclear Magnetic Resonance, and Molecular Simulation Studies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Molecular interactions at the metal-liquid interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Orselly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Devémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Bouvet-Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Bonal</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Loubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.2c00499⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0095872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762887v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insulin Adsorption onto PE and PVC Tubings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Drug Interactions with Plasticized PVCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Sahnoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tokhadzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ech Cherif El Kettani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Devémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.2c00532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsabm.2c00029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03682647v1</w:t>
+                <w:t xml:space="preserve">hal-03682638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Mechanical Constitutive Laws of Elastomers with Mesoscale Simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Molecular Simulations of Thermo-Mechanical Properties of Epoxy-Amine Resins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Orselly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Devemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Bouvet-Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armel Mbiakop-Ngassa</w:t>
+                <w:t xml:space="preserve">Cédric Loubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 55, 5 (1487-1494), pp.acs.macromol.1c02076. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.1c02076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.2c03071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579023v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heliconical-fluctuation-induced compensation point in the diluted cholesteric phase of mixtures containing the flexible dimer CB7CB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 105 (2), pp.024707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3350,645 +3350,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the derivation of time parameters from branched polymer coarse-grain model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Heterogeneity Effects in Highly Cross-Linked Polymer Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Blaak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Goujon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Devémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0039843⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym13050757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03264450v1</w:t>
+                <w:t xml:space="preserve">hal-03159245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and characterizing the drug sorption to PVC and PE materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Goujon</w:t>
+                <w:t xml:space="preserve">Rheological properties of polymer chains at a copper oxide surface: Impact of the chain length, surface coverage, and grafted polymer shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Solano Canchaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Garruchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c03284⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104 (2), pp.024501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.104.024501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229994v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological properties of polymer chains at a copper oxide surface: Impact of the chain length, surface coverage, and grafted polymer shape</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Assessing the derivation of time parameters from branched polymer coarse-grain model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Martzel</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Blaak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Devémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 104 (2), pp.024501. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154 (12), pp.124901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.104.024501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0039843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542591v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity Effects in Highly Cross-Linked Polymer Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Understanding and characterizing the drug sorption to PVC and PE materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Sahnoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tokhadzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Devémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (5), pp.757. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.18594-18603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym13050757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c03284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03159245v1</w:t>
+                <w:t xml:space="preserve">hal-03229994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain induced crystallization of polymers at and above the crystallization temperature by coarse-grained simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemanth Nagaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Devémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 154 (23), pp.234902. </w:t>
@@ -4026,90 +4026,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Backbone oriented anisotropic coarse grains for efficient simulations of polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Garruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4154,1066 +4154,1066 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain Shape Dynamics for Molecular Simulations at the Mesoscale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Multi-scale modeling of the polymer–filler interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Kempfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Devémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Theory and Simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adts.202000124⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (6), pp.1538-1547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9SM01959F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918184v1</w:t>
+                <w:t xml:space="preserve">hal-02476474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale modeling of the polymer–filler interaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Grain Shape Dynamics for Molecular Simulations at the Mesoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Devémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Blaak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Garruchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (6), pp.1538-1547. </w:t>
+              <w:t xml:space="preserve">Advanced Theory and Simulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.2000124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9SM01959F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adts.202000124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476474v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realistic Coarse-Grain Model of cis -1,4-Polybutadiene: From Chemistry to Rheology</w:t>
+                <w:t xml:space="preserve">Atomistic Descriptions of the cis -1,4-Polybutadiene/Silica Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kempfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Devémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 52 (7), pp.2736-2747. </w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (5), pp.969-981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.8b02750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.8b00274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168489v1</w:t>
+                <w:t xml:space="preserve">hal-02168484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lehmann effect in nematic and cholesteric liquid crystals: a review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Development of Coarse-Grained Models for Polymers by Trajectory Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Kempfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Devemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Poy</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liquid Crystals Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (2), pp.142-166. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3), pp.5955-5967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21680396.2019.1671244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.9b00144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319991v1</w:t>
+                <w:t xml:space="preserve">hal-02168492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic Descriptions of the cis -1,4-Polybutadiene/Silica Interfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Lehmann rotation of cholesteric droplets driven by Marangoni convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ignés-Mullol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.8b00274⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (12), pp.2591-2604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8SM02574F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168484v1</w:t>
+                <w:t xml:space="preserve">hal-02168494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Coarse-Grained Models for Polymers by Trajectory Matching</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Development of a coarse-grain model for the description of the metal oxide-polymer interface from a bottom-up approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Solano Canchaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Garruchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (3), pp.5955-5967. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 151 (6), pp.064703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.9b00144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5115148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168492v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lehmann rotation of cholesteric droplets driven by Marangoni convection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Realistic Coarse-Grain Model of cis -1,4-Polybutadiene: From Chemistry to Rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kempfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Devémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8SM02574F⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (7), pp.2736-2747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.8b02750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168494v1</w:t>
+                <w:t xml:space="preserve">hal-02168489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a coarse-grain model for the description of the metal oxide-polymer interface from a bottom-up approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Lehmann effect in nematic and cholesteric liquid crystals: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Poy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 151 (6), pp.064703. </w:t>
+              <w:t xml:space="preserve">Liquid Crystals Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (2), pp.142-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5115148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/21680396.2019.1671244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265700v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Does the Surface Tension Depend on the Surface Area with Coarse-Grained Models?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Ghoufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5267,278 +5267,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ForConX: A forcefield conversion tool based on XML</w:t>
+                <w:t xml:space="preserve">Acceleration and homogeneization of the dynamics during plastic deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volker Lesch</w:t>
+                <w:t xml:space="preserve">Luca Conca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diddo Diddens</w:t>
+                <w:t xml:space="preserve">Paul Sotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos E. S. Bernardes</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Long</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.24708⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (23), pp.9456-9472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b01391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01647926v1</w:t>
+                <w:t xml:space="preserve">hal-05163780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceleration and homogeneization of the dynamics during plastic deformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ForConX: A forcefield conversion tool based on XML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Lesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Conca</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Diddo Diddens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos E. S. Bernardes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Golub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50 (23), pp.9456-9472. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (9), pp.629 - 638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b01391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcc.24708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163780v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Does the Addition of a Third Ion Affect the Molecular Interactions and the Thermodynamic Properties of Acetate-Based Ionic Liquids?</w:t>
               </w:r>
@@ -5654,113 +5654,113 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceleration and Homogenization of the Dynamics during Plastic Deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Conca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (23), pp.9456-9472. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.macromol.7b01391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02191773v1</w:t>
@@ -5797,51 +5797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Traïkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agilio A. H. Padua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6029,2622 +6029,2358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Dynamics and Polymer Plasticity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Thermalized Drude Oscillators with the LAMMPS Molecular Dynamics Simulator.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luca Conca</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Devémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Delannoy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agílio A. H. Pádua</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b01375⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56, pp.260-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.5b00612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166943v1</w:t>
+                <w:t xml:space="preserve">hal-01334815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lehmann rotation of twisted bipolar cholesteric droplets: role of Leslie, Akopyan and Zel’dovich thermomechanical coupling terms of nematodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Poy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liquid Crystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 44 (6), pp.969-988. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02678292.2016.1255363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of DPD coarse-grained models: from bulk to interfacial properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José G. Solano Canchaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 145, pp.054107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4960114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Dynamics and Polymer Plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Conca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (23), pp.9148-9162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b01375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02191795v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermalized Drude Oscillators with the LAMMPS Molecular Dynamics Simulator.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Generalized drift velocity of a cholesteric texture in a temperature gradient.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agílio A. H. Pádua</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Poy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Oswald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.7529-7538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6SM01359G⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.5b00612⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01334815v1</w:t>
+                <w:t xml:space="preserve">hal-01483583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized drift velocity of a cholesteric texture in a temperature gradient.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Bayesian parametrization of coarse-grain dissipative dynamics models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Oswald</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose G. Solano Canchaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 143, pp.084122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4929557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6SM01359G⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01483583v1</w:t>
+                <w:t xml:space="preserve">hal-01212243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous dynamics and polymer plasticity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Role of Dynamical Heterogeneities on the Viscoelastic Spectrum of Polymers: A Stochastic Continuum Mechanics Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin J. Masurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Cantournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier R. Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 49 (23), pp.9148-9162. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b01375⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 48 (18), pp.6690-6702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b01138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05163815v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Dynamical Heterogeneities on the Viscoelastic Spectrum of Polymers: A Stochastic Continuum Mechanics Model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Confined KCl solution between two mica surfaces: equilibrium and frictional properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Devémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Malfreyt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b01138⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119, pp.22080-22085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b06880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515628v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian parametrization of coarse-grain dissipative dynamics models.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solvation of a cellulose microfibril in imidazolium acetate ionic liquids: Effect of a cosolvent.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadiye Velioglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xun Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Devémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Goktug Ahunbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Birgul Tantekin-Ersolmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118, pp.14860-14869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp508113a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4929557⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01212243v1</w:t>
+                <w:t xml:space="preserve">hal-01179925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confined KCl solution between two mica surfaces: equilibrium and frictional properties.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Alloy hardening of a smectic A liquid crystal doped with gold nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Milette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Relaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Reven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b06880⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103, pp.46004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/103/46004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216154v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvation of a cellulose microfibril in imidazolium acetate ionic liquids: Effect of a cosolvent.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yield torque sliding anchoring in nematic liquid crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp508113a⟩</w:t>
+              <w:t xml:space="preserve">Europhyics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103, pp.26002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/103/26002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179925v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alloy hardening of a smectic A liquid crystal doped with gold nanoparticles</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mechanical properties of thin confined polymer films close to the glass transition in the linear regime of deformation: theory and simulations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier R. Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sanséau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/103/46004⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35 (7), pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2012-12061-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914132v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yield torque sliding anchoring in nematic liquid crystals</w:t>
+                <w:t xml:space="preserve">Reply to the comment by H. Pleiner and H.R. Brand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europhyics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 89 (2), pp.26004</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00914129v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00507799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of thin confined polymer films close to the glass transition in the linear regime of deformation: theory and simulations.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Lehmann effect in chiral liquid crystals and Langmuir monolayers: an experimental survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sanséau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Liquid Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (10-11), pp.1071-1084</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2012-12061-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00767673v1</w:t>
+                <w:t xml:space="preserve">ensl-00508347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to the comment by H. Pleiner and H.R. Brand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lehmann effect in a compensated cholesteric liquid crystal: Experimental evidence with fixed and gliding boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Zywocinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Oswald</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (4), pp.277-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2007-10290-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00507799v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00272491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lehmann effect in chiral liquid crystals and Langmuir monolayers: an experimental survey</w:t>
+                <w:t xml:space="preserve">Measurement of the continuous Lehmann rotation of cholesteric droplets subjected to a temperature gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liquid Crystals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100 (21), pp.217802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.217802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00508347v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00351675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lehmann effect in a compensated cholesteric liquid crystal: Experimental evidence with fixed and gliding boundary conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Thermomechanically driven spirals in a cholesteric liquid crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Oswald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2007-10290-4⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (5), pp.051706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.77.051706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">ensl-00272491v1</w:t>
+                <w:t xml:space="preserve">ensl-00351717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the continuous Lehmann rotation of cholesteric droplets subjected to a temperature gradient</w:t>
+                <w:t xml:space="preserve">Direct measurement of the thermomechanical Lehmann coefficient in a compensated cholesteric liquid crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 83 (1), pp.16005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/83/16005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.217802⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ensl-00351675v1</w:t>
+                <w:t xml:space="preserve">ensl-00351719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding planar anchoring and viscous surface torque in a cholesteric liquid crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Zywocinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 77 (6), pp.061703. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.77.061703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00351712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanically driven spirals in a cholesteric liquid crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does the electric Lehmann effect exist in cholesteric liquid crystals?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Oswald</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24 (2), pp.157-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2007-10226-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.77.051706⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ensl-00351717v1</w:t>
+                <w:t xml:space="preserve">ensl-00202320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct measurement of the thermomechanical Lehmann coefficient in a compensated cholesteric liquid crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lehmann effect in compensated cholesteric liquid crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Oswald</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 83 (1), pp.16005. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/83/16005⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 80 (2), 26001 (5 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/80/26001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00351719v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00202319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the electric Lehmann effect exist in cholesteric liquid crystals?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Zigzag instability of a chi disclination line in a cholesteric liquid crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Oswald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 24 (2), pp.157-166. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 19 (4), pp.489-500</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...183 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00182727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8654,1344 +8390,1344 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic study of working fluid pairs for an absorption refrigeration process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hajlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Coulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Printemps de la Société Chimique de France, Section Rhône-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering long-term polymer dynamics with generative deep neural networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. M. Cherchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Martzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer School on Quantum Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Udine, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering long-term polymer dynamics with generative deep neural networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. M. Cherchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Martzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning applied to Multiscale Molecular Simulations Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions entre médicaments injectables et polymères des dispositifs médiaux de perfusion : expérience versus simulation moléculaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sahnoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tokhadze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Devemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomatériaux et Technologies d’Interface (BIOMAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Bazas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generative models of polymer dynamics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. M. Cherchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Martzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CECAM Workshop Coarse-Graining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04402135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of polymer models by statistical trajectory matching for coarse grain simulations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dequidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liquid Matter Conference (virtual)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding and characterizing the drug sorption to Polyvinyl chloride and Polyethylene materials.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sahnoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tokhadze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sahnoune</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Devemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Annual Conference of the European Society for Biomaterials (ESB 2021), Virtual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of elastomer networks under high deformation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Munoz</w:t>
+                <w:t xml:space="preserve">Toward a multi-scale approach in modelling macromolecular properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Seeboth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCP5 Summer school 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Durham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Computational Molecular Science, CMS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Warwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557237v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a multiscale description of polymer-metal oxide interface.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Solano</w:t>
+                <w:t xml:space="preserve">Modelling of elastomer networks under high deformation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Martzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Blaak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling Polymers: From methods to applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Leverkusen, Germany</w:t>
+              <w:t xml:space="preserve">CCP5 Summer school 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557252v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a multi-scale approach in modelling macromolecular properties.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Clavier</w:t>
+                <w:t xml:space="preserve">Toward a multiscale description of polymer-metal oxide interface.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Solano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Latour</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Garruchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Munch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Seeboth</w:t>
+                <w:t xml:space="preserve">R. Blaak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Molecular Science, CMS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Warwick, United Kingdom</w:t>
+              <w:t xml:space="preserve">Modelling Polymers: From methods to applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Leverkusen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557158v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of coarse-grained models for polymer materials.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Blaak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kempfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. G. Solanao Canchaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nagaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Soft Matter Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10001,190 +9737,190 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between injectable drugs and polymers of infusion medical devices: Experiment versus molecular simulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sahnoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tokhadze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Devemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées BIOMAT, Biomaterials and Interface Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Bazas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the adsorption process by molecular simulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Devemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10199,212 +9935,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SCF 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ML-Enhanced Generalized Langevin Equation for Transient Anomalous Diffusion in Polymer Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gian-Michele Cherchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2023 Workshop: Machine Learning and the Physical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, NewOrleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-properties relationship of poly(glycerol sebacate).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Davoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Garruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10432,238 +10168,238 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SCF 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the mesoscale modelling of polymer-metal interfaces.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Orselly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouvet-Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Devemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSE 2022 Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of thermo-mechanical properties of epoxy-amines and polyurethanes resins: experiments versus molecular simulations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Orselly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Devemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouvet-Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10682,319 +10418,319 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPF2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural working fluids for absorption refrigeration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kerleaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rodier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Andanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Coulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IIR-Gustav Lorentzen Conference on Natural Refrigerants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical properties of various epoxy-amines resins: insights from molecular simulations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Orselly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Devemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouvet-Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Malfreyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de Chimie Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiscale modelling approach for the design of new polymer materials.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11003,1067 +10739,1067 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Garruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Martzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Blaak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAPE30, 30th European Symposium on Computer Aided Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Properties of Thin Confined Polymer Films Close to the Glass Transition in the Linear Regime of Deformation: Theory and Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier R. Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sanséau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules in Constrained Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of thin confined polymer films close to the glass transition in the linear regime of deformation: theory and simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier R. Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sanséau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Broadband Dielectric Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00767680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natural Working Fluids for Absorption Refrigeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Kerleaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00767680v1</w:t>
+                <w:t xml:space="preserve">Laurence Rodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dequidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Coulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th IIR-Gustav Lorentzen Conference on Natural Refrigerants(GL2022).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Trondheim, Norway. 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.gl2022.0223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets thermomécanqiues dans les cristaux liquides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Poy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pawel Pieranski et Maria Helena Godinho. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cristaux liquides nouvelles perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions Ltd, 2022, Physique de la matière molle Cristaux liquides lyotropes et thermotropes, 978-1-78948-040-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51926/ISTE.9040.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical effects in liquid crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Poy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE-Wiley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liquid Crystals New Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9781789450408. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119850809.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multiscale Modelling Approach for the Design of new Polymer Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Garruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Blaak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th European Symposium on Computer Aided Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.25-30, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-823377-1.50005-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03109551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Properties of Polymers and Nano-Composites Close to the Glass Transition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dequidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.R. Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Merabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C.B. Roth. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Glasses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Taylor &amp; Francis Group, pp.301-354, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489479v1</w:t>
-              </w:r>
-[...160 lines deleted...]
-                <w:t xml:space="preserve">hal-03795433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation multi-échelles de matériaux liquides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie-Physique [physics.chem-ph]. École Doctorale des Sciences Fondamentales de l'Université Clermont Auvergne, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02392894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12073,114 +11809,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet Lehmann dans les cristaux liquides cholestériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dequidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dynamique des Fluides [physics.flu-dyn]. Ecole normale supérieure de lyon - ENS LYON, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00376381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId317"/>
+      <w:footerReference w:type="default" r:id="rId314"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12248,51 +11984,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6EE457EE"/>
+    <w:nsid w:val="D19B9B4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12479,51 +12215,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-dequidt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1206-1911" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13339980X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354361v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andanson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dequidt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adw8543" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05174576v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sahnoune Millot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dev&#233;my" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chennell" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Cueff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c02022" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05174464v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laget" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Poradowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garruchet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.128240" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05174554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sahihi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Feschet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.145043" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05174513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Davoy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.5c00102" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04710499v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr H Saleh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazal Borhan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goujon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c05044" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776888v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Garcia Rodolfo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Tchoufag" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hauret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c01327" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04600374v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.4c00079" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04938687v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Renard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Malfreyt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LF00037D" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04406616v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.123965" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04938674v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nkepsu Mbitou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goujon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dequidt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Latour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dev&#233;my" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400114" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624890v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian-Michele Cherchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martzel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113210" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455468v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Leonel Nkepsu Mbitou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Latour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0187040" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04600372v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c00797" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04065631v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Emeriau-Viard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ballerat-Busserolles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c00600" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04049687v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Orselly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bouvet-Marchand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c09087" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03759439v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devemy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Loubat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c03071" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943024v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00945" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03759055v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Loubat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0095872" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682638v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sahnoune" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tokhadz&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ech Cherif El Kettani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c00532" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762887v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sarraute" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Biesse-Martin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c00499" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682647v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.2c00029" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579023v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Munoz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Blaak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Mbiakop-Ngassa" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c02076" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616332v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Oswald" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.024707" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264450v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Clavier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0039843" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03229994v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c03284" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542591v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Solano Canchaya" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.024501" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159245v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13050757" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264435v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemanth Nagaraj" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0050562" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109519v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0019945" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918184v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.202000124" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476474v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Kempfer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Couty" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01959F" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168489v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kempfer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couty" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malfreyt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b02750" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319991v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Poy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21680396.2019.1671244" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168484v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.8b00274" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168492v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kempfer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b00144" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168494v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ign&#233;s-Mullol" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM02574F" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265700v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5115148" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790498v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00158" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647926v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Lesch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diddo Diddens" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. S. Bernardes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Golub" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24708" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163780v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Conca" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sotta" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Long" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01391" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647870v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Otero" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. Lepre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Husson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Costa Gomes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b06452" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191773v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656063v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agilio A. H. Padua" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa Garc&#237;a" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15690" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498220v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Masurel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gelineau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Long" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.047801" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166943v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delannoy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01375" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648013v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2016.1255363" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483579v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; G. Solano Canchaya" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4960114" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191795v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334815v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag&#237;lio A. H. P&#225;dua" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5b00612" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483583v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM01359G" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163815v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R Long" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515628v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin J. Masurel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R. Long" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Montes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01138" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212243v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Solano Canchaya" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4929557" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216154v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b06880" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179925v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadiye Velioglu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Yao" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goktug Ahunbay" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Birgul Tantekin-Ersolmaz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp508113a" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914132v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Milette" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Relaix" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Reven" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/103/46004" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-81LQGSQJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914129v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/103/26002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8B6JM8FM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767673v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sans&#233;au" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2012-12061-6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HBQ8D0CS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00507799v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00508347v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00272491v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Zywocinski" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10290-4" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/90641FFBCA6E9B077190BA1FAFB4686F2D0949BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00351675v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.217802" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00351712v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.061703" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00351717v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.051706" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00351719v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/16005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00202320v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10226-0" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/83C5A0412B92341A4E5A03E4A4A6FF268C74E9BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00202319v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/80/26001" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00182727v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04560251v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hajlaoui" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Andanson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coulier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04560257v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Cherchi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hauret" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martzel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barra" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04560215v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04560209v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahnoune" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tokhadze" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devemy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chennell" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04402135v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579627v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03482756v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557237v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Munoz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blaak" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Munch" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557252v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Solano" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garruchet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557158v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clavier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seeboth" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557224v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Solanao Canchaya" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nagaraj" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04506894v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04488588v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274138v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04488630v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Davoy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04066102v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orselly" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvet-Marchand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loubat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04062334v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04062327v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerleaux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03574586v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03127819v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914139v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767680v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795839v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9040.ch3" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990190v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119850809.ch3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109551v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823377-1.50005-7" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489479v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merabia" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sotta" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795433v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Kerleaux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rodier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Coulier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.gl2022.0223" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02392894v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00376381v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-dequidt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1206-1911" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13339980X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05174576v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sahnoune Millot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dev&#233;my" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chennell" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dequidt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Cueff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5c02022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354361v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andanson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bachmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adw8543" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05174464v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laget" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Poradowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garruchet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.128240" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05174554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sahihi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Feschet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.145043" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05174513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Davoy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.5c00102" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04600374v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Nauton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goujon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.4c00079" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04710499v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr H Saleh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazal Borhan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c05044" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776888v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Garcia Rodolfo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Tchoufag" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Hauret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c01327" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04938687v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Renard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deguillaume" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Malfreyt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4LF00037D" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04406616v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.123965" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04938674v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nkepsu Mbitou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Goujon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dequidt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Latour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dev&#233;my" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202400114" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455468v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Leonel Nkepsu Mbitou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Latour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0187040" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04600372v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c00797" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624890v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian-Michele Cherchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martzel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.113210" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04065631v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Emeriau-Viard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ballerat-Busserolles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c00600" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04049687v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Orselly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Richard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bouvet-Marchand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c09087" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762887v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sarraute" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Biesse-Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devemy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bonal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c00499" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682647v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tokhadz&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Sahnoune" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.2c00029" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579023v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Munoz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Blaak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Mbiakop-Ngassa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.1c02076" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943024v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00945" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03759055v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Loubat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0095872" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682638v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ech Cherif El Kettani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.2c00532" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03759439v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Loubat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c03071" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616332v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Oswald" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.024707" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159245v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13050757" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542591v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Solano Canchaya" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Clavier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.024501" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264450v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0039843" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03229994v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c03284" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264435v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemanth Nagaraj" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0050562" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109519v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0019945" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476474v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Kempfer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Couty" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01959F" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918184v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.202000124" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168484v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kempfer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Couty" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Malfreyt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.8b00274" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168492v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kempfer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b00144" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168494v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ign&#233;s-Mullol" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM02574F" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265700v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5115148" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168489v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b02750" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319991v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Poy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21680396.2019.1671244" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790498v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Ghoufi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.8b00158" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163780v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Conca" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sotta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Long" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01391" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647926v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Lesch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diddo Diddens" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. S. Bernardes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Golub" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24708" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647870v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Otero" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. Lepre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Husson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Costa Gomes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b06452" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191773v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656063v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo S&#225;nchez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tra&#239;kia" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agilio A. H. Padua" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa Garc&#237;a" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15690" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01498220v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Masurel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gelineau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Long" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.047801" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334815v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ag&#237;lio A. H. P&#225;dua" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.5b00612" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648013v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2016.1255363" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483579v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; G. Solano Canchaya" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4960114" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166943v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delannoy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b01375" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483583v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM01359G" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212243v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Solano Canchaya" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4929557" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515628v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin J. Masurel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R. Long" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Montes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01138" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216154v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b06880" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179925v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadiye Velioglu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Yao" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goktug Ahunbay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Birgul Tantekin-Ersolmaz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp508113a" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914132v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Milette" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Relaix" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Reven" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/103/46004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-81LQGSQJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914129v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/103/26002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8B6JM8FM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767673v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sans&#233;au" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2012-12061-6" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HBQ8D0CS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00507799v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00508347v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00272491v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Zywocinski" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10290-4" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/90641FFBCA6E9B077190BA1FAFB4686F2D0949BD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00351675v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.217802" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00351717v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.051706" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00351719v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/83/16005" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00351712v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.061703" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00202320v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2007-10226-0" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/83C5A0412B92341A4E5A03E4A4A6FF268C74E9BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00202319v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/80/26001" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00182727v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04560251v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hajlaoui" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Andanson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Coulier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04560257v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Cherchi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hauret" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martzel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barra" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04560215v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04560209v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahnoune" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tokhadze" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devemy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chennell" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04402135v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579627v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03482756v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557158v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clavier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Munch" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Seeboth" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557237v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Munoz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blaak" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557252v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Solano" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garruchet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557224v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Solanao Canchaya" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nagaraj" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04506894v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04488588v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274138v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barra" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04488630v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Davoy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04066102v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orselly" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvet-Marchand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loubat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04062334v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04062327v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerleaux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03574586v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03127819v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914139v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767680v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795433v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Kerleaux" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rodier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Coulier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.gl2022.0223" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795839v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9040.ch3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990190v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119850809.ch3" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109551v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823377-1.50005-7" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489479v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merabia" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sotta" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02392894v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00376381v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>