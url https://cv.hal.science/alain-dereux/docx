--- v0 (2026-03-23)
+++ v1 (2026-04-13)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.73267326733px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain DEREUX </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alain-dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9009-114X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068954980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/K-8754-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prof. Alain Dereux, Belgian physicist, born in 1963. Honor: 2015 French CNRS Physics Silver Medal laureate. Web of Science data: Publications &amp;gt; 200 ; Citations &amp;gt; 17 000 ; H-index = 50. Career Since 2016 : Vice-President, Federated Research University Bourgogne Franche-Comté (UBFC) integrating University of Bourgogne. 2012 -2021: Director of the CNRS-UBFC joint research laboratory « Laboratoire Interdisciplinaire Carnot de Bourgogne » (ICB). 2008 : Distinguished Full Professor of Physics (Condensed Matter), University of Bourgogne, France. 2004 : Full Professor of Physics (Condensed Matter), University of Bourgogne, France. 1995 : Associate Professor of Physics (Condensed Matter), University of Bourgogne, France. 1993 : Researcher, University of Namur, Belgium. Collaborative research with a glass industry. 1992 : Post-doc with IBM Zurich Research Laboratory, Switzerland. 1991 : PhD, University of Namur, Belgium. Scientific Expertise Research covers nanophotonics and plasmonics. The objective is controlling optical phenomena at the subwavelength scale for biomedical, optoelectronic and photonic circuit applications (including routes to quantum optical devices). Within international collaborations or by itself, Prof. A. Dereux's group achieved several world premieres: Near-field optical microscopy: detection of magnetic component of optical field and optical local density of states; observation of light confinement;characterisations of optoelectronic devices. Demonstration of surface plasmon waveguides: frequently cited, this result belongs to the pioneering works that triggered the strong interest for plasmonics observed worldwide for more than 20 years. Development of Dielectric Loaded Surface Plasmon waveguide technology reaching the first demonstration of plasmonic devices - exploiting simulaneaously the electrical conductivity and the transmission of data at IR telecom frequencies - operating in true optical data traffic conditions (FP7 Platon and in FP7 IP Phoxtrot) Development of fully operational CMOS compatible plasmonic devices (H2020 Plasmoniac, H2020 Plasmofab.) Management Highlights Since 1995: Research group in nanophotonics, plasmonics, near-field optics (5 Faculty members, 2 technical staff, successful grant applications filed personally &amp;gt; 8 M€). Since 2004: Participation to 8 European projects. During 2004-2008: Coordinator of FP6 Network of Excellence “Plasmo-Nano-Devices” involving 17 partners in 8 countries. 2006: Configuration of a 1000 m2 nanotechnology facility inaugurated in 2009. 2007: Chairman of the 3d International Conference on Surface Plasmon Photonics. Currently member of the steering committee of this conference series (steering committee chair from 2007 to 2013). 2008-2015: Elected twice as member of the Board of the University of Bourgogne. 2012-2021: Director of Laboratoire Interdisciplinaire Carnot de Bourgogne (Nanosciences, Photonics, Material Sciences). Jointly operated by CNRS & UBFC, this laboratory featured 127 Faculty members and researchers, as well as 46 technical staff. The research contract budget allowed to support around 100 PhD and post-docs. 2016-2021: Coordinator of the French excellence initiative project ISITE-BFC (Initiative for the Site Bourgogne Franche-Comté). Dealing with both research and training aspects, the project featured a 47 M€ grant over 5 years (eligible costs not including overheads and permanent staff costs). (Anglais)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-range plasmonic optical waveguide corner mirror chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nano Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.100049. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mne.2020.100049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible long-range surface plasmon polariton single-mode waveguide for optical interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiting Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Spârchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.469. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.8.000469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octave spanning supercontinuum in titanium dioxide waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.543. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app8040543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729370v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Cladded Plasmonic Slot Waveguide Vertically Coupled With Si&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Dabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Ketzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Manolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaggelia Chatzianagnostou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (3), pp.2700308. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOT.2018.2832461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic Purcell factor and coupling efficiency to surface plasmons. Implications for addressing and controlling optical nanosources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (9), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8978/18/9/094005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorting of Enhanced Reference Raman Spectra of a Single Amino Acid Molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Brulé Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Yockell-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (31), pp.17975-17982. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp504395c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of electro-optical plasmonic ring resonators at telecom wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukanya Randhawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lacheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Renger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Lamaestre Roch Espiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (-), pp.2354-2362. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.na.2011.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0.48Tb/s (12x40Gb/s) WDM transmission and high-quality thermo-optic switching in dielectric loaded plasmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kalavrouziotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Giannoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Apostolopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (-), pp.7655-7662. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10707-011-0133-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient thermo-optically controlled Mach-Zhender interferometers using dielectric-loaded plasmonic waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Gosciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Bozhevolnyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (15), pp.16300-16309. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.20.016300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacing Dielectric-Loaded Plasmonic and Silicon Photonic Waveguides: Theoretical Analysis and Experimental Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odysseas Tsilipakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Pitilakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traianos V. Yioultsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vyrsokinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (-), pp.678-687. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2012.2189757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient photo-thermal activation of gold nanoparticle-doped polymer plasmonic switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (25), pp.27636-27649. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.20.027636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mie plasmons: modes volumes, quality factors and coupling strengths (Purcell factor) to a dipolar emitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Derom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.175162. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/175162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discerning the Origins of the Amplitude Fluctuations in Dynamic Raman Nanospectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116, pp.26919--26923. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp309365d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active plasmonics in WDM traffic switching applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kalavrouziotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vyrsokinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.652. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep00652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing and enhancement of second-harmonic generation in optical gap antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxia Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padmnabh Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (10), pp.10498-10508. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.20.010498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grating Couplers for Fiber-to-Fiber Characterizations of Stand-Alone Dielectric Loaded Surface Plasmon Waveguide Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael G. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (19), pp.3118-3125. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2012.2212418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Plasmonics in True Data Traffic Applications: Thermo-Optic On/Off Gating Using a Silicon-Plasmonic Asymmetric MachZehnder Interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kalavrouziotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vyrsokinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwani Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (-), pp.1036-1038. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2012.2191147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Transmission and Thermo-Optic Tuning Performance of Dielectric-Loaded Plasmonic Structures Hetero-Integrated on a Silicon Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giannis Giannoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kalavrouziotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Apostolopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwani Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (-), pp.374-376. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2011.2177964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled lossy local-mode theory description of a plasmonic tip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, pp.083041. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/14/8/083041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinant role of the edges in defining surface plasmon propagation in stripe waveguides and tapered concentrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tantussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (2), pp.226. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.29.000226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-optic control of dielectric-loaded plasmonic Mach-Zehnder interferometers and directional coupler switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Gosciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey-I. Bozhevolnyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.444008. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/23/44/444008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a Plasmonic MMI Switch in 10-Gb/s True Data Traffic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kalavrouziotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vyrsokinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.1819--1822. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2012.2216518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation of a one-dimensional evanescent wave by conical edge diffraction of surface plasmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (6), pp.5303. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.005303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Number of Nanoparticles on the Enhancement Properties of Surface-Enhanced Raman Scattering Active Area: Sensitivity versus Repeatability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (3), pp.1630-1638. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn103256t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field beam displacement at surface plasmon resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.115433. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.83.115433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purcell factor for a point-like dipolar emitter coupled to a two-dimensional plasmonic waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.073403. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.84.073403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-electric detection of waveguided surface plasmon propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99, pp.031113. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3613964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leakage radiation microscopy of surface plasmon coupled emission: investigation of gain-assisted propagation in an integrated plasmonic waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 239 (2), pp.167-172. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2818.2010.03368.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical gain, spontaneous and stimulated emission of surface plasmon polaritons in confined plasmonic waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bramant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.16327-16334. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.18.016327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric-loaded surface plasmon polariton waveguides on a finite-width metal strip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96, pp.063105. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3300839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External control of the scattering properties of a single optical nanoantenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caijin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96 (14), pp.143116. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3385155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-optic control of dielectric-loaded plasmonic waveguide components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gosciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. S. Volkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kjelstrup-Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (2), pp.1207-1216. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.18.001207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot-spots nanostructuration: Towards controlled Single Molecule Surface Enhanced Raman Scattering sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1267 (1), pp.984-985. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3482927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Characterization of Dielectric-Loaded Plasmonic Directional Couplers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.5521-5528. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2009.2031654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Single Molecule Probe: Nanoscale Vectorial Mapping of Photonic Mode Density in a Metal Nanocavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Hoogenboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sanchez-Mosteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.1189-1195. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl803865a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain-Assisted Propagation in a Plasmonic Waveguide at Telecom Wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.2935-2939. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl901314u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength-selective directional coupling with dielectric-loaded plasmonic waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey V. Krasavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoly V. Zayats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (3), pp.310-312. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.000310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric-loaded plasmonic waveguide-ring resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, pp.2968-2975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of an Optical Dimer Nanoantenna by Electrically Controlling Its Load Impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.3914-3921. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl902126z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated plasmonic waveguides: A mode solver based on density of states formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80, pp.115419. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.80.115419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength selection by dielectric-loaded plasmonic components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94, pp.051111. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3078235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bend- and splitting loss of dielectric-loaded surface plasmon-polariton waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16, pp.13585--13592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient excitation of dielectric-loaded surface plasmon-polariton waveguide modes at telecommunication wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey V. Krasavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.165431. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.78.165431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain, detuning, and radiation patterns of nanoparticle optical antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.155407. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.78.155407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric-loaded surface plasmon polariton waveguides: Figures of merit and mode characterization by image and Fourier plane leakage microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.245419. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.78.245419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single molecules probe local density of modes (LDOS) around photonic nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sanchez-Mosteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. U. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.F. van Hulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNAL OF MICROSCOPY-OXFORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 229, pp.210-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric-loaded surface plasmon-polariton waveguides at telecommunication wavelengths: Excitation and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92, pp.011124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNOM signal near plasmonic nanostructures: an analogy with fluorescence decays channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNAL OF MICROSCOPY-OXFORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 229, pp.302-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence relaxation in the near-field of a mesoscopic metallic particle : distance dependence and role of plasmon modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16, pp.17654. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.16.017654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential method for modelling dielectric-loaded surface plasmon polariton waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16, pp.17599-17608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of surface plasmon coupling-in by one-dimensional surface corrugation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lopez-Tejeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Rodrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Martin-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. J. Garcia-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.033035. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/10/3/033035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far-field imaging of the electromagnetic local density of optical states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33, pp.300--302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient unidirectional nanoslit couplers for surface plasmons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lopez-Tejeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Rodrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Martin-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. J. Garcia-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.324-328. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphys584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical absorption of torus-shaped metal nanoparticles in the visible range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Koller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hohenau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Krenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76, pp.245422. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.245422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the angular acceptance of surface plasmon Bragg mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. U. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Stepanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hohenau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32, pp.2704--2706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of surface plasmons launching from subwavelength hole arrays: modelling and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Y. Laluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Ebbesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.3488-3495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submicrometer in-plane integrated surface plasmon cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.1352-1359. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl070403y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in surface stress, morphology and chemical composition of silica and silicon nitride surfaces during the etching by gaseous HF acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 253, pp.5101-5108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmon interference excited by tightly focused laser beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ignatovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32, pp.2535-2537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-plasmon hopping along coupled coplanar cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76}, pp.113405. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.113405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-metal waveguides characterization by Fourier plane leakage radiation microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 91, pp.243102. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2824840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartography of the local density of surface photonic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 135, pp.129-130. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006135027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient surface plasmon field confinement in one-dimensional crystal line-defect waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Baudrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 89 (21), pp.211109. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2392998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, near-field characterization, and modeling of 45 circle surface-plasmon Bragg mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. U. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Baudrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Stepanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73 (15), pp.155416. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.73.155416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the filling factor on the spectral properties of plasmonic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Baudrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lecamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (12), pp.125406. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.74.125406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized surface plasmons on a torus in the nonretarded approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. L. Ferrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.155426. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.72.155426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmon routing along right angle bent metal strips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. U. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Baudrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 87 (22), pp.221101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA nanofilm thickness measurement on microarray in air and in liquid using an atomic force microscope.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Meunier-Prest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Cherkaoui-Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Latruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (4), pp.627-36. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2004.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field characterization of Bragg mirrors engraved in surface plasmon waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lacroute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Ebbesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70 (23), pp.235406. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.70.235406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical near-field distributions of surface plasmon waveguide modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lacroute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68 (11), pp.115401. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.68.115401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmon subwavelength optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Ebbesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 424, pp.824-830. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature01937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field observation of evanescent light wave coupling in subwavelength optical waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Quidant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Peyrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57 (2), pp.191--197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the local density of states of optical corrals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chicanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Quidant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Lacroute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 88 (9), pp.097402. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.097402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmon polaritons on metal cylinders with dielectric core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Schröter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 64 (12), pp.125420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field observation of surface plasmon polariton propagation on thin metal stripes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Krenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lamprecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lacroute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 64 (4), pp.045411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct interpretation of near-field optical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Goudonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNAL OF MICROSCOPY-OXFORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 202, pp.320--331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical principles of near-field optical microscopies and spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 112 (18), pp.7775--7789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local detection of the optical magnetic field in the near zone of dielectric samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lacroute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62 (15), pp.10504--10514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in the interpretation of near-field optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Goudonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 23, pp.27-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical interaction between tip and molecules in scanning force microscopy imaging of adsorbed C 60 and fullerene tubules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lambin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 101 (12), pp.10973-10979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanium dioxide waveguides for supercontinuum generation and optical transmissions in the near-and mid-infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Conference on Transparent Optical Network (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Angers, France. pp.Th.A1.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum generation in titanium dioxide waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers &amp; Electro-Optics US</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octave spanning supercontinuum in titanium dioxide waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics, Osa Advanced Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-plasmonic components at telecom wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim K Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zacharatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grondahl-Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6Th International Conference on Surface Plasmon Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric loaded surface plasmon waveguides for datacom applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. M. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pitilakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tsilipakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bruxelles, Belgium. pp.842407, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.921766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active components for integrated plasmonic circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey V. Krasavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bolger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoly V. Zayats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/LEOS Winter Topicals Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Austria. pp.40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmon routing in dielectric-loaded surface plasmon polariton waveguides - art. no. 70330S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Plasmonics - Nanoimaging, Nanofabrication, and theirEOLEOLApplication IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, San Diego, CA}, United States. pp.S330-S330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation and characterization of dielectric-loaded surface plasmon-polariton waveguides at telecommunication wavelengths - art. no. 69880T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey V. Krasavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Nanophotonics II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Strasbourg, France. pp.T9880-T9880</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the differential scattering cross-section of gold nanoparticles - art. no. 70321E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Plasmonics - Metallic Nanostructures and their Optical Properties VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, San Diego, CA, United States. pp.E321--E321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId315"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.73267326733px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain DEREUX </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alain-dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9009-114X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068954980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/K-8754-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prof. Alain Dereux, Belgian physicist, born in 1963. Honor: 2015 French CNRS Physics Silver Medal laureate. Web of Science data: Publications &amp;gt; 200 ; Citations &amp;gt; 17 000 ; H-index = 50. Career Since 2016 : Vice-President, Federated Research University Bourgogne Franche-Comté (UBFC) integrating University of Bourgogne. 2012 -2021: Director of the CNRS-UBFC joint research laboratory « Laboratoire Interdisciplinaire Carnot de Bourgogne » (ICB). 2008 : Distinguished Full Professor of Physics (Condensed Matter), University of Bourgogne, France. 2004 : Full Professor of Physics (Condensed Matter), University of Bourgogne, France. 1995 : Associate Professor of Physics (Condensed Matter), University of Bourgogne, France. 1993 : Researcher, University of Namur, Belgium. Collaborative research with a glass industry. 1992 : Post-doc with IBM Zurich Research Laboratory, Switzerland. 1991 : PhD, University of Namur, Belgium. Scientific Expertise Research covers nanophotonics and plasmonics. The objective is controlling optical phenomena at the subwavelength scale for biomedical, optoelectronic and photonic circuit applications (including routes to quantum optical devices). Within international collaborations or by itself, Prof. A. Dereux's group achieved several world premieres: Near-field optical microscopy: detection of magnetic component of optical field and optical local density of states; observation of light confinement;characterisations of optoelectronic devices. Demonstration of surface plasmon waveguides: frequently cited, this result belongs to the pioneering works that triggered the strong interest for plasmonics observed worldwide for more than 20 years. Development of Dielectric Loaded Surface Plasmon waveguide technology reaching the first demonstration of plasmonic devices - exploiting simulaneaously the electrical conductivity and the transmission of data at IR telecom frequencies - operating in true optical data traffic conditions (FP7 Platon and in FP7 IP Phoxtrot) Development of fully operational CMOS compatible plasmonic devices (H2020 Plasmoniac, H2020 Plasmofab.) Management Highlights Since 1995: Research group in nanophotonics, plasmonics, near-field optics (5 Faculty members, 2 technical staff, successful grant applications filed personally &amp;gt; 8 M€). Since 2004: Participation to 8 European projects. During 2004-2008: Coordinator of FP6 Network of Excellence “Plasmo-Nano-Devices” involving 17 partners in 8 countries. 2006: Configuration of a 1000 m2 nanotechnology facility inaugurated in 2009. 2007: Chairman of the 3d International Conference on Surface Plasmon Photonics. Currently member of the steering committee of this conference series (steering committee chair from 2007 to 2013). 2008-2015: Elected twice as member of the Board of the University of Bourgogne. 2012-2021: Director of Laboratoire Interdisciplinaire Carnot de Bourgogne (Nanosciences, Photonics, Material Sciences). Jointly operated by CNRS & UBFC, this laboratory featured 127 Faculty members and researchers, as well as 46 technical staff. The research contract budget allowed to support around 100 PhD and post-docs. 2016-2021: Coordinator of the French excellence initiative project ISITE-BFC (Initiative for the Site Bourgogne Franche-Comté). Dealing with both research and training aspects, the project featured a 47 M€ grant over 5 years (eligible costs not including overheads and permanent staff costs). (Anglais)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-range plasmonic optical waveguide corner mirror chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nano Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.100049. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mne.2020.100049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible long-range surface plasmon polariton single-mode waveguide for optical interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiting Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Spârchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.469. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.8.000469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octave spanning supercontinuum in titanium dioxide waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.543. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app8040543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729370v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Cladded Plasmonic Slot Waveguide Vertically Coupled With Si&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Dabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Ketzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Manolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaggelia Chatzianagnostou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (3), pp.2700308. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOT.2018.2832461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic Purcell factor and coupling efficiency to surface plasmons. Implications for addressing and controlling optical nanosources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (9), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8978/18/9/094005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorting of Enhanced Reference Raman Spectra of a Single Amino Acid Molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Brulé Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Yockell-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (31), pp.17975-17982. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp504395c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of electro-optical plasmonic ring resonators at telecom wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukanya Randhawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lacheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Renger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Lamaestre Roch Espiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (-), pp.2354-2362. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.na.2011.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0.48Tb/s (12x40Gb/s) WDM transmission and high-quality thermo-optic switching in dielectric loaded plasmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kalavrouziotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Giannoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Apostolopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (-), pp.7655-7662. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10707-011-0133-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient thermo-optically controlled Mach-Zhender interferometers using dielectric-loaded plasmonic waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Gosciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Bozhevolnyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (15), pp.16300-16309. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.20.016300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacing Dielectric-Loaded Plasmonic and Silicon Photonic Waveguides: Theoretical Analysis and Experimental Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odysseas Tsilipakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Pitilakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traianos V. Yioultsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vyrsokinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (-), pp.678-687. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2012.2189757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mie plasmons: modes volumes, quality factors and coupling strengths (Purcell factor) to a dipolar emitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Derom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.175162. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/175162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient photo-thermal activation of gold nanoparticle-doped polymer plasmonic switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (25), pp.27636-27649. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.20.027636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discerning the Origins of the Amplitude Fluctuations in Dynamic Raman Nanospectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116, pp.26919--26923. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp309365d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active plasmonics in WDM traffic switching applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kalavrouziotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vyrsokinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.652. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep00652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing and enhancement of second-harmonic generation in optical gap antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxia Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padmnabh Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (10), pp.10498-10508. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.20.010498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grating Couplers for Fiber-to-Fiber Characterizations of Stand-Alone Dielectric Loaded Surface Plasmon Waveguide Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael G. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (19), pp.3118-3125. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2012.2212418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Plasmonics in True Data Traffic Applications: Thermo-Optic On/Off Gating Using a Silicon-Plasmonic Asymmetric MachZehnder Interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kalavrouziotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vyrsokinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwani Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (-), pp.1036-1038. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2012.2191147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Transmission and Thermo-Optic Tuning Performance of Dielectric-Loaded Plasmonic Structures Hetero-Integrated on a Silicon Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giannis Giannoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kalavrouziotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Apostolopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwani Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (-), pp.374-376. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2011.2177964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled lossy local-mode theory description of a plasmonic tip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, pp.083041. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/14/8/083041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinant role of the edges in defining surface plasmon propagation in stripe waveguides and tapered concentrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tantussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (2), pp.226. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.29.000226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-optic control of dielectric-loaded plasmonic Mach-Zehnder interferometers and directional coupler switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Gosciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey-I. Bozhevolnyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.444008. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/23/44/444008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a Plasmonic MMI Switch in 10-Gb/s True Data Traffic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kalavrouziotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vyrsokinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.1819--1822. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2012.2216518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation of a one-dimensional evanescent wave by conical edge diffraction of surface plasmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (6), pp.5303. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.005303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Number of Nanoparticles on the Enhancement Properties of Surface-Enhanced Raman Scattering Active Area: Sensitivity versus Repeatability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (3), pp.1630-1638. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn103256t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field beam displacement at surface plasmon resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.115433. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.83.115433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purcell factor for a point-like dipolar emitter coupled to a two-dimensional plasmonic waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.073403. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.84.073403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-electric detection of waveguided surface plasmon propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99, pp.031113. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3613964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leakage radiation microscopy of surface plasmon coupled emission: investigation of gain-assisted propagation in an integrated plasmonic waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 239 (2), pp.167-172. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2818.2010.03368.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical gain, spontaneous and stimulated emission of surface plasmon polaritons in confined plasmonic waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bramant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.16327-16334. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.18.016327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric-loaded surface plasmon polariton waveguides on a finite-width metal strip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96, pp.063105. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3300839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External control of the scattering properties of a single optical nanoantenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caijin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96 (14), pp.143116. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3385155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-optic control of dielectric-loaded plasmonic waveguide components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gosciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. S. Volkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kjelstrup-Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (2), pp.1207-1216. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.18.001207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot-spots nanostructuration: Towards controlled Single Molecule Surface Enhanced Raman Scattering sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1267 (1), pp.984-985. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3482927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Characterization of Dielectric-Loaded Plasmonic Directional Couplers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.5521-5528. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2009.2031654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Single Molecule Probe: Nanoscale Vectorial Mapping of Photonic Mode Density in a Metal Nanocavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Hoogenboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sanchez-Mosteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.1189-1195. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl803865a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain-Assisted Propagation in a Plasmonic Waveguide at Telecom Wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.2935-2939. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl901314u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength-selective directional coupling with dielectric-loaded plasmonic waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey V. Krasavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoly V. Zayats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (3), pp.310-312. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.000310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric-loaded plasmonic waveguide-ring resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, pp.2968-2975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of an Optical Dimer Nanoantenna by Electrically Controlling Its Load Impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.3914-3921. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl902126z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated plasmonic waveguides: A mode solver based on density of states formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80, pp.115419. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.80.115419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength selection by dielectric-loaded plasmonic components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94, pp.051111. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3078235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bend- and splitting loss of dielectric-loaded surface plasmon-polariton waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16, pp.13585--13592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient excitation of dielectric-loaded surface plasmon-polariton waveguide modes at telecommunication wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey V. Krasavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.165431. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.78.165431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain, detuning, and radiation patterns of nanoparticle optical antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.155407. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.78.155407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric-loaded surface plasmon polariton waveguides: Figures of merit and mode characterization by image and Fourier plane leakage microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.245419. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.78.245419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single molecules probe local density of modes (LDOS) around photonic nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sanchez-Mosteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. U. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.F. van Hulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNAL OF MICROSCOPY-OXFORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 229, pp.210-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNOM signal near plasmonic nanostructures: an analogy with fluorescence decays channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNAL OF MICROSCOPY-OXFORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 229, pp.302-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence relaxation in the near-field of a mesoscopic metallic particle : distance dependence and role of plasmon modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16, pp.17654. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.16.017654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric-loaded surface plasmon-polariton waveguides at telecommunication wavelengths: Excitation and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92, pp.011124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential method for modelling dielectric-loaded surface plasmon polariton waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16, pp.17599-17608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of surface plasmon coupling-in by one-dimensional surface corrugation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lopez-Tejeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Rodrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Martin-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. J. Garcia-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.033035. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/10/3/033035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far-field imaging of the electromagnetic local density of optical states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33, pp.300--302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient unidirectional nanoslit couplers for surface plasmons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lopez-Tejeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Rodrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Martin-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. J. Garcia-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.324-328. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphys584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical absorption of torus-shaped metal nanoparticles in the visible range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Koller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hohenau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Krenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76, pp.245422. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.245422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the angular acceptance of surface plasmon Bragg mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. U. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Stepanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hohenau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32, pp.2704--2706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of surface plasmons launching from subwavelength hole arrays: modelling and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Y. Laluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Ebbesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.3488-3495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submicrometer in-plane integrated surface plasmon cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.1352-1359. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl070403y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-plasmon hopping along coupled coplanar cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76}, pp.113405. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.113405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-metal waveguides characterization by Fourier plane leakage radiation microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 91, pp.243102. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2824840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in surface stress, morphology and chemical composition of silica and silicon nitride surfaces during the etching by gaseous HF acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 253, pp.5101-5108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmon interference excited by tightly focused laser beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ignatovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32, pp.2535-2537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartography of the local density of surface photonic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 135, pp.129-130. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006135027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient surface plasmon field confinement in one-dimensional crystal line-defect waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Baudrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 89 (21), pp.211109. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2392998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, near-field characterization, and modeling of 45 circle surface-plasmon Bragg mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. U. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Baudrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Stepanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73 (15), pp.155416. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.73.155416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the filling factor on the spectral properties of plasmonic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Baudrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lecamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (12), pp.125406. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.74.125406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized surface plasmons on a torus in the nonretarded approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. L. Ferrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.155426. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.72.155426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmon routing along right angle bent metal strips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. U. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Baudrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 87 (22), pp.221101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA nanofilm thickness measurement on microarray in air and in liquid using an atomic force microscope.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Meunier-Prest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Cherkaoui-Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Latruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (4), pp.627-36. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2004.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field characterization of Bragg mirrors engraved in surface plasmon waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lacroute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Ebbesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70 (23), pp.235406. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.70.235406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical near-field distributions of surface plasmon waveguide modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lacroute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68 (11), pp.115401. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.68.115401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmon subwavelength optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Ebbesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 424, pp.824-830. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature01937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the local density of states of optical corrals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chicanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Quidant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Lacroute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 88 (9), pp.097402. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.097402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field observation of evanescent light wave coupling in subwavelength optical waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Quidant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Peyrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57 (2), pp.191--197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmon polaritons on metal cylinders with dielectric core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Schröter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 64 (12), pp.125420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field observation of surface plasmon polariton propagation on thin metal stripes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Krenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lamprecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lacroute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 64 (4), pp.045411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct interpretation of near-field optical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Goudonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNAL OF MICROSCOPY-OXFORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 202, pp.320--331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical principles of near-field optical microscopies and spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 112 (18), pp.7775--7789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local detection of the optical magnetic field in the near zone of dielectric samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lacroute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62 (15), pp.10504--10514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in the interpretation of near-field optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Goudonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 23, pp.27-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical interaction between tip and molecules in scanning force microscopy imaging of adsorbed C 60 and fullerene tubules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lambin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 101 (12), pp.10973-10979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanium dioxide waveguides for supercontinuum generation and optical transmissions in the near-and mid-infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Conference on Transparent Optical Network (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Angers, France. pp.Th.A1.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum generation in titanium dioxide waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers &amp; Electro-Optics US</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octave spanning supercontinuum in titanium dioxide waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics, Osa Advanced Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-plasmonic components at telecom wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim K Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zacharatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grondahl-Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6Th International Conference on Surface Plasmon Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric loaded surface plasmon waveguides for datacom applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. M. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pitilakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tsilipakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bruxelles, Belgium. pp.842407, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.921766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active components for integrated plasmonic circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey V. Krasavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bolger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoly V. Zayats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/LEOS Winter Topicals Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Austria. pp.40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmon routing in dielectric-loaded surface plasmon polariton waveguides - art. no. 70330S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Plasmonics - Nanoimaging, Nanofabrication, and theirEOLEOLApplication IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, San Diego, CA}, United States. pp.S330-S330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation and characterization of dielectric-loaded surface plasmon-polariton waveguides at telecommunication wavelengths - art. no. 69880T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey V. Krasavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Nanophotonics II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Strasbourg, France. pp.T9880-T9880</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the differential scattering cross-section of gold nanoparticles - art. no. 70321E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Plasmonics - Metallic Nanostructures and their Optical Properties VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, San Diego, CA, United States. pp.E321--E321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId315"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11E178F0"/>
+    <w:nsid w:val="B4793106"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-dereux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9009-114X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068954980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-8754-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508816v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Markey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vernoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Arocas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Weeber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2020.100049" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966853v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiting Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Sp&#226;rchez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.8.000469" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729370v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lamy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8040543" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543138v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Dabos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Ketzaki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Manolis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaggelia Chatzianagnostou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2018.2832461" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721945v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Colas Des Francs" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barthes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouhelier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Weeber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dereux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/9/094005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108384v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brul&#233; Brul&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yockell-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouhelier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp504395c" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714537v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Randhawa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lacheze" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Renger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Lamaestre Roch Espiau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2011.08.028" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CSBFR93-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715922v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kalavrouziotis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papaioannou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giannoulis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Apostolopoulos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hassan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-011-0133-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-85FCK06F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750052v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Gosciniak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Bozhevolnyi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.016300" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715921v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odysseas Tsilipakos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Pitilakis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traianos V. Yioultsis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Papaioannou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Vyrsokinos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2012.2189757" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492848v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hassan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saviot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dereux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boissi&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.027636" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660057v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derom" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vincent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/175162" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789839v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309365d" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750102v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kalavrouziotis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00652" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703536v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Berthelot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bachelier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxia Song" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmnabh Rai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.010498" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734461v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G. Nielsen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fatome" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2212418" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwani Kumar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2012.2191147" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715923v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Giannoulis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Apostolopoulos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2177964" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750039v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/8/083041" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703524v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthelot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tantussi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rai" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.000226" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769497v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey-I. Bozhevolnyi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/44/444008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-52KM6BJQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750054v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2012.2216518" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703538v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.005303" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108437v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gehan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Grand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Levi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aubard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn103256t" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638260v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.115433" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638258v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barthes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.073403" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638255v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3613964" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509223v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grandidier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massenot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2010.03368.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509222v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bramant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Weeber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.016327" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472375v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3300839" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319295v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caijin Huang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Finot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3385155" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472374v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gosciniak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Bozhevolnyi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andersen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Volkov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kjelstrup-Hansen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.001207" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623555v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gehan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Levi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3482927" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472383v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Holmgaard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2009.2031654" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472386v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Hoogenboom" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sanchez-Mosteiro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heinis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl803865a" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472376v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl901314u" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472365v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey V. Krasavin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly V. Zayats" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.000310" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472382v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472363v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl902126z" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472370v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.115419" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472384v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3078235" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472385v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472380v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.165431" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472387v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bruyant" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guenot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.155407" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472378v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.245419" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472371v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. U. Gonzalez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. van Hulst" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472379v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472368v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453142v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.017654" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472403v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472396v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopez-Tejeira" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Rodrigo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martin-Moreno" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Garcia-Vidal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Devaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/3/033035" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472388v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472397v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys584" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472399v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mary" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Koller" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hohenau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Krenn" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.245422" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472373v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Stepanov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472391v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Laluet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Genet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Ebbesen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472406v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl070403y" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472404v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mertens" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Nadal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eyraud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472364v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ignatovitch" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472407v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.113405" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472400v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2824840" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437227v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry David" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135027" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-WD9S6PD6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472405v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Baudrion" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2392998" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437246v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Baudrion" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.155416" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437242v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecamp" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.125406" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472398v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L. Ferrell" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.155426" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472596v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376258v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Meunier-Prest" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Cherkaoui-Malki" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Latruffe" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2004.12.021" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472585v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lacroute" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devaux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Ebbesen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.235406" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472590v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.115401" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472360v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L. Barnes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01937" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-KRXP8371-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473016v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quidant" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyrade" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472366v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chicanne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quidant" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Lacroute" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.097402" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473024v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Schr&#246;ter" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472593v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamprecht" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473014v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Goudonnet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472372v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473023v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourillot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472409v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourillot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goudonnet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049502v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190034v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085787v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054764v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576340v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim K Hassan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zacharatos" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grondahl-Nielsen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694612v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Nielsen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pitilakis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tsilipakos" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.921766" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472390v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bolger" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472377v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472381v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472389v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-dereux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9009-114X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068954980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-8754-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508816v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Markey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vernoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Arocas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Weeber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2020.100049" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966853v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiting Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Sp&#226;rchez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.8.000469" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729370v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lamy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8040543" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543138v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Dabos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Ketzaki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Manolis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaggelia Chatzianagnostou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2018.2832461" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721945v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Colas Des Francs" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barthes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouhelier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Weeber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dereux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/9/094005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108384v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brul&#233; Brul&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yockell-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouhelier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp504395c" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714537v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Randhawa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lacheze" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Renger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Lamaestre Roch Espiau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2011.08.028" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CSBFR93-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715922v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kalavrouziotis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papaioannou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giannoulis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Apostolopoulos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hassan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-011-0133-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-85FCK06F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750052v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Gosciniak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Bozhevolnyi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.016300" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715921v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odysseas Tsilipakos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Pitilakis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traianos V. Yioultsis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Papaioannou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Vyrsokinos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2012.2189757" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660057v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derom" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vincent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/175162" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492848v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hassan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saviot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dereux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boissi&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.027636" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789839v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309365d" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750102v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kalavrouziotis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00652" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703536v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Berthelot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bachelier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxia Song" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmnabh Rai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.010498" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734461v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G. Nielsen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fatome" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2212418" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwani Kumar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2012.2191147" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715923v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Giannoulis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Apostolopoulos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2177964" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750039v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/8/083041" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703524v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthelot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tantussi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rai" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.000226" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769497v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey-I. Bozhevolnyi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/44/444008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-52KM6BJQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750054v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2012.2216518" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703538v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.005303" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108437v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gehan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Grand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Levi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aubard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn103256t" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638260v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.115433" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638258v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barthes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.073403" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638255v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3613964" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509223v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grandidier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massenot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2010.03368.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509222v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bramant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Weeber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.016327" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472375v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3300839" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319295v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caijin Huang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Finot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3385155" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472374v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gosciniak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Bozhevolnyi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andersen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Volkov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kjelstrup-Hansen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.001207" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623555v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gehan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Levi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3482927" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472383v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Holmgaard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2009.2031654" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472386v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Hoogenboom" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sanchez-Mosteiro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heinis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl803865a" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472376v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl901314u" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472365v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey V. Krasavin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly V. Zayats" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.000310" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472382v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472363v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl902126z" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472370v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.115419" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472384v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3078235" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472385v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472380v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.165431" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472387v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bruyant" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guenot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.155407" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472378v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.245419" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472371v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. U. Gonzalez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. van Hulst" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472368v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453142v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.017654" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472379v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472403v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472396v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopez-Tejeira" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Rodrigo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martin-Moreno" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Garcia-Vidal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Devaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/3/033035" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472388v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472397v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys584" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472399v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mary" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Koller" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hohenau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Krenn" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.245422" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472373v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Stepanov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472391v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Laluet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Genet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Ebbesen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472406v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl070403y" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472407v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.113405" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472400v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2824840" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472404v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mertens" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Nadal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eyraud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472364v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ignatovitch" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437227v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry David" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135027" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-WD9S6PD6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472405v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Baudrion" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2392998" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437246v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Baudrion" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.155416" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437242v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecamp" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.125406" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472398v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L. Ferrell" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.155426" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472596v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376258v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Meunier-Prest" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Cherkaoui-Malki" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Latruffe" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2004.12.021" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472585v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lacroute" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devaux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Ebbesen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.235406" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472590v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.115401" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472360v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L. Barnes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01937" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-KRXP8371-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472366v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chicanne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quidant" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Lacroute" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.097402" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473016v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quidant" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyrade" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473024v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Schr&#246;ter" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472593v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamprecht" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473014v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Goudonnet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472372v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473023v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourillot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472409v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourillot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goudonnet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049502v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190034v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085787v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054764v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576340v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim K Hassan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zacharatos" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grondahl-Nielsen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694612v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Nielsen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pitilakis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tsilipakos" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.921766" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472390v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bolger" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472377v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472381v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472389v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>