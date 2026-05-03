--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.73267326733px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain DEREUX </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alain-dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9009-114X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068954980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/K-8754-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prof. Alain Dereux, Belgian physicist, born in 1963. Honor: 2015 French CNRS Physics Silver Medal laureate. Web of Science data: Publications &amp;gt; 200 ; Citations &amp;gt; 17 000 ; H-index = 50. Career Since 2016 : Vice-President, Federated Research University Bourgogne Franche-Comté (UBFC) integrating University of Bourgogne. 2012 -2021: Director of the CNRS-UBFC joint research laboratory « Laboratoire Interdisciplinaire Carnot de Bourgogne » (ICB). 2008 : Distinguished Full Professor of Physics (Condensed Matter), University of Bourgogne, France. 2004 : Full Professor of Physics (Condensed Matter), University of Bourgogne, France. 1995 : Associate Professor of Physics (Condensed Matter), University of Bourgogne, France. 1993 : Researcher, University of Namur, Belgium. Collaborative research with a glass industry. 1992 : Post-doc with IBM Zurich Research Laboratory, Switzerland. 1991 : PhD, University of Namur, Belgium. Scientific Expertise Research covers nanophotonics and plasmonics. The objective is controlling optical phenomena at the subwavelength scale for biomedical, optoelectronic and photonic circuit applications (including routes to quantum optical devices). Within international collaborations or by itself, Prof. A. Dereux's group achieved several world premieres: Near-field optical microscopy: detection of magnetic component of optical field and optical local density of states; observation of light confinement;characterisations of optoelectronic devices. Demonstration of surface plasmon waveguides: frequently cited, this result belongs to the pioneering works that triggered the strong interest for plasmonics observed worldwide for more than 20 years. Development of Dielectric Loaded Surface Plasmon waveguide technology reaching the first demonstration of plasmonic devices - exploiting simulaneaously the electrical conductivity and the transmission of data at IR telecom frequencies - operating in true optical data traffic conditions (FP7 Platon and in FP7 IP Phoxtrot) Development of fully operational CMOS compatible plasmonic devices (H2020 Plasmoniac, H2020 Plasmofab.) Management Highlights Since 1995: Research group in nanophotonics, plasmonics, near-field optics (5 Faculty members, 2 technical staff, successful grant applications filed personally &amp;gt; 8 M€). Since 2004: Participation to 8 European projects. During 2004-2008: Coordinator of FP6 Network of Excellence “Plasmo-Nano-Devices” involving 17 partners in 8 countries. 2006: Configuration of a 1000 m2 nanotechnology facility inaugurated in 2009. 2007: Chairman of the 3d International Conference on Surface Plasmon Photonics. Currently member of the steering committee of this conference series (steering committee chair from 2007 to 2013). 2008-2015: Elected twice as member of the Board of the University of Bourgogne. 2012-2021: Director of Laboratoire Interdisciplinaire Carnot de Bourgogne (Nanosciences, Photonics, Material Sciences). Jointly operated by CNRS & UBFC, this laboratory featured 127 Faculty members and researchers, as well as 46 technical staff. The research contract budget allowed to support around 100 PhD and post-docs. 2016-2021: Coordinator of the French excellence initiative project ISITE-BFC (Initiative for the Site Bourgogne Franche-Comté). Dealing with both research and training aspects, the project featured a 47 M€ grant over 5 years (eligible costs not including overheads and permanent staff costs). (Anglais)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-range plasmonic optical waveguide corner mirror chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nano Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.100049. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mne.2020.100049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible long-range surface plasmon polariton single-mode waveguide for optical interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiting Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Spârchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.469. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.8.000469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octave spanning supercontinuum in titanium dioxide waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.543. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app8040543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729370v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Cladded Plasmonic Slot Waveguide Vertically Coupled With Si&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Dabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Ketzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Manolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaggelia Chatzianagnostou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (3), pp.2700308. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOT.2018.2832461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic Purcell factor and coupling efficiency to surface plasmons. Implications for addressing and controlling optical nanosources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (9), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8978/18/9/094005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorting of Enhanced Reference Raman Spectra of a Single Amino Acid Molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Brulé Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Yockell-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (31), pp.17975-17982. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp504395c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of electro-optical plasmonic ring resonators at telecom wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukanya Randhawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lacheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Renger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Lamaestre Roch Espiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (-), pp.2354-2362. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.na.2011.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0.48Tb/s (12x40Gb/s) WDM transmission and high-quality thermo-optic switching in dielectric loaded plasmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kalavrouziotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Giannoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Apostolopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (-), pp.7655-7662. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10707-011-0133-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient thermo-optically controlled Mach-Zhender interferometers using dielectric-loaded plasmonic waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Gosciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Bozhevolnyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (15), pp.16300-16309. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.20.016300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacing Dielectric-Loaded Plasmonic and Silicon Photonic Waveguides: Theoretical Analysis and Experimental Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odysseas Tsilipakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Pitilakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traianos V. Yioultsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vyrsokinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (-), pp.678-687. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2012.2189757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mie plasmons: modes volumes, quality factors and coupling strengths (Purcell factor) to a dipolar emitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Derom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.175162. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/175162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient photo-thermal activation of gold nanoparticle-doped polymer plasmonic switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (25), pp.27636-27649. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.20.027636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discerning the Origins of the Amplitude Fluctuations in Dynamic Raman Nanospectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116, pp.26919--26923. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp309365d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active plasmonics in WDM traffic switching applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kalavrouziotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vyrsokinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.652. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep00652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing and enhancement of second-harmonic generation in optical gap antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxia Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padmnabh Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (10), pp.10498-10508. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.20.010498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grating Couplers for Fiber-to-Fiber Characterizations of Stand-Alone Dielectric Loaded Surface Plasmon Waveguide Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael G. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (19), pp.3118-3125. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2012.2212418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Plasmonics in True Data Traffic Applications: Thermo-Optic On/Off Gating Using a Silicon-Plasmonic Asymmetric MachZehnder Interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kalavrouziotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vyrsokinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwani Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (-), pp.1036-1038. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2012.2191147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Transmission and Thermo-Optic Tuning Performance of Dielectric-Loaded Plasmonic Structures Hetero-Integrated on a Silicon Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giannis Giannoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kalavrouziotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Apostolopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwani Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (-), pp.374-376. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2011.2177964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled lossy local-mode theory description of a plasmonic tip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, pp.083041. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/14/8/083041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinant role of the edges in defining surface plasmon propagation in stripe waveguides and tapered concentrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tantussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (2), pp.226. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.29.000226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-optic control of dielectric-loaded plasmonic Mach-Zehnder interferometers and directional coupler switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Gosciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey-I. Bozhevolnyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.444008. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/23/44/444008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a Plasmonic MMI Switch in 10-Gb/s True Data Traffic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kalavrouziotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vyrsokinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.1819--1822. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2012.2216518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation of a one-dimensional evanescent wave by conical edge diffraction of surface plasmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (6), pp.5303. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.005303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Number of Nanoparticles on the Enhancement Properties of Surface-Enhanced Raman Scattering Active Area: Sensitivity versus Repeatability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (3), pp.1630-1638. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn103256t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field beam displacement at surface plasmon resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.115433. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.83.115433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purcell factor for a point-like dipolar emitter coupled to a two-dimensional plasmonic waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.073403. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.84.073403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-electric detection of waveguided surface plasmon propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99, pp.031113. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3613964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leakage radiation microscopy of surface plasmon coupled emission: investigation of gain-assisted propagation in an integrated plasmonic waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 239 (2), pp.167-172. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2818.2010.03368.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical gain, spontaneous and stimulated emission of surface plasmon polaritons in confined plasmonic waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bramant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.16327-16334. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.18.016327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric-loaded surface plasmon polariton waveguides on a finite-width metal strip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96, pp.063105. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3300839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External control of the scattering properties of a single optical nanoantenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caijin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96 (14), pp.143116. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3385155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-optic control of dielectric-loaded plasmonic waveguide components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gosciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. S. Volkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kjelstrup-Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (2), pp.1207-1216. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.18.001207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot-spots nanostructuration: Towards controlled Single Molecule Surface Enhanced Raman Scattering sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1267 (1), pp.984-985. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3482927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Characterization of Dielectric-Loaded Plasmonic Directional Couplers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.5521-5528. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2009.2031654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Single Molecule Probe: Nanoscale Vectorial Mapping of Photonic Mode Density in a Metal Nanocavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Hoogenboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sanchez-Mosteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.1189-1195. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl803865a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain-Assisted Propagation in a Plasmonic Waveguide at Telecom Wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.2935-2939. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl901314u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength-selective directional coupling with dielectric-loaded plasmonic waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey V. Krasavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoly V. Zayats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (3), pp.310-312. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.000310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric-loaded plasmonic waveguide-ring resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, pp.2968-2975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of an Optical Dimer Nanoantenna by Electrically Controlling Its Load Impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.3914-3921. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl902126z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated plasmonic waveguides: A mode solver based on density of states formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80, pp.115419. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.80.115419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength selection by dielectric-loaded plasmonic components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94, pp.051111. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3078235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bend- and splitting loss of dielectric-loaded surface plasmon-polariton waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16, pp.13585--13592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient excitation of dielectric-loaded surface plasmon-polariton waveguide modes at telecommunication wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey V. Krasavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.165431. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.78.165431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain, detuning, and radiation patterns of nanoparticle optical antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.155407. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.78.155407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric-loaded surface plasmon polariton waveguides: Figures of merit and mode characterization by image and Fourier plane leakage microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.245419. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.78.245419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single molecules probe local density of modes (LDOS) around photonic nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sanchez-Mosteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. U. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.F. van Hulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNAL OF MICROSCOPY-OXFORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 229, pp.210-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNOM signal near plasmonic nanostructures: an analogy with fluorescence decays channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNAL OF MICROSCOPY-OXFORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 229, pp.302-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence relaxation in the near-field of a mesoscopic metallic particle : distance dependence and role of plasmon modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16, pp.17654. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.16.017654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric-loaded surface plasmon-polariton waveguides at telecommunication wavelengths: Excitation and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92, pp.011124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential method for modelling dielectric-loaded surface plasmon polariton waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16, pp.17599-17608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of surface plasmon coupling-in by one-dimensional surface corrugation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lopez-Tejeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Rodrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Martin-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. J. Garcia-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.033035. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/10/3/033035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far-field imaging of the electromagnetic local density of optical states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33, pp.300--302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient unidirectional nanoslit couplers for surface plasmons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lopez-Tejeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Rodrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Martin-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. J. Garcia-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.324-328. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphys584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical absorption of torus-shaped metal nanoparticles in the visible range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Koller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hohenau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Krenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76, pp.245422. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.245422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the angular acceptance of surface plasmon Bragg mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. U. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Stepanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hohenau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32, pp.2704--2706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of surface plasmons launching from subwavelength hole arrays: modelling and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Y. Laluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Ebbesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.3488-3495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submicrometer in-plane integrated surface plasmon cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.1352-1359. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl070403y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-plasmon hopping along coupled coplanar cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76}, pp.113405. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.113405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-metal waveguides characterization by Fourier plane leakage radiation microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 91, pp.243102. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2824840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in surface stress, morphology and chemical composition of silica and silicon nitride surfaces during the etching by gaseous HF acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 253, pp.5101-5108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmon interference excited by tightly focused laser beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ignatovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32, pp.2535-2537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartography of the local density of surface photonic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 135, pp.129-130. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006135027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient surface plasmon field confinement in one-dimensional crystal line-defect waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Baudrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 89 (21), pp.211109. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2392998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, near-field characterization, and modeling of 45 circle surface-plasmon Bragg mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. U. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Baudrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Stepanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73 (15), pp.155416. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.73.155416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the filling factor on the spectral properties of plasmonic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Baudrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lecamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (12), pp.125406. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.74.125406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized surface plasmons on a torus in the nonretarded approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. L. Ferrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.155426. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.72.155426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmon routing along right angle bent metal strips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. U. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Baudrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 87 (22), pp.221101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA nanofilm thickness measurement on microarray in air and in liquid using an atomic force microscope.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Meunier-Prest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Cherkaoui-Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Latruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (4), pp.627-36. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2004.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field characterization of Bragg mirrors engraved in surface plasmon waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lacroute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Ebbesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70 (23), pp.235406. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.70.235406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical near-field distributions of surface plasmon waveguide modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lacroute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68 (11), pp.115401. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.68.115401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmon subwavelength optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Ebbesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 424, pp.824-830. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature01937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the local density of states of optical corrals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chicanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Quidant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Lacroute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 88 (9), pp.097402. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.097402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field observation of evanescent light wave coupling in subwavelength optical waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Quidant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Peyrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57 (2), pp.191--197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmon polaritons on metal cylinders with dielectric core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Schröter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 64 (12), pp.125420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field observation of surface plasmon polariton propagation on thin metal stripes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Krenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lamprecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lacroute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 64 (4), pp.045411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct interpretation of near-field optical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Goudonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNAL OF MICROSCOPY-OXFORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 202, pp.320--331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical principles of near-field optical microscopies and spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 112 (18), pp.7775--7789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local detection of the optical magnetic field in the near zone of dielectric samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lacroute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62 (15), pp.10504--10514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in the interpretation of near-field optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Goudonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 23, pp.27-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical interaction between tip and molecules in scanning force microscopy imaging of adsorbed C 60 and fullerene tubules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lambin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 101 (12), pp.10973-10979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanium dioxide waveguides for supercontinuum generation and optical transmissions in the near-and mid-infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Conference on Transparent Optical Network (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Angers, France. pp.Th.A1.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum generation in titanium dioxide waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers &amp; Electro-Optics US</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octave spanning supercontinuum in titanium dioxide waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics, Osa Advanced Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-plasmonic components at telecom wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim K Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zacharatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grondahl-Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6Th International Conference on Surface Plasmon Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric loaded surface plasmon waveguides for datacom applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. M. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pitilakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tsilipakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bruxelles, Belgium. pp.842407, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.921766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active components for integrated plasmonic circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey V. Krasavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bolger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoly V. Zayats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/LEOS Winter Topicals Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Austria. pp.40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmon routing in dielectric-loaded surface plasmon polariton waveguides - art. no. 70330S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Plasmonics - Nanoimaging, Nanofabrication, and theirEOLEOLApplication IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, San Diego, CA}, United States. pp.S330-S330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation and characterization of dielectric-loaded surface plasmon-polariton waveguides at telecommunication wavelengths - art. no. 69880T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey V. Krasavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Nanophotonics II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Strasbourg, France. pp.T9880-T9880</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the differential scattering cross-section of gold nanoparticles - art. no. 70321E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Plasmonics - Metallic Nanostructures and their Optical Properties VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, San Diego, CA, United States. pp.E321--E321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId315"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.73267326733px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain DEREUX </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alain-dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9009-114X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068954980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/K-8754-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prof. Alain Dereux, Belgian physicist, born in 1963. Honor: 2015 French CNRS Physics Silver Medal laureate. Web of Science data: Publications &amp;gt; 200 ; Citations &amp;gt; 17 000 ; H-index = 50. Career Since 2016 : Vice-President, Federated Research University Bourgogne Franche-Comté (UBFC) integrating University of Bourgogne. 2012 -2021: Director of the CNRS-UBFC joint research laboratory « Laboratoire Interdisciplinaire Carnot de Bourgogne » (ICB). 2008 : Distinguished Full Professor of Physics (Condensed Matter), University of Bourgogne, France. 2004 : Full Professor of Physics (Condensed Matter), University of Bourgogne, France. 1995 : Associate Professor of Physics (Condensed Matter), University of Bourgogne, France. 1993 : Researcher, University of Namur, Belgium. Collaborative research with a glass industry. 1992 : Post-doc with IBM Zurich Research Laboratory, Switzerland. 1991 : PhD, University of Namur, Belgium. Scientific Expertise Research covers nanophotonics and plasmonics. The objective is controlling optical phenomena at the subwavelength scale for biomedical, optoelectronic and photonic circuit applications (including routes to quantum optical devices). Within international collaborations or by itself, Prof. A. Dereux's group achieved several world premieres: Near-field optical microscopy: detection of magnetic component of optical field and optical local density of states; observation of light confinement;characterisations of optoelectronic devices. Demonstration of surface plasmon waveguides: frequently cited, this result belongs to the pioneering works that triggered the strong interest for plasmonics observed worldwide for more than 20 years. Development of Dielectric Loaded Surface Plasmon waveguide technology reaching the first demonstration of plasmonic devices - exploiting simulaneaously the electrical conductivity and the transmission of data at IR telecom frequencies - operating in true optical data traffic conditions (FP7 Platon and in FP7 IP Phoxtrot) Development of fully operational CMOS compatible plasmonic devices (H2020 Plasmoniac, H2020 Plasmofab.) Management Highlights Since 1995: Research group in nanophotonics, plasmonics, near-field optics (5 Faculty members, 2 technical staff, successful grant applications filed personally &amp;gt; 8 M€). Since 2004: Participation to 8 European projects. During 2004-2008: Coordinator of FP6 Network of Excellence “Plasmo-Nano-Devices” involving 17 partners in 8 countries. 2006: Configuration of a 1000 m2 nanotechnology facility inaugurated in 2009. 2007: Chairman of the 3d International Conference on Surface Plasmon Photonics. Currently member of the steering committee of this conference series (steering committee chair from 2007 to 2013). 2008-2015: Elected twice as member of the Board of the University of Bourgogne. 2012-2021: Director of Laboratoire Interdisciplinaire Carnot de Bourgogne (Nanosciences, Photonics, Material Sciences). Jointly operated by CNRS & UBFC, this laboratory featured 127 Faculty members and researchers, as well as 46 technical staff. The research contract budget allowed to support around 100 PhD and post-docs. 2016-2021: Coordinator of the French excellence initiative project ISITE-BFC (Initiative for the Site Bourgogne Franche-Comté). Dealing with both research and training aspects, the project featured a 47 M€ grant over 5 years (eligible costs not including overheads and permanent staff costs). (Anglais)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-range plasmonic optical waveguide corner mirror chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nano Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.100049. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mne.2020.100049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible long-range surface plasmon polariton single-mode waveguide for optical interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiting Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Spârchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.469. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.8.000469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octave spanning supercontinuum in titanium dioxide waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.543. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app8040543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729370v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Cladded Plasmonic Slot Waveguide Vertically Coupled With Si&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Dabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Ketzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Manolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaggelia Chatzianagnostou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (3), pp.2700308. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOT.2018.2832461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic Purcell factor and coupling efficiency to surface plasmons. Implications for addressing and controlling optical nanosources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (9), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8978/18/9/094005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorting of Enhanced Reference Raman Spectra of a Single Amino Acid Molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Brulé Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Yockell-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (31), pp.17975-17982. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp504395c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a Plasmonic MMI Switch in 10-Gb/s True Data Traffic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kalavrouziotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vyrsokinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.1819--1822. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2012.2216518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-optic control of dielectric-loaded plasmonic Mach-Zehnder interferometers and directional coupler switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Gosciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey-I. Bozhevolnyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.444008. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/23/44/444008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient thermo-optically controlled Mach-Zhender interferometers using dielectric-loaded plasmonic waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Gosciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Bozhevolnyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (15), pp.16300-16309. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.20.016300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0.48Tb/s (12x40Gb/s) WDM transmission and high-quality thermo-optic switching in dielectric loaded plasmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kalavrouziotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Giannoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Apostolopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (-), pp.7655-7662. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10707-011-0133-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of electro-optical plasmonic ring resonators at telecom wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukanya Randhawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lacheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Renger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Lamaestre Roch Espiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (-), pp.2354-2362. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.na.2011.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacing Dielectric-Loaded Plasmonic and Silicon Photonic Waveguides: Theoretical Analysis and Experimental Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odysseas Tsilipakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Pitilakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traianos V. Yioultsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vyrsokinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (-), pp.678-687. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2012.2189757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mie plasmons: modes volumes, quality factors and coupling strengths (Purcell factor) to a dipolar emitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Derom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.175162. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/175162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient photo-thermal activation of gold nanoparticle-doped polymer plasmonic switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (25), pp.27636-27649. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.20.027636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discerning the Origins of the Amplitude Fluctuations in Dynamic Raman Nanospectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116, pp.26919--26923. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp309365d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active plasmonics in WDM traffic switching applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kalavrouziotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vyrsokinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.652. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep00652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing and enhancement of second-harmonic generation in optical gap antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxia Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padmnabh Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (10), pp.10498-10508. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.20.010498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled lossy local-mode theory description of a plasmonic tip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, pp.083041. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/14/8/083041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinant role of the edges in defining surface plasmon propagation in stripe waveguides and tapered concentrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tantussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (2), pp.226. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.29.000226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grating Couplers for Fiber-to-Fiber Characterizations of Stand-Alone Dielectric Loaded Surface Plasmon Waveguide Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael G. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (19), pp.3118-3125. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2012.2212418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Plasmonics in True Data Traffic Applications: Thermo-Optic On/Off Gating Using a Silicon-Plasmonic Asymmetric MachZehnder Interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kalavrouziotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vyrsokinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwani Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (-), pp.1036-1038. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2012.2191147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Transmission and Thermo-Optic Tuning Performance of Dielectric-Loaded Plasmonic Structures Hetero-Integrated on a Silicon Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giannis Giannoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kalavrouziotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Apostolopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwani Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (-), pp.374-376. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2011.2177964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-electric detection of waveguided surface plasmon propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99, pp.031113. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3613964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation of a one-dimensional evanescent wave by conical edge diffraction of surface plasmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (6), pp.5303. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.005303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Number of Nanoparticles on the Enhancement Properties of Surface-Enhanced Raman Scattering Active Area: Sensitivity versus Repeatability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (3), pp.1630-1638. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn103256t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field beam displacement at surface plasmon resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.115433. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.83.115433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purcell factor for a point-like dipolar emitter coupled to a two-dimensional plasmonic waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.073403. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.84.073403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot-spots nanostructuration: Towards controlled Single Molecule Surface Enhanced Raman Scattering sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1267 (1), pp.984-985. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3482927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric-loaded surface plasmon polariton waveguides on a finite-width metal strip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96, pp.063105. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3300839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leakage radiation microscopy of surface plasmon coupled emission: investigation of gain-assisted propagation in an integrated plasmonic waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 239 (2), pp.167-172. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2818.2010.03368.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical gain, spontaneous and stimulated emission of surface plasmon polaritons in confined plasmonic waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bramant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.16327-16334. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.18.016327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External control of the scattering properties of a single optical nanoantenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caijin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96 (14), pp.143116. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3385155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-optic control of dielectric-loaded plasmonic waveguide components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gosciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. S. Volkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kjelstrup-Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (2), pp.1207-1216. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.18.001207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength selection by dielectric-loaded plasmonic components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94, pp.051111. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3078235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Characterization of Dielectric-Loaded Plasmonic Directional Couplers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.5521-5528. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2009.2031654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Single Molecule Probe: Nanoscale Vectorial Mapping of Photonic Mode Density in a Metal Nanocavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Hoogenboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sanchez-Mosteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.1189-1195. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl803865a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain-Assisted Propagation in a Plasmonic Waveguide at Telecom Wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.2935-2939. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl901314u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength-selective directional coupling with dielectric-loaded plasmonic waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey V. Krasavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoly V. Zayats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (3), pp.310-312. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.000310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of an Optical Dimer Nanoantenna by Electrically Controlling Its Load Impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.3914-3921. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl902126z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated plasmonic waveguides: A mode solver based on density of states formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80, pp.115419. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.80.115419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric-loaded plasmonic waveguide-ring resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, pp.2968-2975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bend- and splitting loss of dielectric-loaded surface plasmon-polariton waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16, pp.13585--13592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient excitation of dielectric-loaded surface plasmon-polariton waveguide modes at telecommunication wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey V. Krasavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.165431. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.78.165431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain, detuning, and radiation patterns of nanoparticle optical antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.155407. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.78.155407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric-loaded surface plasmon polariton waveguides: Figures of merit and mode characterization by image and Fourier plane leakage microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.245419. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.78.245419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single molecules probe local density of modes (LDOS) around photonic nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sanchez-Mosteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. U. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.F. van Hulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNAL OF MICROSCOPY-OXFORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 229, pp.210-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric-loaded surface plasmon-polariton waveguides at telecommunication wavelengths: Excitation and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92, pp.011124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNOM signal near plasmonic nanostructures: an analogy with fluorescence decays channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNAL OF MICROSCOPY-OXFORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 229, pp.302-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence relaxation in the near-field of a mesoscopic metallic particle : distance dependence and role of plasmon modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16, pp.17654. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.16.017654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential method for modelling dielectric-loaded surface plasmon polariton waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16, pp.17599-17608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far-field imaging of the electromagnetic local density of optical states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33, pp.300--302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of surface plasmon coupling-in by one-dimensional surface corrugation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lopez-Tejeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Rodrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Martin-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. J. Garcia-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.033035. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/10/3/033035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient unidirectional nanoslit couplers for surface plasmons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lopez-Tejeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Rodrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Martin-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. J. Garcia-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.324-328. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphys584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the angular acceptance of surface plasmon Bragg mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. U. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Stepanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hohenau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32, pp.2704--2706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical absorption of torus-shaped metal nanoparticles in the visible range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Koller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hohenau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Krenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76, pp.245422. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.245422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of surface plasmons launching from subwavelength hole arrays: modelling and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Y. Laluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Ebbesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.3488-3495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submicrometer in-plane integrated surface plasmon cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.1352-1359. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl070403y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-plasmon hopping along coupled coplanar cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76}, pp.113405. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.113405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-metal waveguides characterization by Fourier plane leakage radiation microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 91, pp.243102. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2824840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in surface stress, morphology and chemical composition of silica and silicon nitride surfaces during the etching by gaseous HF acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 253, pp.5101-5108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmon interference excited by tightly focused laser beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ignatovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32, pp.2535-2537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the filling factor on the spectral properties of plasmonic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Baudrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lecamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (12), pp.125406. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.74.125406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartography of the local density of surface photonic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 135, pp.129-130. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006135027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient surface plasmon field confinement in one-dimensional crystal line-defect waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Baudrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 89 (21), pp.211109. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2392998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, near-field characterization, and modeling of 45 circle surface-plasmon Bragg mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. U. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Baudrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Stepanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73 (15), pp.155416. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.73.155416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized surface plasmons on a torus in the nonretarded approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. L. Ferrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.155426. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.72.155426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmon routing along right angle bent metal strips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. U. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Baudrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 87 (22), pp.221101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA nanofilm thickness measurement on microarray in air and in liquid using an atomic force microscope.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Meunier-Prest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Cherkaoui-Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Latruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (4), pp.627-36. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2004.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field characterization of Bragg mirrors engraved in surface plasmon waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lacroute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Ebbesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70 (23), pp.235406. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.70.235406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmon subwavelength optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Ebbesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 424, pp.824-830. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature01937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical near-field distributions of surface plasmon waveguide modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lacroute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68 (11), pp.115401. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.68.115401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the local density of states of optical corrals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chicanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Quidant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Lacroute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 88 (9), pp.097402. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.097402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field observation of evanescent light wave coupling in subwavelength optical waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Quidant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Peyrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57 (2), pp.191--197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmon polaritons on metal cylinders with dielectric core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Schröter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 64 (12), pp.125420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field observation of surface plasmon polariton propagation on thin metal stripes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Krenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lamprecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lacroute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 64 (4), pp.045411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct interpretation of near-field optical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Goudonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNAL OF MICROSCOPY-OXFORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 202, pp.320--331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical principles of near-field optical microscopies and spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 112 (18), pp.7775--7789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local detection of the optical magnetic field in the near zone of dielectric samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lacroute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62 (15), pp.10504--10514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in the interpretation of near-field optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Goudonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 23, pp.27-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical interaction between tip and molecules in scanning force microscopy imaging of adsorbed C 60 and fullerene tubules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lambin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 101 (12), pp.10973-10979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanium dioxide waveguides for supercontinuum generation and optical transmissions in the near-and mid-infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Conference on Transparent Optical Network (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Angers, France. pp.Th.A1.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum generation in titanium dioxide waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers &amp; Electro-Optics US</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octave spanning supercontinuum in titanium dioxide waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics, Osa Advanced Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-plasmonic components at telecom wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim K Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zacharatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grondahl-Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6Th International Conference on Surface Plasmon Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric loaded surface plasmon waveguides for datacom applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. M. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pitilakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tsilipakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bruxelles, Belgium. pp.842407, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.921766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active components for integrated plasmonic circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey V. Krasavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bolger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoly V. Zayats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/LEOS Winter Topicals Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Austria. pp.40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the differential scattering cross-section of gold nanoparticles - art. no. 70321E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Plasmonics - Metallic Nanostructures and their Optical Properties VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, San Diego, CA, United States. pp.E321--E321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmon routing in dielectric-loaded surface plasmon polariton waveguides - art. no. 70330S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Plasmonics - Nanoimaging, Nanofabrication, and theirEOLEOLApplication IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, San Diego, CA}, United States. pp.S330-S330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation and characterization of dielectric-loaded surface plasmon-polariton waveguides at telecommunication wavelengths - art. no. 69880T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey V. Krasavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Nanophotonics II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Strasbourg, France. pp.T9880-T9880</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId315"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B4793106"/>
+    <w:nsid w:val="9550BA31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-dereux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9009-114X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068954980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-8754-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508816v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Markey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vernoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Arocas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Weeber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2020.100049" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966853v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiting Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Sp&#226;rchez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.8.000469" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729370v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lamy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8040543" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543138v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Dabos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Ketzaki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Manolis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaggelia Chatzianagnostou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2018.2832461" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721945v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Colas Des Francs" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barthes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouhelier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Weeber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dereux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/9/094005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108384v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brul&#233; Brul&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yockell-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouhelier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp504395c" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714537v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Randhawa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lacheze" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Renger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Lamaestre Roch Espiau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2011.08.028" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CSBFR93-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715922v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kalavrouziotis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papaioannou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giannoulis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Apostolopoulos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hassan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-011-0133-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-85FCK06F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750052v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Gosciniak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Bozhevolnyi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.016300" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715921v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odysseas Tsilipakos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Pitilakis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traianos V. Yioultsis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Papaioannou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Vyrsokinos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2012.2189757" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660057v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derom" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vincent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/175162" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492848v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hassan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saviot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dereux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boissi&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.027636" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789839v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309365d" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750102v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kalavrouziotis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00652" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703536v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Berthelot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bachelier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxia Song" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmnabh Rai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.010498" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734461v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G. Nielsen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fatome" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2212418" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwani Kumar" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2012.2191147" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715923v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Giannoulis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Apostolopoulos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2177964" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750039v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/8/083041" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703524v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthelot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tantussi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rai" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.000226" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769497v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey-I. Bozhevolnyi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/44/444008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-52KM6BJQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750054v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2012.2216518" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703538v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.005303" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108437v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gehan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Grand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Levi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aubard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn103256t" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638260v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.115433" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638258v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barthes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.073403" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638255v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3613964" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509223v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grandidier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massenot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2010.03368.x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509222v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bramant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Weeber" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.016327" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472375v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3300839" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319295v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caijin Huang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Finot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3385155" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472374v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gosciniak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Bozhevolnyi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andersen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Volkov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kjelstrup-Hansen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.001207" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623555v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gehan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Levi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3482927" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472383v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Holmgaard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2009.2031654" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472386v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Hoogenboom" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sanchez-Mosteiro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heinis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legay" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl803865a" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472376v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl901314u" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472365v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey V. Krasavin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly V. Zayats" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.000310" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472382v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472363v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huang" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl902126z" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472370v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.115419" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472384v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3078235" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472385v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472380v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.165431" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472387v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bruyant" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guenot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.155407" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472378v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.245419" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472371v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. U. Gonzalez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. van Hulst" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472368v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453142v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.017654" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472379v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472403v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472396v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopez-Tejeira" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Rodrigo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martin-Moreno" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Garcia-Vidal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Devaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/3/033035" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472388v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472397v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys584" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472399v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mary" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Koller" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hohenau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Krenn" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.245422" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472373v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Stepanov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472391v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Laluet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Genet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Ebbesen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472406v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl070403y" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472407v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.113405" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472400v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2824840" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472404v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mertens" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Nadal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eyraud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472364v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ignatovitch" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437227v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry David" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135027" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-WD9S6PD6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472405v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Baudrion" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2392998" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437246v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Baudrion" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.155416" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437242v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecamp" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.125406" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472398v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L. Ferrell" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.155426" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472596v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376258v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Meunier-Prest" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Cherkaoui-Malki" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Latruffe" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2004.12.021" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472585v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lacroute" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devaux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Ebbesen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.235406" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472590v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.115401" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472360v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L. Barnes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01937" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-KRXP8371-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472366v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chicanne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quidant" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Lacroute" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.097402" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473016v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quidant" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyrade" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473024v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Schr&#246;ter" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472593v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamprecht" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473014v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Goudonnet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472372v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473023v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourillot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472409v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourillot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goudonnet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049502v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190034v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085787v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054764v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576340v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim K Hassan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zacharatos" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grondahl-Nielsen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694612v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Nielsen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pitilakis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tsilipakos" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.921766" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472390v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bolger" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472377v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472381v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472389v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-dereux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9009-114X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068954980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-8754-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508816v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Markey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vernoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Arocas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Weeber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2020.100049" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966853v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiting Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Sp&#226;rchez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.8.000469" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729370v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lamy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8040543" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543138v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Dabos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Ketzaki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Manolis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaggelia Chatzianagnostou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2018.2832461" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721945v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Colas Des Francs" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barthes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouhelier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Weeber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dereux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/9/094005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108384v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brul&#233; Brul&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yockell-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouhelier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp504395c" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750054v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kalavrouziotis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Papaioannou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Vyrsokinos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2012.2216518" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Gosciniak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey-I. Bozhevolnyi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/44/444008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-52KM6BJQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750052v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Bozhevolnyi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.016300" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715922v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kalavrouziotis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papaioannou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giannoulis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Apostolopoulos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hassan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-011-0133-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-85FCK06F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714537v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Randhawa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lacheze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Renger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Lamaestre Roch Espiau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2011.08.028" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CSBFR93-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715921v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odysseas Tsilipakos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Pitilakis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traianos V. Yioultsis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2012.2189757" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660057v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derom" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vincent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/175162" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492848v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hassan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saviot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dereux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boissi&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.027636" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789839v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309365d" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750102v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00652" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703536v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Berthelot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bachelier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxia Song" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmnabh Rai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.010498" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750039v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/8/083041" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703524v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthelot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tantussi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rai" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.000226" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734461v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G. Nielsen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fatome" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2212418" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715917v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwani Kumar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2012.2191147" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715923v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Giannoulis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Apostolopoulos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2177964" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638255v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3613964" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703538v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.005303" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108437v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gehan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Grand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Levi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aubard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn103256t" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638260v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.115433" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638258v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barthes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.073403" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623555v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gehan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Levi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3482927" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472375v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grandidier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massenot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3300839" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509223v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2010.03368.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509222v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bramant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Weeber" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.016327" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319295v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caijin Huang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Finot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3385155" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472374v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gosciniak" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Bozhevolnyi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andersen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Volkov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kjelstrup-Hansen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.001207" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472384v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Holmgaard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3078235" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472383v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2009.2031654" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472386v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Hoogenboom" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sanchez-Mosteiro" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heinis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl803865a" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472376v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl901314u" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472365v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey V. Krasavin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly V. Zayats" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.000310" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472363v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl902126z" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472370v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.115419" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472382v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472385v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472380v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.165431" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472387v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bruyant" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guenot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.155407" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472378v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.245419" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472371v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. U. Gonzalez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. van Hulst" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472379v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472368v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453142v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.017654" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472403v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472388v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472396v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopez-Tejeira" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Rodrigo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martin-Moreno" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Garcia-Vidal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Devaux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/3/033035" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472397v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys584" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472373v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Stepanov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hohenau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472399v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mary" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Koller" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Krenn" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.245422" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472391v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Laluet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Genet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Ebbesen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472406v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl070403y" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472407v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.113405" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472400v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2824840" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472404v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mertens" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Nadal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eyraud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472364v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ignatovitch" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437242v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Baudrion" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecamp" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.125406" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437227v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry David" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135027" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-WD9S6PD6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472405v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Baudrion" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2392998" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437246v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.155416" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472398v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L. Ferrell" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.155426" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472596v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376258v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Meunier-Prest" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Cherkaoui-Malki" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Latruffe" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2004.12.021" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472585v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lacroute" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devaux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Ebbesen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.235406" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472360v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L. Barnes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01937" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-KRXP8371-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472590v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.115401" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472366v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chicanne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quidant" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Lacroute" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.097402" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473016v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quidant" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyrade" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473024v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Schr&#246;ter" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472593v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamprecht" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473014v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Goudonnet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472372v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473023v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourillot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472409v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourillot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goudonnet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049502v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190034v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085787v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054764v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576340v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim K Hassan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zacharatos" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grondahl-Nielsen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694612v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Nielsen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pitilakis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tsilipakos" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.921766" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472390v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bolger" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472389v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472377v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472381v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>