--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.73267326733px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain DEREUX </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alain-dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9009-114X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068954980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/K-8754-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prof. Alain Dereux, Belgian physicist, born in 1963. Honor: 2015 French CNRS Physics Silver Medal laureate. Web of Science data: Publications &amp;gt; 200 ; Citations &amp;gt; 17 000 ; H-index = 50. Career Since 2016 : Vice-President, Federated Research University Bourgogne Franche-Comté (UBFC) integrating University of Bourgogne. 2012 -2021: Director of the CNRS-UBFC joint research laboratory « Laboratoire Interdisciplinaire Carnot de Bourgogne » (ICB). 2008 : Distinguished Full Professor of Physics (Condensed Matter), University of Bourgogne, France. 2004 : Full Professor of Physics (Condensed Matter), University of Bourgogne, France. 1995 : Associate Professor of Physics (Condensed Matter), University of Bourgogne, France. 1993 : Researcher, University of Namur, Belgium. Collaborative research with a glass industry. 1992 : Post-doc with IBM Zurich Research Laboratory, Switzerland. 1991 : PhD, University of Namur, Belgium. Scientific Expertise Research covers nanophotonics and plasmonics. The objective is controlling optical phenomena at the subwavelength scale for biomedical, optoelectronic and photonic circuit applications (including routes to quantum optical devices). Within international collaborations or by itself, Prof. A. Dereux's group achieved several world premieres: Near-field optical microscopy: detection of magnetic component of optical field and optical local density of states; observation of light confinement;characterisations of optoelectronic devices. Demonstration of surface plasmon waveguides: frequently cited, this result belongs to the pioneering works that triggered the strong interest for plasmonics observed worldwide for more than 20 years. Development of Dielectric Loaded Surface Plasmon waveguide technology reaching the first demonstration of plasmonic devices - exploiting simulaneaously the electrical conductivity and the transmission of data at IR telecom frequencies - operating in true optical data traffic conditions (FP7 Platon and in FP7 IP Phoxtrot) Development of fully operational CMOS compatible plasmonic devices (H2020 Plasmoniac, H2020 Plasmofab.) Management Highlights Since 1995: Research group in nanophotonics, plasmonics, near-field optics (5 Faculty members, 2 technical staff, successful grant applications filed personally &amp;gt; 8 M€). Since 2004: Participation to 8 European projects. During 2004-2008: Coordinator of FP6 Network of Excellence “Plasmo-Nano-Devices” involving 17 partners in 8 countries. 2006: Configuration of a 1000 m2 nanotechnology facility inaugurated in 2009. 2007: Chairman of the 3d International Conference on Surface Plasmon Photonics. Currently member of the steering committee of this conference series (steering committee chair from 2007 to 2013). 2008-2015: Elected twice as member of the Board of the University of Bourgogne. 2012-2021: Director of Laboratoire Interdisciplinaire Carnot de Bourgogne (Nanosciences, Photonics, Material Sciences). Jointly operated by CNRS & UBFC, this laboratory featured 127 Faculty members and researchers, as well as 46 technical staff. The research contract budget allowed to support around 100 PhD and post-docs. 2016-2021: Coordinator of the French excellence initiative project ISITE-BFC (Initiative for the Site Bourgogne Franche-Comté). Dealing with both research and training aspects, the project featured a 47 M€ grant over 5 years (eligible costs not including overheads and permanent staff costs). (Anglais)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-range plasmonic optical waveguide corner mirror chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nano Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.100049. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mne.2020.100049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible long-range surface plasmon polariton single-mode waveguide for optical interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiting Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Spârchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.469. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.8.000469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octave spanning supercontinuum in titanium dioxide waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.543. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app8040543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729370v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Cladded Plasmonic Slot Waveguide Vertically Coupled With Si&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Dabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Ketzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Manolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaggelia Chatzianagnostou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (3), pp.2700308. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOT.2018.2832461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic Purcell factor and coupling efficiency to surface plasmons. Implications for addressing and controlling optical nanosources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (9), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8978/18/9/094005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorting of Enhanced Reference Raman Spectra of a Single Amino Acid Molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Brulé Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Yockell-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (31), pp.17975-17982. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp504395c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a Plasmonic MMI Switch in 10-Gb/s True Data Traffic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kalavrouziotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vyrsokinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.1819--1822. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2012.2216518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-optic control of dielectric-loaded plasmonic Mach-Zehnder interferometers and directional coupler switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Gosciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey-I. Bozhevolnyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.444008. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/23/44/444008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient thermo-optically controlled Mach-Zhender interferometers using dielectric-loaded plasmonic waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Gosciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Bozhevolnyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (15), pp.16300-16309. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.20.016300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0.48Tb/s (12x40Gb/s) WDM transmission and high-quality thermo-optic switching in dielectric loaded plasmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kalavrouziotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Giannoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Apostolopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (-), pp.7655-7662. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10707-011-0133-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of electro-optical plasmonic ring resonators at telecom wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukanya Randhawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lacheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Renger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Lamaestre Roch Espiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (-), pp.2354-2362. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.na.2011.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacing Dielectric-Loaded Plasmonic and Silicon Photonic Waveguides: Theoretical Analysis and Experimental Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odysseas Tsilipakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Pitilakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traianos V. Yioultsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vyrsokinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (-), pp.678-687. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2012.2189757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mie plasmons: modes volumes, quality factors and coupling strengths (Purcell factor) to a dipolar emitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Derom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.175162. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/175162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient photo-thermal activation of gold nanoparticle-doped polymer plasmonic switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (25), pp.27636-27649. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.20.027636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discerning the Origins of the Amplitude Fluctuations in Dynamic Raman Nanospectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116, pp.26919--26923. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp309365d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active plasmonics in WDM traffic switching applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kalavrouziotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vyrsokinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.652. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep00652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing and enhancement of second-harmonic generation in optical gap antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxia Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padmnabh Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (10), pp.10498-10508. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.20.010498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled lossy local-mode theory description of a plasmonic tip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, pp.083041. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/14/8/083041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinant role of the edges in defining surface plasmon propagation in stripe waveguides and tapered concentrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tantussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (2), pp.226. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.29.000226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grating Couplers for Fiber-to-Fiber Characterizations of Stand-Alone Dielectric Loaded Surface Plasmon Waveguide Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael G. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (19), pp.3118-3125. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2012.2212418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Plasmonics in True Data Traffic Applications: Thermo-Optic On/Off Gating Using a Silicon-Plasmonic Asymmetric MachZehnder Interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kalavrouziotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vyrsokinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwani Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (-), pp.1036-1038. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2012.2191147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Transmission and Thermo-Optic Tuning Performance of Dielectric-Loaded Plasmonic Structures Hetero-Integrated on a Silicon Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giannis Giannoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kalavrouziotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Apostolopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwani Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (-), pp.374-376. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2011.2177964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-electric detection of waveguided surface plasmon propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99, pp.031113. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3613964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation of a one-dimensional evanescent wave by conical edge diffraction of surface plasmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (6), pp.5303. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.005303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Number of Nanoparticles on the Enhancement Properties of Surface-Enhanced Raman Scattering Active Area: Sensitivity versus Repeatability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (3), pp.1630-1638. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn103256t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field beam displacement at surface plasmon resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.115433. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.83.115433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purcell factor for a point-like dipolar emitter coupled to a two-dimensional plasmonic waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.073403. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.84.073403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot-spots nanostructuration: Towards controlled Single Molecule Surface Enhanced Raman Scattering sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1267 (1), pp.984-985. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3482927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric-loaded surface plasmon polariton waveguides on a finite-width metal strip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96, pp.063105. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3300839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leakage radiation microscopy of surface plasmon coupled emission: investigation of gain-assisted propagation in an integrated plasmonic waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 239 (2), pp.167-172. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2818.2010.03368.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical gain, spontaneous and stimulated emission of surface plasmon polaritons in confined plasmonic waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bramant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.16327-16334. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.18.016327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External control of the scattering properties of a single optical nanoantenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caijin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96 (14), pp.143116. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3385155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-optic control of dielectric-loaded plasmonic waveguide components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gosciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. S. Volkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kjelstrup-Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (2), pp.1207-1216. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.18.001207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength selection by dielectric-loaded plasmonic components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94, pp.051111. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3078235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Characterization of Dielectric-Loaded Plasmonic Directional Couplers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.5521-5528. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2009.2031654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Single Molecule Probe: Nanoscale Vectorial Mapping of Photonic Mode Density in a Metal Nanocavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Hoogenboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sanchez-Mosteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.1189-1195. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl803865a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain-Assisted Propagation in a Plasmonic Waveguide at Telecom Wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.2935-2939. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl901314u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength-selective directional coupling with dielectric-loaded plasmonic waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey V. Krasavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoly V. Zayats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (3), pp.310-312. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.000310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of an Optical Dimer Nanoantenna by Electrically Controlling Its Load Impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.3914-3921. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl902126z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated plasmonic waveguides: A mode solver based on density of states formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80, pp.115419. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.80.115419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric-loaded plasmonic waveguide-ring resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, pp.2968-2975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bend- and splitting loss of dielectric-loaded surface plasmon-polariton waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16, pp.13585--13592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient excitation of dielectric-loaded surface plasmon-polariton waveguide modes at telecommunication wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey V. Krasavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.165431. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.78.165431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain, detuning, and radiation patterns of nanoparticle optical antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.155407. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.78.155407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric-loaded surface plasmon polariton waveguides: Figures of merit and mode characterization by image and Fourier plane leakage microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.245419. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.78.245419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single molecules probe local density of modes (LDOS) around photonic nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sanchez-Mosteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. U. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.F. van Hulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNAL OF MICROSCOPY-OXFORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 229, pp.210-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric-loaded surface plasmon-polariton waveguides at telecommunication wavelengths: Excitation and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92, pp.011124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNOM signal near plasmonic nanostructures: an analogy with fluorescence decays channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNAL OF MICROSCOPY-OXFORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 229, pp.302-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence relaxation in the near-field of a mesoscopic metallic particle : distance dependence and role of plasmon modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16, pp.17654. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.16.017654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential method for modelling dielectric-loaded surface plasmon polariton waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16, pp.17599-17608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far-field imaging of the electromagnetic local density of optical states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33, pp.300--302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of surface plasmon coupling-in by one-dimensional surface corrugation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lopez-Tejeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Rodrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Martin-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. J. Garcia-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.033035. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/10/3/033035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient unidirectional nanoslit couplers for surface plasmons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lopez-Tejeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Rodrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Martin-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. J. Garcia-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.324-328. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphys584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the angular acceptance of surface plasmon Bragg mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. U. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Stepanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hohenau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32, pp.2704--2706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical absorption of torus-shaped metal nanoparticles in the visible range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Koller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hohenau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Krenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76, pp.245422. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.245422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of surface plasmons launching from subwavelength hole arrays: modelling and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Y. Laluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Ebbesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.3488-3495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submicrometer in-plane integrated surface plasmon cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.1352-1359. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl070403y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-plasmon hopping along coupled coplanar cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76}, pp.113405. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.113405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-metal waveguides characterization by Fourier plane leakage radiation microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 91, pp.243102. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2824840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in surface stress, morphology and chemical composition of silica and silicon nitride surfaces during the etching by gaseous HF acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 253, pp.5101-5108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmon interference excited by tightly focused laser beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ignatovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32, pp.2535-2537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the filling factor on the spectral properties of plasmonic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Baudrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lecamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (12), pp.125406. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.74.125406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartography of the local density of surface photonic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 135, pp.129-130. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006135027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient surface plasmon field confinement in one-dimensional crystal line-defect waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Baudrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 89 (21), pp.211109. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2392998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, near-field characterization, and modeling of 45 circle surface-plasmon Bragg mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. U. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Baudrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Stepanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73 (15), pp.155416. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.73.155416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized surface plasmons on a torus in the nonretarded approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. L. Ferrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.155426. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.72.155426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmon routing along right angle bent metal strips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. U. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Baudrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 87 (22), pp.221101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA nanofilm thickness measurement on microarray in air and in liquid using an atomic force microscope.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Meunier-Prest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Cherkaoui-Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Latruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (4), pp.627-36. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2004.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field characterization of Bragg mirrors engraved in surface plasmon waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lacroute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Ebbesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70 (23), pp.235406. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.70.235406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmon subwavelength optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Ebbesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 424, pp.824-830. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature01937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical near-field distributions of surface plasmon waveguide modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lacroute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68 (11), pp.115401. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.68.115401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the local density of states of optical corrals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chicanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Quidant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Lacroute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 88 (9), pp.097402. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.097402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field observation of evanescent light wave coupling in subwavelength optical waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Quidant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Peyrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57 (2), pp.191--197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmon polaritons on metal cylinders with dielectric core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Schröter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 64 (12), pp.125420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field observation of surface plasmon polariton propagation on thin metal stripes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Krenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lamprecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lacroute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 64 (4), pp.045411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct interpretation of near-field optical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Goudonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNAL OF MICROSCOPY-OXFORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 202, pp.320--331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical principles of near-field optical microscopies and spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 112 (18), pp.7775--7789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local detection of the optical magnetic field in the near zone of dielectric samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lacroute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62 (15), pp.10504--10514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in the interpretation of near-field optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Goudonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 23, pp.27-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical interaction between tip and molecules in scanning force microscopy imaging of adsorbed C 60 and fullerene tubules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lambin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 101 (12), pp.10973-10979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanium dioxide waveguides for supercontinuum generation and optical transmissions in the near-and mid-infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Conference on Transparent Optical Network (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Angers, France. pp.Th.A1.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum generation in titanium dioxide waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers &amp; Electro-Optics US</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octave spanning supercontinuum in titanium dioxide waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics, Osa Advanced Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-plasmonic components at telecom wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim K Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zacharatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grondahl-Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6Th International Conference on Surface Plasmon Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric loaded surface plasmon waveguides for datacom applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. M. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pitilakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tsilipakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bruxelles, Belgium. pp.842407, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.921766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active components for integrated plasmonic circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey V. Krasavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bolger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoly V. Zayats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/LEOS Winter Topicals Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Austria. pp.40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the differential scattering cross-section of gold nanoparticles - art. no. 70321E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Plasmonics - Metallic Nanostructures and their Optical Properties VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, San Diego, CA, United States. pp.E321--E321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmon routing in dielectric-loaded surface plasmon polariton waveguides - art. no. 70330S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Plasmonics - Nanoimaging, Nanofabrication, and theirEOLEOLApplication IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, San Diego, CA}, United States. pp.S330-S330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation and characterization of dielectric-loaded surface plasmon-polariton waveguides at telecommunication wavelengths - art. no. 69880T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey V. Krasavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Nanophotonics II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Strasbourg, France. pp.T9880-T9880</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId315"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.73267326733px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain DEREUX </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alain-dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9009-114X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">068954980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.ch/citations?user=QQJBsFkAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/K-8754-2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prof. Alain Dereux, Belgian physicist, born in 1963. Honor: 2015 French CNRS Physics Silver Medal laureate. Web of Science data: Publications &amp;gt; 200 ; Citations &amp;gt; 17 000 ; H-index = 50. Career Since 2016 : Vice-President, Federated Research University Bourgogne Franche-Comté (UBFC) integrating University of Bourgogne. 2012 -2021: Director of the CNRS-UBFC joint research laboratory « Laboratoire Interdisciplinaire Carnot de Bourgogne » (ICB). 2008 : Distinguished Full Professor of Physics (Condensed Matter), University of Bourgogne, France. 2004 : Full Professor of Physics (Condensed Matter), University of Bourgogne, France. 1995 : Associate Professor of Physics (Condensed Matter), University of Bourgogne, France. 1993 : Researcher, University of Namur, Belgium. Collaborative research with a glass industry. 1992 : Post-doc with IBM Zurich Research Laboratory, Switzerland. 1991 : PhD, University of Namur, Belgium. Scientific Expertise Research covers nanophotonics and plasmonics. The objective is controlling optical phenomena at the subwavelength scale for biomedical, optoelectronic and photonic circuit applications (including routes to quantum optical devices). Within international collaborations or by itself, Prof. A. Dereux's group achieved several world premieres: Near-field optical microscopy: detection of magnetic component of optical field and optical local density of states; observation of light confinement;characterisations of optoelectronic devices. Demonstration of surface plasmon waveguides: frequently cited, this result belongs to the pioneering works that triggered the strong interest for plasmonics observed worldwide for more than 20 years. Development of Dielectric Loaded Surface Plasmon waveguide technology reaching the first demonstration of plasmonic devices - exploiting simulaneaously the electrical conductivity and the transmission of data at IR telecom frequencies - operating in true optical data traffic conditions (FP7 Platon and in FP7 IP Phoxtrot) Development of fully operational CMOS compatible plasmonic devices (H2020 Plasmoniac, H2020 Plasmofab.) Management Highlights Since 1995: Research group in nanophotonics, plasmonics, near-field optics (5 Faculty members, 2 technical staff, successful grant applications filed personally &amp;gt; 8 M€). Since 2004: Participation to 8 European projects. During 2004-2008: Coordinator of FP6 Network of Excellence “Plasmo-Nano-Devices” involving 17 partners in 8 countries. 2006: Configuration of a 1000 m2 nanotechnology facility inaugurated in 2009. 2007: Chairman of the 3d International Conference on Surface Plasmon Photonics. Currently member of the steering committee of this conference series (steering committee chair from 2007 to 2013). 2008-2015: Elected twice as member of the Board of the University of Bourgogne. 2012-2021: Director of Laboratoire Interdisciplinaire Carnot de Bourgogne (Nanosciences, Photonics, Material Sciences). Jointly operated by CNRS & UBFC, this laboratory featured 127 Faculty members and researchers, as well as 46 technical staff. The research contract budget allowed to support around 100 PhD and post-docs. 2016-2021: Coordinator of the French excellence initiative project ISITE-BFC (Initiative for the Site Bourgogne Franche-Comté). Dealing with both research and training aspects, the project featured a 47 M€ grant over 5 years (eligible costs not including overheads and permanent staff costs). (Anglais)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-range plasmonic optical waveguide corner mirror chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nano Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.100049. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mne.2020.100049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible long-range surface plasmon polariton single-mode waveguide for optical interconnects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vernoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiting Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Spârchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (2), pp.469. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.8.000469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octave spanning supercontinuum in titanium dioxide waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.543. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app8040543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729370v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Cladded Plasmonic Slot Waveguide Vertically Coupled With Si&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Dabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitra Ketzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Manolis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaggelia Chatzianagnostou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (3), pp.2700308. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOT.2018.2832461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic Purcell factor and coupling efficiency to surface plasmons. Implications for addressing and controlling optical nanosources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (9), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2040-8978/18/9/094005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorting of Enhanced Reference Raman Spectra of a Single Amino Acid Molecule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Brulé Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Yockell-Lelièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 118 (31), pp.17975-17982. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp504395c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mie plasmons: modes volumes, quality factors and coupling strengths (Purcell factor) to a dipolar emitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Derom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.175162. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/175162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient photo-thermal activation of gold nanoparticle-doped polymer plasmonic switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Saviot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (25), pp.27636-27649. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.20.027636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacing Dielectric-Loaded Plasmonic and Silicon Photonic Waveguides: Theoretical Analysis and Experimental Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odysseas Tsilipakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Pitilakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traianos V. Yioultsis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vyrsokinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (-), pp.678-687. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2012.2189757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient thermo-optically controlled Mach-Zhender interferometers using dielectric-loaded plasmonic waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Gosciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Bozhevolnyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (15), pp.16300-16309. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.20.016300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0.48Tb/s (12x40Gb/s) WDM transmission and high-quality thermo-optic switching in dielectric loaded plasmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kalavrouziotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Giannoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Apostolopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (-), pp.7655-7662. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10707-011-0133-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of electro-optical plasmonic ring resonators at telecom wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sukanya Randhawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lacheze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Renger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Lamaestre Roch Espiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (-), pp.2354-2362. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.na.2011.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discerning the Origins of the Amplitude Fluctuations in Dynamic Raman Nanospectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 116, pp.26919--26923. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp309365d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active plasmonics in WDM traffic switching applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kalavrouziotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vyrsokinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.652. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep00652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silencing and enhancement of second-harmonic generation in optical gap antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingxia Song</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Padmnabh Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (10), pp.10498-10508. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.20.010498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Transmission and Thermo-Optic Tuning Performance of Dielectric-Loaded Plasmonic Structures Hetero-Integrated on a Silicon Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giannis Giannoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kalavrouziotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Apostolopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwani Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (-), pp.374-376. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2011.2177964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grating Couplers for Fiber-to-Fiber Characterizations of Stand-Alone Dielectric Loaded Surface Plasmon Waveguide Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael G. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (19), pp.3118-3125. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2012.2212418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Plasmonics in True Data Traffic Applications: Thermo-Optic On/Off Gating Using a Silicon-Plasmonic Asymmetric MachZehnder Interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kalavrouziotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vyrsokinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwani Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24 (-), pp.1036-1038. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2012.2191147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00715917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A coupled lossy local-mode theory description of a plasmonic tip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, pp.083041. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/14/8/083041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinant role of the edges in defining surface plasmon propagation in stripe waveguides and tapered concentrators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tantussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 29 (2), pp.226. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.29.000226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of a Plasmonic MMI Switch in 10-Gb/s True Data Traffic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitrios Kalavrouziotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Papaioannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vyrsokinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 24, pp.1819--1822. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LPT.2012.2216518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-optic control of dielectric-loaded plasmonic Mach-Zehnder interferometers and directional coupler switches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Gosciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey-I. Bozhevolnyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23, pp.444008. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/23/44/444008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation of a one-dimensional evanescent wave by conical edge diffraction of surface plasmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (6), pp.5303. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.005303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Number of Nanoparticles on the Enhancement Properties of Surface-Enhanced Raman Scattering Active Area: Sensitivity versus Repeatability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Aubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (3), pp.1630-1638. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn103256t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field beam displacement at surface plasmon resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83, pp.115433. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.83.115433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purcell factor for a point-like dipolar emitter coupled to a two-dimensional plasmonic waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Barthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.073403. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.84.073403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-electric detection of waveguided surface plasmon propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99, pp.031113. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3613964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric-loaded surface plasmon polariton waveguides on a finite-width metal strip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96, pp.063105. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3300839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leakage radiation microscopy of surface plasmon coupled emission: investigation of gain-assisted propagation in an integrated plasmonic waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 239 (2), pp.167-172. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2818.2010.03368.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical gain, spontaneous and stimulated emission of surface plasmon polaritons in confined plasmonic waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bramant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.16327-16334. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.18.016327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External control of the scattering properties of a single optical nanoantenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caijin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 96 (14), pp.143116. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3385155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-optic control of dielectric-loaded plasmonic waveguide components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gosciniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. S. Volkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kjelstrup-Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (2), pp.1207-1216. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.18.001207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot-spots nanostructuration: Towards controlled Single Molecule Surface Enhanced Raman Scattering sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Levi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1267 (1), pp.984-985. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3482927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Single Molecule Probe: Nanoscale Vectorial Mapping of Photonic Mode Density in a Metal Nanocavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Hoogenboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sanchez-Mosteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Heinis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.1189-1195. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl803865a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain-Assisted Propagation in a Plasmonic Waveguide at Telecom Wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.2935-2939. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl901314u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Characterization of Dielectric-Loaded Plasmonic Directional Couplers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.5521-5528. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2009.2031654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength-selective directional coupling with dielectric-loaded plasmonic waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey V. Krasavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoly V. Zayats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (3), pp.310-312. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.34.000310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric-loaded plasmonic waveguide-ring resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, pp.2968-2975</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of an Optical Dimer Nanoantenna by Electrically Controlling Its Load Impedance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Margueritat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.3914-3921. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl902126z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated plasmonic waveguides: A mode solver based on density of states formulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80, pp.115419. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.80.115419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelength selection by dielectric-loaded plasmonic components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94, pp.051111. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3078235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gain, detuning, and radiation patterns of nanoparticle optical antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.155407. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.78.155407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bend- and splitting loss of dielectric-loaded surface plasmon-polariton waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16, pp.13585--13592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient excitation of dielectric-loaded surface plasmon-polariton waveguide modes at telecommunication wavelengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey V. Krasavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.165431. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.78.165431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric-loaded surface plasmon polariton waveguides: Figures of merit and mode characterization by image and Fourier plane leakage microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 78, pp.245419. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.78.245419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single molecules probe local density of modes (LDOS) around photonic nanostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sanchez-Mosteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. U. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.F. van Hulst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNAL OF MICROSCOPY-OXFORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 229, pp.210-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric-loaded surface plasmon-polariton waveguides at telecommunication wavelengths: Excitation and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92, pp.011124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNOM signal near plasmonic nanostructures: an analogy with fluorescence decays channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNAL OF MICROSCOPY-OXFORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 229, pp.302-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence relaxation in the near-field of a mesoscopic metallic particle : distance dependence and role of plasmon modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16, pp.17654. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.16.017654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential method for modelling dielectric-loaded surface plasmon polariton waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16, pp.17599-17608</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of surface plasmon coupling-in by one-dimensional surface corrugation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lopez-Tejeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Rodrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Martin-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. J. Garcia-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.033035. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/10/3/033035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Far-field imaging of the electromagnetic local density of optical states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33, pp.300--302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient unidirectional nanoslit couplers for surface plasmons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lopez-Tejeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. J. Rodrigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Martin-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. J. Garcia-Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.324-328. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphys584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of surface plasmons launching from subwavelength hole arrays: modelling and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Y. Laluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyriaque Genet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Ebbesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15, pp.3488-3495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical absorption of torus-shaped metal nanoparticles in the visible range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. M. Koller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hohenau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Krenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76, pp.245422. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.245422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the angular acceptance of surface plasmon Bragg mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. U. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Stepanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hohenau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32, pp.2704--2706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submicrometer in-plane integrated surface plasmon cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.1352-1359. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl070403y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface-plasmon hopping along coupled coplanar cavities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76}, pp.113405. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.113405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer-metal waveguides characterization by Fourier plane leakage radiation microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 91, pp.243102. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2824840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in surface stress, morphology and chemical composition of silica and silicon nitride surfaces during the etching by gaseous HF acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 253, pp.5101-5108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmon interference excited by tightly focused laser beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ignatovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32, pp.2535-2537</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartography of the local density of surface photonic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 135, pp.129-130. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:2006135027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient surface plasmon field confinement in one-dimensional crystal line-defect waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Baudrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bruyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 89 (21), pp.211109. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2392998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, near-field characterization, and modeling of 45 circle surface-plasmon Bragg mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. U. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Baudrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. L. Stepanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 73 (15), pp.155416. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.73.155416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the filling factor on the spectral properties of plasmonic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Baudrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lecamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (12), pp.125406. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.74.125406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00437242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localized surface plasmons on a torus in the nonretarded approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. L. Ferrell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 72, pp.155426. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.72.155426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmon routing along right angle bent metal strips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. U. Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Baudrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 87 (22), pp.221101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA nanofilm thickness measurement on microarray in air and in liquid using an atomic force microscope.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Meunier-Prest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Cherkaoui-Malki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Latruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors and Bioelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 21 (4), pp.627-36. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bios.2004.12.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00376258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field characterization of Bragg mirrors engraved in surface plasmon waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lacroute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.W. Ebbesen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 70 (23), pp.235406. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.70.235406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmon subwavelength optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William L. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas W. Ebbesen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 424, pp.824-830. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature01937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical near-field distributions of surface plasmon waveguide modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lacroute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 68 (11), pp.115401. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.68.115401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the local density of states of optical corrals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Chicanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Quidant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Lacroute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 88 (9), pp.097402. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.88.097402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field observation of evanescent light wave coupling in subwavelength optical waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Quidant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Peyrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 57 (2), pp.191--197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-field observation of surface plasmon polariton propagation on thin metal stripes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Krenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lamprecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lacroute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 64 (4), pp.045411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmon polaritons on metal cylinders with dielectric core</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Schröter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 64 (12), pp.125420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct interpretation of near-field optical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Goudonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNAL OF MICROSCOPY-OXFORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 202, pp.320--331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical principles of near-field optical microscopies and spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 112 (18), pp.7775--7789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local detection of the optical magnetic field in the near zone of dielectric samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lacroute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 62 (15), pp.10504--10514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00473023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress in the interpretation of near-field optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Goudonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 23, pp.27-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical interaction between tip and molecules in scanning force microscopy imaging of adsorbed C 60 and fullerene tubules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lambin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 101 (12), pp.10973-10979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanium dioxide waveguides for supercontinuum generation and optical transmissions in the near-and mid-infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th International Conference on Transparent Optical Network (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Angers, France. pp.Th.A1.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum generation in titanium dioxide waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers &amp; Electro-Optics US</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octave spanning supercontinuum in titanium dioxide waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Arocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Photonics, Osa Advanced Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-plasmonic components at telecom wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim K Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Zacharatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grondahl-Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6Th International Conference on Surface Plasmon Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric loaded surface plasmon waveguides for datacom applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. M. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pitilakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tsilipakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bruxelles, Belgium. pp.842407, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.921766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active components for integrated plasmonic circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey V. Krasavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bolger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoly V. Zayats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/LEOS Winter Topicals Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Austria. pp.40-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasmon routing in dielectric-loaded surface plasmon polariton waveguides - art. no. 70330S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Plasmonics - Nanoimaging, Nanofabrication, and theirEOLEOLApplication IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, San Diego, CA}, United States. pp.S330-S330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation and characterization of dielectric-loaded surface plasmon-polariton waveguides at telecommunication wavelengths - art. no. 69880T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Holmgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Bozhevolnyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Markey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey V. Krasavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Nanophotonics II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Strasbourg, France. pp.T9880-T9880</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring the differential scattering cross-section of gold nanoparticles - art. no. 70321E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouhelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Colas Des Francs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Weeber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dereux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Plasmonics - Metallic Nanostructures and their Optical Properties VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, San Diego, CA, United States. pp.E321--E321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId316"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9550BA31"/>
+    <w:nsid w:val="E3D1CE52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-dereux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9009-114X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068954980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-8754-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508816v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Markey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vernoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Arocas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Weeber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2020.100049" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966853v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiting Chen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Sp&#226;rchez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.8.000469" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729370v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lamy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8040543" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543138v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Dabos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Ketzaki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Manolis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaggelia Chatzianagnostou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2018.2832461" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721945v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Colas Des Francs" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barthes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouhelier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Weeber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dereux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/9/094005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108384v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brul&#233; Brul&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yockell-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouhelier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp504395c" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750054v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kalavrouziotis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Papaioannou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Vyrsokinos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2012.2216518" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769497v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Gosciniak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey-I. Bozhevolnyi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/44/444008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-52KM6BJQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750052v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Bozhevolnyi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.016300" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715922v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kalavrouziotis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papaioannou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giannoulis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Apostolopoulos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hassan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-011-0133-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-85FCK06F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714537v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Randhawa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lacheze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Renger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Lamaestre Roch Espiau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2011.08.028" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CSBFR93-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715921v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odysseas Tsilipakos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Pitilakis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traianos V. Yioultsis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2012.2189757" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660057v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derom" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vincent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/175162" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492848v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hassan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saviot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dereux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boissi&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.027636" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789839v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309365d" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750102v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00652" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703536v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Berthelot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bachelier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxia Song" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmnabh Rai" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.010498" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750039v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/8/083041" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703524v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthelot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tantussi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rai" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.000226" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734461v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G. Nielsen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fatome" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2212418" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715917v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwani Kumar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2012.2191147" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715923v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Giannoulis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Apostolopoulos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2177964" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638255v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3613964" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703538v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.005303" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108437v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gehan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Grand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Levi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aubard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn103256t" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638260v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.115433" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638258v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barthes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.073403" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623555v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gehan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Levi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3482927" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472375v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grandidier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massenot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3300839" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509223v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2010.03368.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509222v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bramant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Weeber" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.016327" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319295v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caijin Huang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Finot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3385155" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472374v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gosciniak" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Bozhevolnyi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andersen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Volkov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kjelstrup-Hansen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.001207" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472384v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Holmgaard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3078235" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472383v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2009.2031654" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472386v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Hoogenboom" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sanchez-Mosteiro" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heinis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legay" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl803865a" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472376v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl901314u" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472365v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey V. Krasavin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly V. Zayats" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.000310" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472363v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl902126z" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472370v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.115419" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472382v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472385v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472380v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.165431" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472387v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bruyant" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guenot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.155407" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472378v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.245419" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472371v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. U. Gonzalez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. van Hulst" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472379v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472368v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453142v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.017654" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472403v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472388v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472396v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopez-Tejeira" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Rodrigo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martin-Moreno" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Garcia-Vidal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Devaux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/3/033035" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472397v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys584" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472373v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Stepanov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hohenau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472399v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mary" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Koller" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Krenn" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.245422" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472391v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Laluet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Genet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Ebbesen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472406v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl070403y" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472407v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.113405" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472400v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2824840" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472404v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mertens" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Nadal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eyraud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472364v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ignatovitch" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437242v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Baudrion" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecamp" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.125406" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437227v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry David" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135027" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-WD9S6PD6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472405v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Baudrion" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2392998" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437246v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.155416" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472398v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L. Ferrell" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.155426" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472596v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376258v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Meunier-Prest" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Cherkaoui-Malki" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Latruffe" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2004.12.021" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472585v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lacroute" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devaux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Ebbesen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.235406" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472360v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L. Barnes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01937" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-KRXP8371-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472590v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.115401" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472366v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chicanne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quidant" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Lacroute" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.097402" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473016v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quidant" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyrade" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473024v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Schr&#246;ter" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472593v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamprecht" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473014v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Goudonnet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472372v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473023v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourillot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472409v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourillot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goudonnet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049502v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190034v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085787v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054764v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576340v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim K Hassan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zacharatos" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grondahl-Nielsen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694612v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Nielsen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pitilakis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tsilipakos" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.921766" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472390v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bolger" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472389v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472377v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472381v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-dereux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9009-114X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/068954980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.ch/citations?user=QQJBsFkAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-8754-2016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508816v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Markey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vernoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Arocas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Weeber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2020.100049" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966853v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiting Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Sp&#226;rchez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.8.000469" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729370v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lamy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app8040543" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543138v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Dabos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Ketzaki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Manolis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evaggelia Chatzianagnostou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2018.2832461" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721945v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Colas Des Francs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barthes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouhelier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Weeber" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dereux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/18/9/094005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108384v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Brul&#233; Brul&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Yockell-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouhelier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp504395c" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derom" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vincent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/175162" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492848v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hassan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saviot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dereux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boissi&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.027636" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715921v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odysseas Tsilipakos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Pitilakis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Traianos V. Yioultsis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Papaioannou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Vyrsokinos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2012.2189757" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750052v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Gosciniak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Bozhevolnyi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.016300" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715922v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kalavrouziotis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papaioannou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giannoulis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Apostolopoulos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hassan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-011-0133-8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-85FCK06F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714537v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Randhawa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lacheze" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Renger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Lamaestre Roch Espiau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2011.08.028" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CSBFR93-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789839v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Margueritat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp309365d" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750102v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Kalavrouziotis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00652" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703536v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Berthelot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bachelier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxia Song" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmnabh Rai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.010498" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715923v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannis Giannoulis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Apostolopoulos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwani Kumar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2177964" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734461v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G. Nielsen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fatome" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2012.2212418" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715917v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2012.2191147" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750039v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/8/083041" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703524v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthelot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tantussi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.29.000226" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750054v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2012.2216518" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769497v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey-I. Bozhevolnyi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/44/444008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-52KM6BJQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703538v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.005303" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108437v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gehan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Grand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Levi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aubard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn103256t" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638260v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.115433" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638258v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barthes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.073403" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638255v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3613964" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472375v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grandidier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massenot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3300839" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509223v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2818.2010.03368.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509222v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bramant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Weeber" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.016327" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319295v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caijin Huang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Finot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3385155" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472374v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gosciniak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Bozhevolnyi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Andersen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Volkov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kjelstrup-Hansen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.001207" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623555v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gehan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Levi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aubard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3482927" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472386v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Hoogenboom" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sanchez-Mosteiro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heinis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legay" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl803865a" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472376v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl901314u" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472383v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Holmgaard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2009.2031654" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472365v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey V. Krasavin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly V. Zayats" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.34.000310" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472382v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472363v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huang" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl902126z" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472370v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.115419" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472384v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3078235" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472387v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bruyant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guenot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.155407" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472385v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472380v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.165431" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472378v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.245419" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472371v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. U. Gonzalez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. van Hulst" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472379v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472368v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453142v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.017654" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472403v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472396v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lopez-Tejeira" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Rodrigo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martin-Moreno" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Garcia-Vidal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Devaux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/3/033035" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472388v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472397v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys584" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472391v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Laluet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriaque Genet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Ebbesen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472399v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mary" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Koller" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hohenau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Krenn" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.245422" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472373v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Stepanov" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472406v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl070403y" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472407v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.113405" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472400v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2824840" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472404v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mertens" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heintz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Nadal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eyraud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472364v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ignatovitch" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437227v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry David" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135027" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-WD9S6PD6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472405v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Baudrion" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2392998" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437246v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Baudrion" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.155416" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437242v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecamp" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.125406" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472398v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L. Ferrell" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.155426" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472596v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376258v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Meunier-Prest" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Cherkaoui-Malki" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Latruffe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2004.12.021" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472585v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lacroute" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devaux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W. Ebbesen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.235406" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472360v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L. Barnes" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature01937" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-KRXP8371-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472590v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.115401" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472366v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chicanne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quidant" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Lacroute" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.88.097402" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473016v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Quidant" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Peyrade" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472593v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lamprecht" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473024v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Schr&#246;ter" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473014v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Goudonnet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472372v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473023v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourillot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472409v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourillot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Goudonnet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049502v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lambin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190034v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085787v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054764v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576340v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim K Hassan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zacharatos" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grondahl-Nielsen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694612v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Nielsen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pitilakis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tsilipakos" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.921766" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472390v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bolger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472377v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472381v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472389v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>