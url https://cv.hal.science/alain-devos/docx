--- v0 (2026-03-13)
+++ v1 (2026-04-02)
@@ -634,408 +634,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “Séré de Rivières” type fort: geomorphological approaches to polemolandscapes (GIS, LiDAR, military archives). Example of the fortified belt of Reims (France)</w:t>
+                <w:t xml:space="preserve">A Geoheritage perspective on &amp;quot;Séré de Rivières&amp;quot; fortifications: LiDAR contributions to the assessment of war landform erasure in the Reims fortified belt (Marne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Krauffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 29 (3), pp.153-169. </w:t>
+              <w:t xml:space="preserve">, 2024, 30 (4), pp.269-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/w1v4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13t2i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04529333v1</w:t>
+                <w:t xml:space="preserve">hal-05088590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First look on the home range, movement, and habitat selection of the invasive Northern raccoon (Procyon lotor) in France through two contrasted populations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The “Séré de Rivières” type fort: geomorphological approaches to polemolandscapes (GIS, LiDAR, military archives). Example of the fortified belt of Reims (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10344-023-01756-1⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (3), pp.153-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/w1v4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389841v1</w:t>
+                <w:t xml:space="preserve">hal-04529333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Geoheritage perspective on &amp;quot;Séré de Rivières&amp;quot; fortifications: LiDAR contributions to the assessment of war landform erasure in the Reims fortified belt (Marne, France)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">First look on the home range, movement, and habitat selection of the invasive Northern raccoon (Procyon lotor) in France through two contrasted populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Gautrelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Helder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fournier-Chambrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (4), pp.269-295. </w:t>
+              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 70 (1), pp.7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13t2i⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10344-023-01756-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05088590v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogeology of a landslide: a case study in the Montagne de Reims (Paris basin, France)</w:t>
               </w:r>
@@ -1279,908 +1279,908 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie et hydrologie de la ville de Reims/&amp;lt;i&amp;gt;Durocortorum&amp;lt;/i&amp;gt; et de ses environs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’emploi antique des géomatériaux à Reims/&amp;lt;i&amp;gt;Durocortorum&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pichard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Reims antique, capitale de province, 79 (1), pp.39-45. </w:t>
+              <w:t xml:space="preserve">, 2022, Reims antique, capitale de province, 79 (1), pp.47-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/gallia.6549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/gallia.6583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810686v1</w:t>
+                <w:t xml:space="preserve">hal-03810738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the role of slope, lithology and land use in the formation and conservation of war-related geomorphic features (Case study of WW1 railway artillery in Montagne de Reims, Marne, France)</w:t>
+                <w:t xml:space="preserve">Karst of sedimentaty basins: A comparison between the Paris and Aquitaine Basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Perarnau</w:t>
+                <w:t xml:space="preserve">Grégory Dandurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+                <w:t xml:space="preserve">Eglantine Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79, pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625802v1</w:t>
+                <w:t xml:space="preserve">hal-03761294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du LiDAR aéroporté sur la compréhension des facteurs d’exokarstification en contexte de bas plateau, exemple de la Montagne de Reims (France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géographie et hydrologie de la ville de Reims/&amp;lt;i&amp;gt;Durocortorum&amp;lt;/i&amp;gt; et de ses environs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.16829⟩</w:t>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Reims antique, capitale de province, 79 (1), pp.39-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gallia.6549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696928v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karst of sedimentaty basins: A comparison between the Paris and Aquitaine Basins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the role of slope, lithology and land use in the formation and conservation of war-related geomorphic features (Case study of WW1 railway artillery in Montagne de Reims, Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Dandurand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 142, pp.102691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2022.102691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761294v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’emploi antique des géomatériaux à Reims/&amp;lt;i&amp;gt;Durocortorum&amp;lt;/i&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport du LiDAR aéroporté sur la compréhension des facteurs d’exokarstification en contexte de bas plateau, exemple de la Montagne de Reims (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Reims antique, capitale de province, 79 (1), pp.47-59. </w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (4), pp.207-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/gallia.6583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.16829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810738v1</w:t>
+                <w:t xml:space="preserve">hal-03696928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche géotechnique du remplissage des « polémoformes » de la Grande Guerre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imagerie LIDAR et cartographie semi-automatique de l'exokarst de la Montagne de Reims (Champagne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78, pp.41-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03516565v1</w:t>
+                <w:t xml:space="preserve">hal-03543184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie LIDAR et cartographie semi-automatique de l'exokarst de la Montagne de Reims (Champagne, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche géotechnique du remplissage des « polémoformes » de la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (4), pp.279-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.16212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03543184v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique et modelé des versants cambrés de la vallée de l’Ardre (plateau éocène du Soissonnais, bassin de Paris, France)</w:t>
               </w:r>
@@ -2218,51 +2218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2321,64 +2321,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les noms de tranchées et de boyaux de la Grande Guerre en Champagne : Apport des Plans-directeurs des Groupes de Canevas de Tirs des Armées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 53, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2479,105 +2479,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
+                <w:t xml:space="preserve">Creutes&amp;quot; et réseaux de défenses dans les paysages de guerre, exemple du Mont-Chatte (Hermonville, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Impacts environnementaux et approches spatiales de la Grande Guerre, 14-15, </w:t>
+              <w:t xml:space="preserve">, 2019, Impacts environnementaux et approches spatiales de la Grande Guerre, 14-15, https://doi.org/10.4000/geohist.646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geohist.475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/geohist.646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03591229v1</w:t>
+                <w:t xml:space="preserve">hal-02816684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exemple de structure cellulaire de défense : la Butte de Brimont, apport des plans directeurs et du Lidar (France)</w:t>
               </w:r>
@@ -2589,51 +2628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Lesjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2674,144 +2713,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creutes&amp;quot; et réseaux de défenses dans les paysages de guerre, exemple du Mont-Chatte (Hermonville, France)</w:t>
+                <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Impacts environnementaux et approches spatiales de la Grande Guerre, 14-15, https://doi.org/10.4000/geohist.646. </w:t>
+              <w:t xml:space="preserve">, 2019, Impacts environnementaux et approches spatiales de la Grande Guerre, 14-15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geohist.646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/geohist.475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816684v1</w:t>
+                <w:t xml:space="preserve">hal-03591229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worldwide occurrence and origin of perchlorate ion in waters: A review</w:t>
               </w:r>
@@ -3104,51 +3104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientia Militaria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3418,2036 +3418,2036 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and influence of the superficial structure on the morphogenesis (Eocene plateaux of the eastern Paris Basin)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Relationships between fluvial evolution and karstification related to climatic, tectonic and eustatic forcing in temperate regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Adamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rixhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Losson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoResJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.grj.2017.04.002⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 166, pp.38 - 56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276588v1</w:t>
+                <w:t xml:space="preserve">hal-01690650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Grande Guerre sur la Cote d’Île-de-France, en Champagne crayeuse et en Argonne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport des plans directeurs et de l’outil LiDAR aéroporté pour la caractérisation des impacts morphologiques de la Grande Guerre : exemple de la cote 108 (Berry‑au‑Bac, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoine Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946839v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des plans directeurs et de l’outil LiDAR aéroporté pour la caractérisation des impacts morphologiques de la Grande Guerre : exemple de la cote 108 (Berry‑au‑Bac, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+                <w:t xml:space="preserve">Origin and influence of the superficial structure on the morphogenesis (Eocene plateaux of the eastern Paris Basin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11711⟩</w:t>
+              <w:t xml:space="preserve">GeoResJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.103 - 113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.grj.2017.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01689961v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much did the soldiers dig? A quantification of WW1 remains in Argonne, France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">La Grande Guerre sur la Cote d’Île-de-France, en Champagne crayeuse et en Argonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Zelie</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (3), pp.3-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689916v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie et organisation spatiale des « polémo-formes » de la Grande Guerre révélées par l’outil LiDAR et les Plans directeurs. Application à la Champagne et à l’Argonne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">How much did the soldiers dig? A quantification of WW1 remains in Argonne, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoine Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saulière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Léty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Zelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (5), pp.534 - 548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gea.21623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geohist.925⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02947067v1</w:t>
+                <w:t xml:space="preserve">hal-01689916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between fluvial evolution and karstification related to climatic, tectonic and eustatic forcing in temperate regions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+                <w:t xml:space="preserve">Typologie et organisation spatiale des « polémo-formes » de la Grande Guerre révélées par l’outil LiDAR et les Plans directeurs. Application à la Champagne et à l’Argonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Losson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Desfossés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 166, pp.38 - 56. </w:t>
+              <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10-11, https://doi.org/10.4000/geohist.925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.02.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/geohist.925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690650v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plans directeurs de la Grande Guerre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-method characterization of a landslide in Champagne vineyards. Case study of the JAcotines landslide (Marne, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Combaud</w:t>
+                <w:t xml:space="preserve">G. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946711v1</w:t>
+                <w:t xml:space="preserve">hal-02986547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des plans directeurs sur la compréhension de l’organisation spatiale du front durant la Grande Guerre, Application à L’Argonne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Caractérisation et origine des &amp;quot;creuses&amp;quot; : approche sous SIG (exemples en Thiérache)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Desfossés</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.135-151</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947099v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et origine des &amp;quot;creuses&amp;quot; : approche sous SIG (exemples en Thiérache)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Les plans directeurs de la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Combaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (3), pp.363-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.2016.00004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276643v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-method characterization of a landslide in Champagne vineyards. Case study of the JAcotines landslide (Marne, France).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport des plans directeurs sur la compréhension de l’organisation spatiale du front durant la Grande Guerre, Application à L’Argonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Doddici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Desfossés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geohist.5426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986547v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources en eau et glissements de terrain : exemple du bassin versant de la Semoigne (bassin de Paris, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of lateral variations of geologic facies on water resources in homogeneous basins: example of tertiary plateaus in the Paris Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10826⟩</w:t>
+              <w:t xml:space="preserve">Geodinamica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (1), pp.15 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09853111.2014.979531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277178v1</w:t>
+                <w:t xml:space="preserve">hal-01690006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des remplissages alluviaux sur le fonctionnement hydrodynamique d'un marais d'entonnoir de percée cataclinale : l'exemple des marais de Saint-Gond (Marne, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ressources en eau et glissements de terrain : exemple du bassin versant de la Semoigne (bassin de Paris, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 21 (4), pp.331-340</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, Actes des 15e Journées des Jeunes Géomorphologues, 21 (1), pp.7-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277201v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des conditions géographiques sur l'organisation spatiale des réseaux de défense de la Grande Guerre. Application à la Champagne (région de Reims)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle des remplissages alluviaux sur le fonctionnement hydrodynamique d'un marais d'entonnoir de percée cataclinale : l'exemple des marais de Saint-Gond (Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Briquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chalumeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérome Buridant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (4), pp.331-340</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689900v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of lateral variations of geologic facies on water resources in homogeneous basins: example of tertiary plateaus in the Paris Basin</w:t>
+                <w:t xml:space="preserve">Rôle des conditions géographiques sur l'organisation spatiale des réseaux de défense de la Grande Guerre. Application à la Champagne (région de Reims)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Chalumeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+                <w:t xml:space="preserve">Mylène Dodici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Lejeune</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérome Buridant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodinamica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 27 (1), pp.15 - 24. </w:t>
+              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Volume 9, pp.157 - 174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09853111.2014.979531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/physio-geo.4615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690006v1</w:t>
+                <w:t xml:space="preserve">hal-01689900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détente mécanique et dynamique de versant dans lʼEocène de lʼest du bassin de Paris, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Devos</w:t>
+                <w:t xml:space="preserve">Hypogées, minières et &amp;quot;atelier de taille&amp;quot; des marais de Saint-Gond et du sud-est du plateau de Brie (Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Charpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277151v1</w:t>
+                <w:t xml:space="preserve">hal-03277183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypogées, minières et &amp;quot;atelier de taille&amp;quot; des marais de Saint-Gond et du sud-est du plateau de Brie (Marne)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jehanne Affolter</w:t>
+                <w:t xml:space="preserve">Détente mécanique et dynamique de versant dans lʼEocène de lʼest du bassin de Paris, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277183v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport de l’analyse hydrologique dans la connaissance du karst oxfordien de l’interfluve Meuse/Marne</w:t>
               </w:r>
@@ -5459,51 +5459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Losson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brulhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5937,138 +5937,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural control on surface flow in karstic environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphologic evolution of eastern Paris Basin: &amp;quot;ancient surfaces&amp;quot; and Quaternary incisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brulhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannine Corbonnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodinamica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 20 (6), pp.393-402</w:t>
+              <w:t xml:space="preserve">Mémoire de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 178, pp.135-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275102v1</w:t>
+                <w:t xml:space="preserve">hal-00741788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Microcodium : un traceur naturel des écoulements karstiques dans les craies champenoises à proximité des formations paléocènes (Marne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6077,461 +6107,431 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Sosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 50 (1), pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/karst.2007.2606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologic evolution of eastern Paris Basin: &amp;quot; ancient surfaces &amp;quot; and Quaternary incisions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural control on surface flow in karstic environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 178, pp.135-155</w:t>
+              <w:t xml:space="preserve">Geodinamica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (6), pp.393-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00200707v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques d’infiltration karstique et spatialisation de la vidange aquifère en milieu crayeux, Exemple du bassin de la Vesle en amont de Reims (Champagne Sèche/France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphologic evolution of eastern Paris Basin: &amp;quot; ancient surfaces &amp;quot; and Quaternary incisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brulhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannine Corbonnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European journal of water quality - Journal européen d'hydrologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 38 (1), pp.23-38</w:t>
+              <w:t xml:space="preserve">Mémoires de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 178, pp.135-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04128535v1</w:t>
+                <w:t xml:space="preserve">halsde-00200707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologic evolution of eastern Paris Basin: &amp;quot;ancient surfaces&amp;quot; and Quaternary incisions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamiques d’infiltration karstique et spatialisation de la vidange aquifère en milieu crayeux, Exemple du bassin de la Vesle en amont de Reims (Champagne Sèche/France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoire de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 178, pp.135-155</w:t>
+              <w:t xml:space="preserve">European journal of water quality - Journal européen d'hydrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38 (1), pp.23-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00741788v1</w:t>
+                <w:t xml:space="preserve">hal-04128535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports des méthodes hydrologiques dans la compréhension des écoulements en pays calcaire : l’exemple des bas plateaux jurassiques du haut bassin de la Marne (France)</w:t>
               </w:r>
@@ -6599,77 +6599,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de l'érosion dans le Barrois n et le Perthois (Est du Bassin parisien) : incision et karstification dans les bassins-versants de la Marne, de la Saulx et de l'Ornain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Allouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6966,722 +6966,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héritages morphologiques de la Grande Guerre en Champagne (apport du LIDAR et de l’approche archéologique)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polémoformes et indices anthropiques : L'imagerie Lidar appliquée à la gestion des zones polluées en restes explosifs de guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "la Bataille de Verdun vue du terrain -approche physique et symbolique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mémorial de Verdun, May 2025, VERDUN, France</w:t>
+              <w:t xml:space="preserve">Rencontre OSCE franco-ukrainienne de déminage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de déminage de Colmar, Jul 2025, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05116931v1</w:t>
+                <w:t xml:space="preserve">hal-05527363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les impacts territoriaux de la diversité des roches sédimentaires régionales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+                <w:t xml:space="preserve">Le LiDAR et la ceinture fortifiée &amp;quot;Séré de Rivières&amp;quot; autour de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Krauffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences de cloture de l’Année 2024-2025 des Géosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Ministère de l'Education nationale, Jun 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">Conférence grand public à la Société d'agriculture, commerce, sciences et arts du département de la Marne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SACSAM, Mar 2025, Châlons-en -Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05117043v1</w:t>
+                <w:t xml:space="preserve">hal-05527378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude sur les vieilles forêts de la Montagne de Reims (restitution)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Theo Krauffel</w:t>
+                <w:t xml:space="preserve">Causes et enjeux du changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion LiDAR Forêt d'Exception Montagne de Reims</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ONF; PNR MR, Nov 2025, Pourcy, France</w:t>
+              <w:t xml:space="preserve">Conférences TEDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, May 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05527290v1</w:t>
+                <w:t xml:space="preserve">hal-05070917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le LiDAR et la ceinture fortifiée &amp;quot;Séré de Rivières&amp;quot; autour de Reims</w:t>
+                <w:t xml:space="preserve">Etude sur les vieilles forêts de la Montagne de Reims (restitution)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Krauffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence grand public à la Société d'agriculture, commerce, sciences et arts du département de la Marne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SACSAM, Mar 2025, Châlons-en -Champagne, France</w:t>
+              <w:t xml:space="preserve">Réunion LiDAR Forêt d'Exception Montagne de Reims</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONF; PNR MR, Nov 2025, Pourcy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05527378v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causes et enjeux du changement climatique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Héritages morphologiques de la Grande Guerre en Champagne (apport du LIDAR et de l’approche archéologique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences TEDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, May 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "la Bataille de Verdun vue du terrain -approche physique et symbolique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémorial de Verdun, May 2025, VERDUN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070917v1</w:t>
+                <w:t xml:space="preserve">hal-05116931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polémoformes et indices anthropiques : L'imagerie Lidar appliquée à la gestion des zones polluées en restes explosifs de guerre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+                <w:t xml:space="preserve">Les impacts territoriaux de la diversité des roches sédimentaires régionales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre OSCE franco-ukrainienne de déminage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de déminage de Colmar, Jul 2025, Colmar, France</w:t>
+              <w:t xml:space="preserve">Conférences de cloture de l’Année 2024-2025 des Géosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Ministère de l'Education nationale, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05527363v1</w:t>
+                <w:t xml:space="preserve">hal-05117043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du Pléistocène moyen à nos jours d’un site de tourbière de fond de vallée : l’exemple du marais de Germont / Buzancy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport de l’analyse multicritère des carrières du Lutétien, synthèse et apport des travaux récents sous SIG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e colloque Du Réseau des Zones Ateliers CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Zone atelier Argonne, Sep 2024, Sainte-Menehould, France</w:t>
+              <w:t xml:space="preserve">46e Congrès d’Archéologie Souterraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFES; Vivre à Chabeuil, Oct 2024, Chabeuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703259v1</w:t>
+                <w:t xml:space="preserve">hal-04746640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'épuisement des ressources naturelles</w:t>
               </w:r>
@@ -7756,368 +7760,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l’analyse multicritère des carrières du Lutétien, synthèse et apport des travaux récents sous SIG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution du Pléistocène moyen à nos jours d’un site de tourbière de fond de vallée : l’exemple du marais de Germont / Buzancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Krauffel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46e Congrès d’Archéologie Souterraine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFES; Vivre à Chabeuil, Oct 2024, Chabeuil, France</w:t>
+              <w:t xml:space="preserve">6e colloque Du Réseau des Zones Ateliers CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zone atelier Argonne, Sep 2024, Sainte-Menehould, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746640v1</w:t>
+                <w:t xml:space="preserve">hal-04703259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches archéogéomorphologique (Lidar, SIG) et géopatrimoniale des polémoformes Séré de Rivières de la ceinture de Reims (Marne, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Berthe</w:t>
+                <w:t xml:space="preserve">Les perturbations du cycle de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Theo Krauffel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">TEDS - Transition Ecologique pour un Développement Sociétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Jul 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05527353v1</w:t>
+                <w:t xml:space="preserve">hal-04646188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les perturbations du cycle de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+                <w:t xml:space="preserve">Approches archéogéomorphologique (Lidar, SIG) et géopatrimoniale des polémoformes Séré de Rivières de la ceinture de Reims (Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Riviere</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Krauffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEDS - Transition Ecologique pour un Développement Sociétal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Jul 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646188v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement hydrodynamique des mares de la Réserve Biologique Dirigée de Verzy (France)</w:t>
               </w:r>
@@ -8317,1719 +8317,1736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and diversity of the limestones used in Early Neolithic ornaments of the Aisne valley (Aisne, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+                <w:t xml:space="preserve">Trajectoires fonctionnelles et morphologiques de la ceinture fortifiée « Séré de Rivières » de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer populations, Closing conference HOMES project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 8215 Trajectoires CNRS-Université Paris 1 Panthéon-Sorbonne, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Stratigraphie des interventions architecturales dans les constructions militaires : concevoir, transformer, patrimonialiser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Université de Bretagne Sud, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290902v1</w:t>
+                <w:t xml:space="preserve">hal-04441373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse des travaux des programmes kalmar et Palmage : hydrologie et paléoenvironnements des marais de Germont</w:t>
+                <w:t xml:space="preserve">Synthèse des travaux du programme PAL.MA.GE : PALéoenvironnements des MArais de GErmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foucault Mathilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jessy Jaunat</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Guillaneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque inaugural de la ZARG Environnementale rurale Argonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims, Sep 2023, Olizy-Primat, France</w:t>
+              <w:t xml:space="preserve">4ème réunion du comité de pilotage scientifique de la ZARG ARGONNE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, zone atelier argonne, Nov 2023, Les Islettes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219250v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empreinte morphologique des polémo-structures défensives « Séré de Rivières » - Exemple de la ceinture fortifié de Reims (France)</w:t>
+                <w:t xml:space="preserve">Défense, guerre et patrimoine : les forts « Séré de Rivières » dans le paysage rémois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème journée doctorale d’Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris Panthéon Sorbonne, France</w:t>
+              <w:t xml:space="preserve">Séminaire pluridisciplinaire « Villes et sciences sociales » - 17ème année : Villes en guerre Journée jeune recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441334v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact géomorphologique de la construction de la ceinture fortifiée « Séré de Rivières » de Reims</w:t>
+                <w:t xml:space="preserve">Empreinte morphologique des polémo-structures défensives « Séré de Rivières » - Exemple de la ceinture fortifié de Reims (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">18ème journée doctorale d’Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris Panthéon Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441494v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défense, guerre et patrimoine : les forts « Séré de Rivières » dans le paysage rémois</w:t>
+                <w:t xml:space="preserve">L’impact géomorphologique de la construction de la ceinture fortifiée « Séré de Rivières » de Reims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire pluridisciplinaire « Villes et sciences sociales » - 17ème année : Villes en guerre Journée jeune recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441311v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la télédétection dans la compréhension des processus géomorphologiques. Exemple de la région de la Montagne de Reims</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Berthe</w:t>
+                <w:t xml:space="preserve">Composition and diversity of the limestones used in Early Neolithic ornaments of the Aisne valley (Aisne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurenz Schröer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandra Widyananda Winardhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ilett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises des plateformes du Rt-MFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plateau Technique en Imagerie Cellulaire et Tissulaire (PICT), Apr 2023, REIMS, France</w:t>
+              <w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer populations, Closing conference HOMES project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 8215 Trajectoires CNRS-Université Paris 1 Panthéon-Sorbonne, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255528v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grande Guerre et mémoire du sol en Champagne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthèse des travaux des programmes kalmar et Palmage : hydrologie et paléoenvironnements des marais de Germont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foucault Mathilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoire(s), Forum de l'APHG - Journées de l'Université 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Professeurs d'Histoire et de Géographie (APHG); Université de Reims Champagne-Ardenne, Feb 2023, Reims (51), France</w:t>
+              <w:t xml:space="preserve">colloque inaugural de la ZARG Environnementale rurale Argonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims, Sep 2023, Olizy-Primat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982238v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension spatiale des mouvements de terrain de la Montagne de Reims. Apport du Lidar aéroporté</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport de la télédétection dans la compréhension des processus géomorphologiques. Exemple de la région de la Montagne de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Assises des plateformes du Rt-MFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plateau Technique en Imagerie Cellulaire et Tissulaire (PICT), Apr 2023, REIMS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441126v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires fonctionnelles et morphologiques de la ceinture fortifiée « Séré de Rivières » de Reims</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grande Guerre et mémoire du sol en Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stratigraphie des interventions architecturales dans les constructions militaires : concevoir, transformer, patrimonialiser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Université de Bretagne Sud, Lorient, France</w:t>
+              <w:t xml:space="preserve">Mémoire(s), Forum de l'APHG - Journées de l'Université 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Professeurs d'Histoire et de Géographie (APHG); Université de Reims Champagne-Ardenne, Feb 2023, Reims (51), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441373v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse des travaux du programme PAL.MA.GE : PALéoenvironnements des MArais de GErmont</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compréhension spatiale des mouvements de terrain de la Montagne de Reims. Apport du Lidar aéroporté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème réunion du comité de pilotage scientifique de la ZARG ARGONNE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, zone atelier argonne, Nov 2023, Les Islettes, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320125v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouvements de terrain et zones humides en Montagne de Reims</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+                <w:t xml:space="preserve">Empreinte morphologique de l'artillerie lourde de la Grande Guerre dans la Montagne de Reims (Marne, France) : apport du LiDAR aéroporté.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences humaines et sociales de Champagne Ardenne, May 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">Remuer ciel et terre : Apport du LiDAR à l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Remiremont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687388v1</w:t>
+                <w:t xml:space="preserve">hal-03634031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karst et zones humides en Montagne de Reims</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La tomographie électrique au service de la recherche. Exemple en Montagne de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robin Perarnau</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences humaines et sociales de Champagne Ardenne, May 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">Séminaire apport de la tomographie électrique à la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687375v1</w:t>
+                <w:t xml:space="preserve">hal-03574226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polémoformes et zones humides dans la Montagne de Reims (Marne, France) – apport du lidar aéroporté</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Perarnau</w:t>
+                <w:t xml:space="preserve">Évolution des paysages de la Montagne de Reims et de son hydrosystème depuis le dernier maximum glaciaire : Apport du LiDAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences humaines et sociales de Champagne Ardenne, May 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">Soirée découvertes archéologiques en Montagne de Reims, Forêt d'Exception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Office National des Forêts; Parc Naturel Régional de la Montagne de Reims, Nov 2022, Verzenay (Marne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687404v1</w:t>
+                <w:t xml:space="preserve">hal-03882036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des résultats du programme KALMAR (Karst et ALimentation des MARais de Germont)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retour d'expérience sur le LiDAR Montagne de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité de pilotage scientifique ZARG (Zone atelier Argonne)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Charleville, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "LiDAR de la forêt d'Haguenau"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Haguenau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03891294v1</w:t>
+                <w:t xml:space="preserve">hal-03828282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience sur le LiDAR Montagne de Reims</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation des résultats du programme KALMAR (Karst et ALimentation des MARais de Germont)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pettelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "LiDAR de la forêt d'Haguenau"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Haguenau, France</w:t>
+              <w:t xml:space="preserve">Comité de pilotage scientifique ZARG (Zone atelier Argonne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Charleville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828282v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux de défense (tranchées et boyaux) de la Grande Guerre en Champagne</w:t>
               </w:r>
@@ -10078,1296 +10095,1279 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fort de type « Séré de Rivières » - Approches géomorphologiques des polémo-paysages (SIG, LiDAR, archives militaires) – Exemple de la ceinture fortifiée de Reims (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+                <w:t xml:space="preserve">Mouvements de terrain et zones humides en Montagne de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences humaines et sociales de Champagne Ardenne, May 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03708718v1</w:t>
+                <w:t xml:space="preserve">hal-03687388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropisation de l’hydrosystème de la Montagne de Reims : Exemple de la vallée de la Lingonne - apport du lidar aéroporté</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Karst et zones humides en Montagne de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences humaines et sociales de Champagne Ardenne, May 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687393v1</w:t>
+                <w:t xml:space="preserve">hal-03687375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les forts de la ceinture de Reims entre polémo-paysages, enfrichement, enruinement et géopatrimoine - Exemple du fort de Brimont</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polémoformes et zones humides dans la Montagne de Reims (Marne, France) – apport du lidar aéroporté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études "Quelles trajectoires pour les ruines de guerre ? Lire la ruine dans le paysage : les enjeux autour de l’enfrichement et de l’enruinement"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Nancy-Bitche, France</w:t>
+              <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences humaines et sociales de Champagne Ardenne, May 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827480v1</w:t>
+                <w:t xml:space="preserve">hal-03687404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse critique de la qualité des données LiDAR : Approche comparative multi-sectorielle (Fossard, Vosges ; Montagne de Reims et &amp;quot;Reims Nord&amp;quot;, Marne)</w:t>
+                <w:t xml:space="preserve">Le fort de type « Séré de Rivières » - Approches géomorphologiques des polémo-paysages (SIG, LiDAR, archives militaires) – Exemple de la ceinture fortifiée de Reims (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remuer ciel et terre : Apport du LiDAR à l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Remiremont, France</w:t>
+              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03708728v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03708718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts environnementaux de la &amp;quot;tranchée&amp;quot; en Champagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anthropisation de l’hydrosystème de la Montagne de Reims : Exemple de la vallée de la Lingonne - apport du lidar aéroporté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université d'été du Musée de la Grande Guerre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Meaux, France</w:t>
+              <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences humaines et sociales de Champagne Ardenne, May 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719249v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tomographie électrique au service de la recherche. Exemple en Montagne de Reims</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les forts de la ceinture de Reims entre polémo-paysages, enfrichement, enruinement et géopatrimoine - Exemple du fort de Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascale Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire apport de la tomographie électrique à la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Beauvais, France</w:t>
+              <w:t xml:space="preserve">Journées d'études "Quelles trajectoires pour les ruines de guerre ? Lire la ruine dans le paysage : les enjeux autour de l’enfrichement et de l’enruinement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Nancy-Bitche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03574226v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empreinte morphologique de l'artillerie lourde de la Grande Guerre dans la Montagne de Reims (Marne, France) : apport du LiDAR aéroporté.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts environnementaux de la &amp;quot;tranchée&amp;quot; en Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remuer ciel et terre : Apport du LiDAR à l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Remiremont, France</w:t>
+              <w:t xml:space="preserve">Université d'été du Musée de la Grande Guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Meaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03634031v1</w:t>
+                <w:t xml:space="preserve">hal-03719249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des paysages de la Montagne de Reims et de son hydrosystème depuis le dernier maximum glaciaire : Apport du LiDAR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse critique de la qualité des données LiDAR : Approche comparative multi-sectorielle (Fossard, Vosges ; Montagne de Reims et &amp;quot;Reims Nord&amp;quot;, Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soirée découvertes archéologiques en Montagne de Reims, Forêt d'Exception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Office National des Forêts; Parc Naturel Régional de la Montagne de Reims, Nov 2022, Verzenay (Marne), France</w:t>
+              <w:t xml:space="preserve">Remuer ciel et terre : Apport du LiDAR à l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Remiremont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882036v1</w:t>
+                <w:t xml:space="preserve">halshs-03708728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karsts et écoulements naturel et anthropiques en Montagne de Reims - apports du Lidar</w:t>
+                <w:t xml:space="preserve">Apport du lidar aéroporté sur l’organisation spatial de l'exokarst de bas-plateau, exemple de la Montagne de Reims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kossi Alou</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Rencontres forestières "Eaux et forêts, quelles relations en Montagne de Reims ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Office national des forêts; Parc Naturel Régional de la Montagne de Reims, Sep 2021, Germaine (Marne), France</w:t>
+              <w:t xml:space="preserve">Journées des jeunes géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03361805v1</w:t>
+                <w:t xml:space="preserve">hal-03273252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héritages morphologiques vus par LiDAR aéroporté de l'Artillerie Lourde sur Voie Ferrée : exemple de la Montagne de Reims</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Perarnau</w:t>
+                <w:t xml:space="preserve">Karsts et écoulements naturel et anthropiques en Montagne de Reims - apports du Lidar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Alou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">5ème Rencontres forestières "Eaux et forêts, quelles relations en Montagne de Reims ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Office national des forêts; Parc Naturel Régional de la Montagne de Reims, Sep 2021, Germaine (Marne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587964v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du lidar aéroporté sur l’organisation spatial de l'exokarst de bas-plateau, exemple de la Montagne de Reims</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Berthe</w:t>
+                <w:t xml:space="preserve">Héritages morphologiques vus par LiDAR aéroporté de l'Artillerie Lourde sur Voie Ferrée : exemple de la Montagne de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des jeunes géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273252v1</w:t>
+                <w:t xml:space="preserve">hal-03587964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection LiDAR de l’artillerie ferroviaire de la Première Guerre mondiale : Premiers résultats sur la Montagne de Reims (Marne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’archéologie forestière et archéologie en forêt : de l’exploitation des ressources à la constitution d’un site archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11474,51 +11474,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux environnementaux post-conflits et identité européenne : exemple de la Grande Guerre en Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11586,64 +11586,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">15 ans d’archéologie de la Grande Guerre en Champagne : archéologie de la vie quotidienne au front</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Desfossés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11813,791 +11813,804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic environnemental post-conflit de la Grande Guerre en Champagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulating the trench War: the Practice Camps in Aube (Champagne, France), 1914-1919</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musées de Reims- fort de la Pompelle, Nov 2019, Reims, France</w:t>
+              <w:t xml:space="preserve">The 13th International Conference On Military Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953897v1</w:t>
+                <w:t xml:space="preserve">hal-02952532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating the trench War: the Practice Camps in Aube (Champagne, France), 1914-1919</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagnostic environnemental post-conflit de la Grande Guerre en Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International Conference On Military Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Padova, Italy</w:t>
+              <w:t xml:space="preserve">Cycle de conférences Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musées de Reims- fort de la Pompelle, Nov 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952532v1</w:t>
+                <w:t xml:space="preserve">hal-02953897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creutes et réseaux de défenses dans les paysages de guerre. Exemple du Mont Chatté (Hermonville-Reims)</w:t>
+                <w:t xml:space="preserve">La toponymie des tranchées de la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMPACT 14-18 - Impacts environnementaux et approches spatiales de la Grande Guerre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GEGENAA, Sep 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">Cycles de conférences Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musées de Reims - fort de la Pompelle, Jun 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953789v1</w:t>
+                <w:t xml:space="preserve">hal-02953929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la cartographie pendant la Grande Guerre : application à l’Argonne</w:t>
+                <w:t xml:space="preserve">1914-1918: la révélation du Lidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences pour l'Argonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Givry-en-Argonne, France</w:t>
+              <w:t xml:space="preserve">Cycle archéoscopie rémoise (Villa Douce)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SUAC-URCA, Jun 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973979v1</w:t>
+                <w:t xml:space="preserve">hal-02953913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation et mise en œuvre des ressources du sous-sol du département des Ardennes au XIXe siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Creutes et réseaux de défenses dans les paysages de guerre. Exemple du Mont Chatté (Hermonville-Reims)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque CTHS – Ressources et Constructions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">IMPACT 14-18 - Impacts environnementaux et approches spatiales de la Grande Guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GEGENAA, Sep 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958492v1</w:t>
+                <w:t xml:space="preserve">hal-02953789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des Plans directeurs, du SIG et du traitement automatique de données lidar pour l'étude des « polémo-paysages » de la Grande Guerre en Argonne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution de la cartographie pendant la Grande Guerre : application à l’Argonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST (Réunion des Sciences de la terre)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, Oct 2018, Lîlle, France</w:t>
+              <w:t xml:space="preserve">Sciences pour l'Argonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Givry-en-Argonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947137v1</w:t>
+                <w:t xml:space="preserve">hal-02973979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Grande Guerre –approches spatiales et environnementales- la bataille de Fismes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploitation et mise en œuvre des ressources du sous-sol du département des Ardennes au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycles de conférences "Mardi debout"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, URCA-UFR lettres &amp; Sc. Humaines- ville de Fismes, Mar 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">Colloque CTHS – Ressources et Constructions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953943v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’eau dans la Grande Guerre en Champagne-Ardenne, apport des plans directeurs et du LiDAR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport des Plans directeurs, du SIG et du traitement automatique de données lidar pour l'étude des « polémo-paysages » de la Grande Guerre en Argonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Deroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences SESNR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d'Etudes des Sciences Naturelles de Reims, Mar 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">RST (Réunion des Sciences de la terre)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, Oct 2018, Lîlle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953936v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géologie et organisation spatiale des réseaux de défense de la Grande Guerre sur le front ouest (Pays rémois, Champagne et Argonne) - Apport des Plans directeurs et du SIG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12629,1248 +12642,1235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1914-1918: la révélation du Lidar</w:t>
+                <w:t xml:space="preserve">L’eau dans la Grande Guerre en Champagne-Ardenne, apport des plans directeurs et du LiDAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle archéoscopie rémoise (Villa Douce)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SUAC-URCA, Jun 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">Conférences SESNR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Etudes des Sciences Naturelles de Reims, Mar 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953913v1</w:t>
+                <w:t xml:space="preserve">hal-02953936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La toponymie des tranchées de la Grande Guerre</w:t>
+                <w:t xml:space="preserve">La Grande Guerre –approches spatiales et environnementales- la bataille de Fismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycles de conférences Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musées de Reims - fort de la Pompelle, Jun 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">Cycles de conférences "Mardi debout"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, URCA-UFR lettres &amp; Sc. Humaines- ville de Fismes, Mar 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953929v1</w:t>
+                <w:t xml:space="preserve">hal-02953943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining GIS, trenches maps and lidar for WW1 landscapes in Champagne (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Les souterrains dans la Grande Guerre, Apport des géosciences et approche spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Military Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Conference on Military Geosciences (ICMG), Jun 2017, Stellenbosch, South Africa</w:t>
+              <w:t xml:space="preserve">Cycle Archéoscopie Rémoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SUAC-URCA (Villa Douce), May 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953533v1</w:t>
+                <w:t xml:space="preserve">hal-02953961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que reste-il de la Grande Guerre sur la Cote 108 ?</w:t>
+                <w:t xml:space="preserve">Les polémoformes de la Grande Guerre sur la cote 108 révélées par l’outil LiDAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Wauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4emes Rencontres 14-18 de Berry-au-Bac « La cote 108 dans tous ses états »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association "Correspondance Cote 108", Sep 2017, Berry-au-Bac, France</w:t>
+              <w:t xml:space="preserve">Colloque « La côte 108 dans tous ses états »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Berry-au-Bac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953765v1</w:t>
+                <w:t xml:space="preserve">hal-02974928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating GIS, trenches maps, LiDAR data processing and archaeological approach for the WWI landscapes survey of the Champagne front (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Combining GIS, trenches maps and lidar for WW1 landscapes in Champagne (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on geomorphology (9th ICG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Geomorphologists (IAG), Indian Institute of Geomorphologists (IGI), Nov 2017, Vigyan Bhawan, New Delhi, India</w:t>
+              <w:t xml:space="preserve">12th International Conference on Military Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Conference on Military Geosciences (ICMG), Jun 2017, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953497v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources and behaviors of perchlorates ions (ClO4-) in chalk aquifer of Champagne-Ardenne, France: preliminary results</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Que reste-il de la Grande Guerre sur la Cote 108 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Wauthier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Water Resources Management Conference of ICWRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Beijing, China</w:t>
+              <w:t xml:space="preserve">4emes Rencontres 14-18 de Berry-au-Bac « La cote 108 dans tous ses états »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association "Correspondance Cote 108", Sep 2017, Berry-au-Bac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744271v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les polémoformes de la Grande Guerre sur la cote 108 révélées par l’outil LiDAR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating GIS, trenches maps, LiDAR data processing and archaeological approach for the WWI landscapes survey of the Champagne front (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « La côte 108 dans tous ses états »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Berry-au-Bac, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on geomorphology (9th ICG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Geomorphologists (IAG), Indian Institute of Geomorphologists (IGI), Nov 2017, Vigyan Bhawan, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974928v1</w:t>
+                <w:t xml:space="preserve">hal-02953497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conséquences environnementales de la Grande Guerre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sources and behaviors of perchlorates ions (ClO4-) in chalk aquifer of Champagne-Ardenne, France: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feifei Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lycée Louis Thuillier, Feb 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">8th International Water Resources Management Conference of ICWRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953981v1</w:t>
+                <w:t xml:space="preserve">hal-01744271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les souterrains dans la Grande Guerre, Apport des géosciences et approche spatiale</w:t>
+                <w:t xml:space="preserve">Les conséquences environnementales de la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle Archéoscopie Rémoise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SUAC-URCA (Villa Douce), May 2017, Reims, France</w:t>
+              <w:t xml:space="preserve">Cycle de conférences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lycée Louis Thuillier, Feb 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953961v1</w:t>
+                <w:t xml:space="preserve">hal-02953981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la géomorphologie sur l'organisation spatiale des hypogées néolithiques: l'exemple de la Butte de Vert-Toulon (Marne, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Damien</w:t>
+                <w:t xml:space="preserve">Perchlorates in the chalk aquifer of Northeastern France (Marne, 51) – Preliminary results and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Martineau</w:t>
+                <w:t xml:space="preserve">Daniel Hube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Chambéry, France</w:t>
+              <w:t xml:space="preserve">43rd IAH Congress, Groundwater and Society 60 years of IAH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02983075v1</w:t>
+                <w:t xml:space="preserve">hal-02945857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perchlorates in the chalk aquifer of Northeastern France (Marne, 51) – Preliminary results and perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ollivier</w:t>
+                <w:t xml:space="preserve">Apports de la géomorphologie sur l'organisation spatiale des hypogées néolithiques: l'exemple de la Butte de Vert-Toulon (Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Hube</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+                <w:t xml:space="preserve">R. Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd IAH Congress, Groundwater and Society 60 years of IAH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945857v1</w:t>
+                <w:t xml:space="preserve">hal-02983075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10 000 km de tranchées et de boyaux de la Grande Guerre révélés par l’outil SIG en Champagne-Ardenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Desfossés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESRI France 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESRI, Oct 2016, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13997,523 +13997,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02987108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la spatialisation des écoulements dans la compréhension de l'hydrodynamisme des marais de Saint-Gond (Marne- France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mylène Briquet</w:t>
+                <w:t xml:space="preserve">Cartographie des réseaux de défense du front ouest durant la Première Guerre mondiale à différentes échelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doddici Mylène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2eme colloque de l'association francophone de géographie physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">ESRI France 2015 Les SIG à la carte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESRI, Oct 2015, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987134v1</w:t>
+                <w:t xml:space="preserve">hal-02947180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des remplissages alluviaux sur hydrodynamisme des zones humides : le cas des marais de Saint-Gond</w:t>
+                <w:t xml:space="preserve">Apport de la spatialisation des écoulements dans la compréhension de l'hydrodynamisme des marais de Saint-Gond (Marne- France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chalumeau</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Briquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des jeunes géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">2eme colloque de l'association francophone de géographie physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02987125v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater flow and origin within the Biguglia lagoon watershed (Corsica, France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
+                <w:t xml:space="preserve">Influence des remplissages alluviaux sur hydrodynamisme des zones humides : le cas des marais de Saint-Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd IAH International Congress "Hydrogeology: back to the Future!", 13-18 September 2015, Rome, Italy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Journée des jeunes géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297782v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des réseaux de défense du front ouest durant la Première Guerre mondiale à différentes échelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+                <w:t xml:space="preserve">Groundwater flow and origin within the Biguglia lagoon watershed (Corsica, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doddici Mylène</w:t>
+                <w:t xml:space="preserve">C Luccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESRI France 2015 Les SIG à la carte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESRI, Oct 2015, Versailles, France</w:t>
+              <w:t xml:space="preserve">42nd IAH International Congress "Hydrogeology: back to the Future!", 13-18 September 2015, Rome, Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947180v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropogenic influence on the groundwater dependent ecosystem of the Biguglia lagoon (Corsica, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14607,51 +14607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison du contrôle géomorphostructural de réseaux hydrographiques par traitement automatique sous ArcGis – Cas des massifs des Vosges et de la forêt noire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cornillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Combaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Trullenque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14771,51 +14771,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23 ème Réunion des sciences de la terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
@@ -14844,51 +14844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Karst : un enregistreur de l'incision des vallées et du recul des couvertures. Application au bassin de la Haute-Marne (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brulhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14896,51 +14896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées européennes de AFK, Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, France</w:t>
@@ -15185,741 +15185,741 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forçages des glissements de terrain de bas plateaux. Exemple des glissements de Reuil (Marne, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Auguste Benoit</w:t>
+                <w:t xml:space="preserve">Etude du remplissage sédimentaire des marais de Germont-Buzancy et impact sur le comportement hydrogéologique de la zone humide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Beucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Theo Krauffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Combaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Caen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05115115v1</w:t>
+                <w:t xml:space="preserve">hal-05111871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">investigation of sedimentary filling in the Germont-Buzancy marsh : impact on local hydrogeology and hydrology</w:t>
+                <w:t xml:space="preserve">Analyse hydro-géomorphologique en vue de la restauration des tourbières de Germont-Buzancy : Etude des fonctionnalités et approche méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Transdisciplinary Research for a Healthy Planet #3</w:t>
+              <w:t xml:space="preserve">Journée porte ouverte de l'école doctorale SHS 555</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Reims (51), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05404738v1</w:t>
+                <w:t xml:space="preserve">hal-05404760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches anthropogéomorphologique et cindynique (LiDAR, SIG) des terrains artificiels de guerre français</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Beucher</w:t>
+                <w:t xml:space="preserve">Vesle Eau Reims : Impacts hydrologiques de l'urbanisation de Reims dans le bassin-versant de la Vesle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">Journées Portes Ouvertes de l'Ecole Doctorale SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05138239v1</w:t>
+                <w:t xml:space="preserve">hal-05403538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse hydro-géomorphologique en vue de la restauration des tourbières de Germont-Buzancy : Etude des fonctionnalités et approche méthodologique</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Forçages des glissements de terrain de bas plateaux. Exemple des glissements de Reuil (Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Krauffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Combaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée porte ouverte de l'école doctorale SHS 555</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Reims (51), France</w:t>
+              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05404760v1</w:t>
+                <w:t xml:space="preserve">hal-05115115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vesle Eau Reims : Impacts hydrologiques de l'urbanisation de Reims dans le bassin-versant de la Vesle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fer</w:t>
+                <w:t xml:space="preserve">investigation of sedimentary filling in the Germont-Buzancy marsh : impact on local hydrogeology and hydrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Portes Ouvertes de l'Ecole Doctorale SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">Symposium Transdisciplinary Research for a Healthy Planet #3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Reims (51), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05403538v1</w:t>
+                <w:t xml:space="preserve">hal-05404738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du remplissage sédimentaire des marais de Germont-Buzancy et impact sur le comportement hydrogéologique de la zone humide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approches anthropogéomorphologique et cindynique (LiDAR, SIG) des terrains artificiels de guerre français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Delphine Combaz</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Caen (FR), France</w:t>
+              <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05111871v1</w:t>
+                <w:t xml:space="preserve">hal-05138239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des instabilités de versant dans un relief de bas plateaux. Exemple de Signy-l'Abbaye (Ardennes, France)</w:t>
+                <w:t xml:space="preserve">Répartition spatiale des mouvements de terrain en relief de bas plateaux. Exemple de Signy-l’Abbaye (Ardennes, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
@@ -15954,569 +15954,569 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e édition du colloque du Réseau des Zones Ateliers du CNRS (RZA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04707051v1</w:t>
+                <w:t xml:space="preserve">hal-04622588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels géomatériaux pour la construction de la ceinture fortifiée « Séré de Rivières » de Reims ? Exemple du fort de Nogent-l’Abbesse (Marne, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+                <w:t xml:space="preserve">Evolution des instabilités de versant dans un relief de bas plateaux. Exemple de Signy-l'Abbaye (Ardennes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
+              <w:t xml:space="preserve">6e édition du colloque du Réseau des Zones Ateliers du CNRS (RZA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622468v1</w:t>
+                <w:t xml:space="preserve">hal-04707051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du Lidar aéroporté et de l’analyse diachronique à la caractérisation géomorphologique d’un hydrosystème de bas plateaux : exemple de la Réserve biologique dirigée des mares de Verzy (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yaya Doumbia</w:t>
+                <w:t xml:space="preserve">Quels géomatériaux pour la construction de la ceinture fortifiée « Séré de Rivières » de Reims ? Exemple du fort de Nogent-l’Abbesse (Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622499v1</w:t>
+                <w:t xml:space="preserve">hal-04622468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tufières de source du Lutétien dans le Tardenois et le Soissonnais. Caractérisation, contexte géomorphologique et valorisation patrimoniale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Fatin</w:t>
+                <w:t xml:space="preserve">Apport du Lidar aéroporté et de l’analyse diachronique à la caractérisation géomorphologique d’un hydrosystème de bas plateaux : exemple de la Réserve biologique dirigée des mares de Verzy (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaya Doumbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Berthe</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622525v1</w:t>
+                <w:t xml:space="preserve">hal-04622499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répartition spatiale des mouvements de terrain en relief de bas plateaux. Exemple de Signy-l’Abbaye (Ardennes, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les tufières de source du Lutétien dans le Tardenois et le Soissonnais. Caractérisation, contexte géomorphologique et valorisation patrimoniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Fatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622588v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation endokarstique de la rivière souterraine de Trépail et variations physico-chimiques des eaux (Marne, France)</w:t>
               </w:r>
@@ -16621,497 +16621,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When yesterday's war generates life today: example of the ecological and territorial resilience of polemoforms in Reims sector (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+                <w:t xml:space="preserve">Programme PALMAGE : paléoenvironnement des marais de Germont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foucault Mathilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transdisciplinary research for a healthy planet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">colloque inaugural de la ZARG Environnementale rurale Argonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Olisy-primat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075050v1</w:t>
+                <w:t xml:space="preserve">hal-04219245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme KALMAR : Karst et alimentation du marais de Germont</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Pettelat</w:t>
+                <w:t xml:space="preserve">When yesterday's war generates life today: example of the ecological and territorial resilience of polemoforms in Reims sector (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque inaugural de la ZARG Environnementale rurale Argonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Olisy-Primat, France</w:t>
+              <w:t xml:space="preserve">Transdisciplinary research for a healthy planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219247v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of airborne LiDAR on the mapping of vulnerability to groundwater pollution - Example of the drinking water catchment of Trépail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Programme KALMAR : Karst et alimentation du marais de Germont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pettelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Transdisciplinary research for a healthy planet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">Colloque inaugural de la ZARG Environnementale rurale Argonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Olisy-Primat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04060236v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme PALMAGE : paléoenvironnement des marais de Germont</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of airborne LiDAR on the mapping of vulnerability to groundwater pollution - Example of the drinking water catchment of Trépail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pauline Louis</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque inaugural de la ZARG Environnementale rurale Argonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Olisy-primat, France</w:t>
+              <w:t xml:space="preserve">Symposium Transdisciplinary research for a healthy planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219245v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ceinture fortifiée &amp;quot;Séré de Rivières&amp;quot; de Reims entre désaffection et reconversion - Apport de l'analyse spatiale sous SIG</w:t>
               </w:r>
@@ -17123,64 +17123,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17313,77 +17313,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The practice camps in Aube (Champagne, France), 1914-1919</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMG19 – The 13th International Conference on Military Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17402,51 +17402,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 6. Les sculptures : Les bustes de soldats</w:t>
+                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 7. Les sculptures : Les bustes de femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
@@ -17473,295 +17473,321 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976109v1</w:t>
+                <w:t xml:space="preserve">hal-02976112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le karts des poilus - Karst et carrières souterraines durant la Grande Guerre dans le Soissonnais (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 2. Signalétiques et patronymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Batteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karst 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Chambéry, France</w:t>
+              <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958122v1</w:t>
+                <w:t xml:space="preserve">hal-02997856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 5. Chapelles et personnalités</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le karts des poilus - Karst et carrières souterraines durant la Grande Guerre dans le Soissonnais (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
+              <w:t xml:space="preserve">Karst 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976101v1</w:t>
+                <w:t xml:space="preserve">hal-02958122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 4. Coeur, patriotisme et croyances</w:t>
+                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 5. Chapelles et personnalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
@@ -17788,75 +17814,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975468v1</w:t>
+                <w:t xml:space="preserve">hal-02976101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 3. Signalétiques et Patronymes</w:t>
+                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 4. Coeur, patriotisme et croyances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
@@ -17883,196 +17909,170 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975385v1</w:t>
+                <w:t xml:space="preserve">hal-02975468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 2. Signalétiques et patronymes</w:t>
+                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 3. Signalétiques et Patronymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997856v1</w:t>
+                <w:t xml:space="preserve">hal-02975385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 11. Les aménagements militaires (2)</w:t>
+                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 6. Les sculptures : Les bustes de soldats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
@@ -18099,75 +18099,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976243v1</w:t>
+                <w:t xml:space="preserve">hal-02976109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 10. Les aménagements militaires (1)</w:t>
+                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 11. Les aménagements militaires (2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
@@ -18194,75 +18194,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976240v1</w:t>
+                <w:t xml:space="preserve">hal-02976243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 8. Le cheval et les dessins</w:t>
+                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 10. Les aménagements militaires (1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
@@ -18289,474 +18289,474 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976116v1</w:t>
+                <w:t xml:space="preserve">hal-02976240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 1. Introduction</w:t>
+                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 8. Le cheval et les dessins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02975350v1</w:t>
+                <w:t xml:space="preserve">hal-02976116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 12. Les aménagements militaires (3)</w:t>
+                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 1. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976244v1</w:t>
+                <w:t xml:space="preserve">hal-02975350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art Parietal de la Grande Guerre dans les calcaires du Lutétien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Bateux</w:t>
+                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 12. Les aménagements militaires (3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Chesnay, France</w:t>
+              <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02981562v1</w:t>
+                <w:t xml:space="preserve">hal-02976244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 7. Les sculptures : Les bustes de femmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Batteux</w:t>
+                <w:t xml:space="preserve">L'art Parietal de la Grande Guerre dans les calcaires du Lutétien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bateux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
+              <w:t xml:space="preserve">Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Chesnay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976112v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation spatiale du front durant la Grande Guerre en Champagne-Ardenne d’après l’assemblage des Plans directeurs au 1/20 000 des Groupes de Canevas de Tirs des Armées (GCTA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19038,713 +19038,739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation spatiale du réseau de tranchées durant la Grande Guerre - Exemple la région de Reims (Marne, 51)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Apport du lidar aéroporté pour la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Desfosses</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958071v1</w:t>
+                <w:t xml:space="preserve">hal-02958097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le croquis perspectif ou panoramique dans l’élaboration des Plans directeurs de la Grande Guerre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Programme de Recherche IMPACT 14-18, impacts environnementaux de la Grande Guerre en Champagne-Ardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956143v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l’imagerie LiDAR dans la détermination du degré de conservation et de patrimonialisation des vestiges de la Grande Guerre. Un site de guerre de mines, la Côte 108 à Berry-au-Bac (02)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Desfossés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de travail internationales TRAIL (Training and Research on the Archaeological Interpretation of LiDAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Domaine national de Chambord, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Plans directeurs de la Grande Guerre : les principes cartographiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Le croquis perspectif ou panoramique dans l’élaboration des Plans directeurs de la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Desfosses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958033v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Cote 108 à Berry-au-Bac, un site de guerres des mines, apport de l’imagerie LiDAR dans la détermination de l’impact morphogène de la Grande Guerre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Organisation spatiale du réseau de tranchées durant la Grande Guerre - Exemple la région de Reims (Marne, 51)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Dodici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brenot</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958025v1</w:t>
+                <w:t xml:space="preserve">hal-02958071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fortifications du système Séré de Rivières dans la Grande Guerre, exemple du fort de Brimont</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Les Plans directeurs de la Grande Guerre : les principes cartographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Desfosses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958037v1</w:t>
+                <w:t xml:space="preserve">hal-02958033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact morphologique de l'artillerie - Apport de l'imagerie lidar dans la détermination de l'impact morphogène de la Grande Guerre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">La Cote 108 à Berry-au-Bac, un site de guerres des mines, apport de l’imagerie LiDAR dans la détermination de l’impact morphogène de la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19752,543 +19778,517 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958062v1</w:t>
+                <w:t xml:space="preserve">hal-02958025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sites de mémoires en Champagne-Ardenne de la Grande Guerre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Les fortifications du système Séré de Rivières dans la Grande Guerre, exemple du fort de Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frank Lesjean</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESRI 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Versailles, France</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958083v1</w:t>
+                <w:t xml:space="preserve">hal-02958037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'aménagement des Creutes par les militaires durant la Grande Guerre dans le Soissonnais et la région de Reims</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'impact morphologique de l'artillerie - Apport de l'imagerie lidar dans la détermination de l'impact morphogène de la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958140v1</w:t>
+                <w:t xml:space="preserve">hal-02958062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme de Recherche IMPACT 14-18, impacts environnementaux de la Grande Guerre en Champagne-Ardenne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Sites de mémoires en Champagne-Ardenne de la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Lesjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
+              <w:t xml:space="preserve">ESRI 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958047v1</w:t>
+                <w:t xml:space="preserve">hal-02958083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du lidar aéroporté pour la Grande Guerre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">L'aménagement des Creutes par les militaires durant la Grande Guerre dans le Soissonnais et la région de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Desfosses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958097v1</w:t>
+                <w:t xml:space="preserve">hal-02958140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -20448,77 +20448,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Practice of Trench Warfare: Training Sites in the Aube Region of France (Champagne), 1914–1919</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Desfossés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20694,51 +20694,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux environnementaux post-conflits et identité européenne. Exemple de la Grande Guerre en Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20836,64 +20836,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic environnemental post-conflit de la Grande Guerre en Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du Conseil Général de la Marne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1919, de la Paix aux reconstructions dans la Marne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 255-267, 2020</w:t>
@@ -21045,1056 +21045,1056 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02517277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bataille des marais de Saint-Gond</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géologie et structuration du front dans les environs de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AGBP - COFRHIGÉO - SGN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14-18, La Terre et le Feu. Géologie et géologues sur le front occidental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, hors-série n°10, AGBP - COFRHIGÉO - SGN, pp.44-48, 2018</w:t>
+              <w:t xml:space="preserve">, hors-série n°10 (hors-série n°10), AGBP - COFRHIGÉO - SGN, pp.82-83, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946926v1</w:t>
+                <w:t xml:space="preserve">hal-02946862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’Aisne à l’Aire, la Grande Guerre sur la gaize d’Argonne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Le front de Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Allouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Françoise Bergerat. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AGBP - COFRHIGÉO - SGN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14-18, la Terre et le Feu : géologie et géologues sur le front occidental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 10, AGBP; COFRHIGÉO; SGN, pp.198-209, 2018, Bulletin d'information des géologues du Bassin de Paris. Mémoire hors série, 978-2-9550042-1-0</w:t>
+              <w:t xml:space="preserve">14-18, La Terre et le Feu. Géologie et géologues sur le front occidental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, hors-série n°10, AGBP - COFRHIGÉO - SGN, pp.183-197, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946880v1</w:t>
+                <w:t xml:space="preserve">hal-02946870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un effet de la bombturbation : la contamination des sols par les éléments traces métalliques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Les eaux souterraines et l’approvisionnement en eau potable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Lesjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AGBP - COFRHIGÉO - SGN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14-18, La Terre et le Feu. Géologie et géologues sur le front occidental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, hors-série n°10, AGBP - COFRHIGÉO - SGN, pp.411-413, 2018</w:t>
+              <w:t xml:space="preserve">, hors-série n°10, AGBP - COFRHIGÉO - SGN, pp.361-367, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946945v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les eaux souterraines et l’approvisionnement en eau potable</w:t>
+                <w:t xml:space="preserve">L’organisation spatiale du front : une question d’échelle !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Desfossés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AGBP - COFRHIGÉO - SGN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14-18, La Terre et le Feu. Géologie et géologues sur le front occidental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, hors-série n°10, AGBP - COFRHIGÉO - SGN, pp.361-367, 2018</w:t>
+              <w:t xml:space="preserve">, hors-série n°10, AGBP - COFRHIGÉO - SGN, pp.68-81, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946897v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’organisation spatiale du front : une question d’échelle !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un effet de la bombturbation : la contamination des sols par les éléments traces métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cances</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Desfossés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AGBP - COFRHIGÉO - SGN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14-18, La Terre et le Feu. Géologie et géologues sur le front occidental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, hors-série n°10, AGBP - COFRHIGÉO - SGN, pp.68-81, 2018</w:t>
+              <w:t xml:space="preserve">, hors-série n°10, AGBP - COFRHIGÉO - SGN, pp.411-413, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946853v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le front de Champagne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">La bataille des marais de Saint-Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Devos</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AGBP - COFRHIGÉO - SGN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14-18, La Terre et le Feu. Géologie et géologues sur le front occidental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, hors-série n°10, AGBP - COFRHIGÉO - SGN, pp.183-197, 2018</w:t>
+              <w:t xml:space="preserve">, hors-série n°10, AGBP - COFRHIGÉO - SGN, pp.44-48, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946870v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paysages de guerre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l’Aisne à l’Aire, la Grande Guerre sur la gaize d’Argonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Embry M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">AGBP - COFRHIGÉO - SGN. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Bergerat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14-18, La Terre et le Feu. Géologie et géologues sur le front occidental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, hors-série n°10, AGBP - COFRHIGÉO - SGN, pp.395-403, 2018</w:t>
+              <w:t xml:space="preserve">14-18, la Terre et le Feu : géologie et géologues sur le front occidental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, AGBP; COFRHIGÉO; SGN, pp.198-209, 2018, Bulletin d'information des géologues du Bassin de Paris. Mémoire hors série, 978-2-9550042-1-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946914v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’utilisation des souterrains : creutes et cagnas du Soissonnais et du Pays rémois</w:t>
+                <w:t xml:space="preserve">Les paysages de guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AGBP - COFRHIGÉO - SGN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14-18, La Terre et le Feu. Géologie et géologues sur le front occidental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, hors-série n°10, AGBP - COFRHIGÉO - SGN, pp.384-390, 2018</w:t>
+              <w:t xml:space="preserve">, hors-série n°10, AGBP - COFRHIGÉO - SGN, pp.395-403, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946904v1</w:t>
+                <w:t xml:space="preserve">hal-02946914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les impacts de La Grande Guerre sur la qualité des eaux souterraines : le cas des perchlorates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">L’utilisation des souterrains : creutes et cagnas du Soissonnais et du Pays rémois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AGBP - COFRHIGÉO - SGN. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14-18 La Terre et le Feu Géologie et géologues sur le front occidental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">14-18, La Terre et le Feu. Géologie et géologues sur le front occidental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, hors-série n°10, AGBP - COFRHIGÉO - SGN, pp.384-390, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945767v1</w:t>
+                <w:t xml:space="preserve">hal-02946904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géologie et structuration du front dans les environs de Reims</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les impacts de La Grande Guerre sur la qualité des eaux souterraines : le cas des perchlorates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14-18, La Terre et le Feu. Géologie et géologues sur le front occidental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, hors-série n°10 (hors-série n°10), AGBP - COFRHIGÉO - SGN, pp.82-83, 2018</w:t>
+              <w:t xml:space="preserve">14-18 La Terre et le Feu Géologie et géologues sur le front occidental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946862v1</w:t>
+                <w:t xml:space="preserve">hal-02945767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le milieu physique du département des Ardennes</w:t>
               </w:r>
@@ -22240,51 +22240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Combaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Louise Le Ny Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22951,90 +22951,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations néolithiques des marais de Saint-Gond : vert-la-Gravelle (Vert6toulon, Marne) &amp;quot;la crayère&amp;quot;. Minière de silex et nécropoles d'hypogées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Charnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Charpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23073,90 +23073,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations néolithiques des marais de Saint-Gond : prospections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehanne Affolter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Charpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23234,51 +23234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23510,51 +23510,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E2136BA"/>
+    <w:nsid w:val="6FAD5524"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23741,51 +23741,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070910v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bollot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Krauffel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13whg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082342v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Benoit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Combaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences15060191" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161582v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Beucher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geographies5030034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529333v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/w1v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389841v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gautrelet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gerard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Helder" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fournier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournier-Chambrillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-023-01756-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088590v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13t2i" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027912v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lutz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ortonovi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/qjegh2021-041" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04100217v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geohazards4020011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810686v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pichard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6549" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625802v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perarnau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taborelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2022.102691" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696928v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16829" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761294v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Husson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810738v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6583" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516565v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16212" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-20Z28QBC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543184v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946681v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14621" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0293X375-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958164v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19927" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430458v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591229v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.475" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946700v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lesjean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.660" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02816684v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.646" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380699v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Cao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy J. Jaunat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Sturchio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cances" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.107" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989983v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-379-113-2018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946688v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Taborelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5787/46-1-1229" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947039v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Javaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946808v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chalumeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276588v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.grj.2017.04.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946839v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01689961v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoine Brenot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11711" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-H94Q3J7H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01689916v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauli&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric L&#233;ty" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zelie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21623" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947067v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfoss&#233;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.925" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01690650v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harmand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Adamson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rixhon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.02.016" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946711v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2016.00004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947099v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Doddici" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.5426" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276643v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986547v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grandjean" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277178v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10826" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277201v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Briquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01689900v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Dodici" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Buridant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.4615" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01690006v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chalumeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lejeune" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09853111.2014.979531" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277151v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277183v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Charpy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dumontet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03212062v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebaut" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fister" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078213v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sosson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Turmel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2011.2702" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689090v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chopin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2010.05.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078226v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2009.2658" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275102v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078315v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lef&#232;vre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2007.2606" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00200707v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128535v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00741788v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273309v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120311v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Allouc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Occhietti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2004.1777" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128227v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526684v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Krauffel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116931v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117043v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527290v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourgoin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527378v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070917v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527363v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703259v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604176v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746640v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527353v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646188v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Riviere" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750263v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Doumbia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604171v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04290902v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurenz Schr&#246;er" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Widyananda Winardhi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ilett" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219250v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucault Mathilde" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Jaunat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441334v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441494v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441311v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255528v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982238v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441126v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441373v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320125v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hubert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guillaneuf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687388v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687375v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687404v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891294v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pettelat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828282v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690841v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708718v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687393v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827480v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708728v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719249v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574226v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634031v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882036v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361805v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Alou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587964v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273252v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054303v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953883v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952449v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953590v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duch&#234;ne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rabast&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02954654v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953897v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952532v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953789v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973979v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958492v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947137v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Deroin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953943v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953936v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947127v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953913v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953929v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953533v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953765v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wauthier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953497v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744271v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974928v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953981v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953961v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02983075v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martineau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945857v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hube" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02947204v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987108v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987134v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987125v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297782v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Luccioni" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947180v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doddici Myl&#232;ne" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297779v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huneau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275227v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cornillon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trullenque" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bain" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk A" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00542431v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135831v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fauvel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509444v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509466v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115115v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404738v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138239v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404760v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403538v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111871v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707051v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622468v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622499v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622525v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fatin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622588v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622565v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075050v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219247v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060236v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219245v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Louis" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827450v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03448284v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02977816v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976109v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Batteux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958122v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976101v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975468v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975385v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997856v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976243v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976240v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976116v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975350v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976244v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981562v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bateux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976112v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976258v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01586641v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Yart" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Masson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pannet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysoline Thuon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02982208v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958071v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02956143v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958162v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958033v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfosses" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958025v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958037v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958062v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958083v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958140v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958047v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958097v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274028v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570355v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958213v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lozano" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79260-2_5" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937467v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507405v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_europe_en_question_s_gouvernance_environnement_langues_cultures_francois_bost_perrine_delettre_philippe_odou_angelique_ranvier_fabrice_thuriot-9782343247700-71975.html" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958613v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517277v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Decrock" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946926v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946880v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Embry M." TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946945v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chabert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946897v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946853v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946870v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946914v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946904v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945767v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946862v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275125v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dum&#233;nil Claude" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Kraus" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275139v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Louise Le Ny Vray" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275159v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurain" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525055v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526944v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850471v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394315v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986978v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charnot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986963v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949697v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777187v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996METZ007L" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070910v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bollot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Krauffel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13whg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082342v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Benoit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Combaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences15060191" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161582v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Beucher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geographies5030034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13t2i" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529333v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/w1v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389841v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gautrelet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gerard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Helder" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fournier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournier-Chambrillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-023-01756-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027912v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lutz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ortonovi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/qjegh2021-041" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04100217v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geohazards4020011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810738v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pichard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6583" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761294v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Husson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810686v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6549" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625802v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perarnau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taborelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2022.102691" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696928v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16829" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543184v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516565v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16212" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-20Z28QBC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946681v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14621" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0293X375-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958164v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19927" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430458v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02816684v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.646" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946700v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lesjean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.660" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591229v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.475" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380699v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Cao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy J. Jaunat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Sturchio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cances" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.107" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989983v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-379-113-2018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946688v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Taborelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5787/46-1-1229" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947039v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Javaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946808v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chalumeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01690650v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harmand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Adamson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rixhon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.02.016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01689961v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoine Brenot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11711" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-H94Q3J7H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276588v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.grj.2017.04.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946839v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01689916v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauli&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric L&#233;ty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zelie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21623" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947067v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfoss&#233;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.925" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986547v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grandjean" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276643v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946711v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2016.00004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947099v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Doddici" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.5426" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01690006v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chalumeau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lejeune" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09853111.2014.979531" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277178v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10826" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277201v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Briquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01689900v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Dodici" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Buridant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.4615" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277183v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Charpy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dumontet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277151v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03212062v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebaut" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fister" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078213v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sosson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Turmel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2011.2702" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689090v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chopin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2010.05.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078226v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2009.2658" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00741788v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078315v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lef&#232;vre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2007.2606" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275102v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00200707v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128535v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273309v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120311v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Allouc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Occhietti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2004.1777" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128227v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526684v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Krauffel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527363v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527378v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070917v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527290v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourgoin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116931v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117043v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746640v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604176v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703259v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646188v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Riviere" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527353v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750263v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Doumbia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604171v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441373v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320125v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucault Mathilde" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hubert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guillaneuf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441311v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441334v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441494v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04290902v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurenz Schr&#246;er" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Widyananda Winardhi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ilett" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219250v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Jaunat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255528v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982238v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441126v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634031v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574226v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882036v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828282v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891294v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pettelat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690841v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687388v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687375v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687404v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708718v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687393v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827480v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719249v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708728v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273252v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361805v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Alou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587964v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054303v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953883v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952449v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953590v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duch&#234;ne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rabast&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02954654v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952532v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953897v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953929v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953913v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953789v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973979v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958492v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947137v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Deroin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947127v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953936v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953943v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953961v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974928v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953533v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953765v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wauthier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953497v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744271v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953981v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945857v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hube" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02983075v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martineau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02947204v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987108v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947180v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doddici Myl&#232;ne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987134v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987125v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297782v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Luccioni" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297779v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huneau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275227v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cornillon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trullenque" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bain" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk A" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00542431v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135831v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fauvel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509444v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509466v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111871v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404760v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403538v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115115v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404738v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138239v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622588v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707051v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622468v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622499v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622525v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fatin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622565v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219245v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Louis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075050v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219247v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060236v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827450v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03448284v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02977816v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976112v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Batteux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997856v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958122v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976101v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975468v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975385v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976109v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976243v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976240v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976116v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975350v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976244v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981562v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bateux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976258v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01586641v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Yart" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Masson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pannet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysoline Thuon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02982208v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958097v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfosses" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958047v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958162v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02956143v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958071v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958033v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958025v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958037v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958062v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958083v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958140v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274028v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570355v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958213v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lozano" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79260-2_5" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937467v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507405v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_europe_en_question_s_gouvernance_environnement_langues_cultures_francois_bost_perrine_delettre_philippe_odou_angelique_ranvier_fabrice_thuriot-9782343247700-71975.html" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958613v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517277v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Decrock" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946862v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946870v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946897v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946853v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946945v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chabert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946926v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946880v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Embry M." TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946914v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946904v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945767v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275125v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dum&#233;nil Claude" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Kraus" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275139v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Louise Le Ny Vray" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275159v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurain" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525055v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526944v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850471v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394315v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986978v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charnot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986963v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949697v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777187v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996METZ007L" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>