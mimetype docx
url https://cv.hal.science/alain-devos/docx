--- v1 (2026-04-02)
+++ v2 (2026-05-01)
@@ -1279,1940 +1279,1949 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’emploi antique des géomatériaux à Reims/&amp;lt;i&amp;gt;Durocortorum&amp;lt;/i&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Géographie et hydrologie de la ville de Reims/&amp;lt;i&amp;gt;Durocortorum&amp;lt;/i&amp;gt; et de ses environs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Pichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Reims antique, capitale de province, 79 (1), pp.47-59. </w:t>
+              <w:t xml:space="preserve">, 2022, Reims antique, capitale de province, 79 (1), pp.39-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/gallia.6583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/gallia.6549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810738v1</w:t>
+                <w:t xml:space="preserve">hal-03810686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karst of sedimentaty basins: A comparison between the Paris and Aquitaine Basins</w:t>
+                <w:t xml:space="preserve">Assessing the role of slope, lithology and land use in the formation and conservation of war-related geomorphic features (Case study of WW1 railway artillery in Montagne de Reims, Marne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Dandurand</w:t>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eglantine Husson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 142, pp.102691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2022.102691⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761294v1</w:t>
+                <w:t xml:space="preserve">hal-03625802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie et hydrologie de la ville de Reims/&amp;lt;i&amp;gt;Durocortorum&amp;lt;/i&amp;gt; et de ses environs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport du LiDAR aéroporté sur la compréhension des facteurs d’exokarstification en contexte de bas plateau, exemple de la Montagne de Reims (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Pichard</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/gallia.6549⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (4), pp.207-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.16829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810686v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the role of slope, lithology and land use in the formation and conservation of war-related geomorphic features (Case study of WW1 railway artillery in Montagne de Reims, Marne, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Perarnau</w:t>
+                <w:t xml:space="preserve">L’emploi antique des géomatériaux à Reims/&amp;lt;i&amp;gt;Durocortorum&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2022.102691⟩</w:t>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Reims antique, capitale de province, 79 (1), pp.47-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gallia.6583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625802v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du LiDAR aéroporté sur la compréhension des facteurs d’exokarstification en contexte de bas plateau, exemple de la Montagne de Reims (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Karst of sedimentaty basins: A comparison between the Paris and Aquitaine Basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dandurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglantine Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.16829⟩</w:t>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (79), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/karst.2022.3305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696928v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie LIDAR et cartographie semi-automatique de l'exokarst de la Montagne de Reims (Champagne, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche géotechnique du remplissage des « polémoformes » de la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (4), pp.279-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.16212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543184v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche géotechnique du remplissage des « polémoformes » de la Grande Guerre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imagerie LIDAR et cartographie semi-automatique de l'exokarst de la Montagne de Reims (Champagne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78, pp.41-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03516565v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique et modelé des versants cambrés de la vallée de l’Ardre (plateau éocène du Soissonnais, bassin de Paris, France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les noms de tranchées et de boyaux de la Grande Guerre en Champagne : Apport des Plans-directeurs des Groupes de Canevas de Tirs des Armées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.19927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.14621⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02946681v1</w:t>
+                <w:t xml:space="preserve">hal-02958164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les noms de tranchées et de boyaux de la Grande Guerre en Champagne : Apport des Plans-directeurs des Groupes de Canevas de Tirs des Armées</w:t>
+                <w:t xml:space="preserve">Compte-rendu #1 : &amp;quot;J.-P. Batteux, Explorations souterraines dans les calcaires du Lutétien (Oise-Aisne-Marne), 2018&amp;quot;. Carnet Hypothèses de l'Association Française de Recherche en Archéologie Contemporaine (AFRAC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carnet Hypothèses de l'Association Française de Recherche en Archéologie Contemporaine (AFRAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958164v1</w:t>
+                <w:t xml:space="preserve">hal-03430458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu #1 : &amp;quot;J.-P. Batteux, Explorations souterraines dans les calcaires du Lutétien (Oise-Aisne-Marne), 2018&amp;quot;. Carnet Hypothèses de l'Association Française de Recherche en Archéologie Contemporaine (AFRAC)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique et modelé des versants cambrés de la vallée de l’Ardre (plateau éocène du Soissonnais, bassin de Paris, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnet Hypothèses de l'Association Française de Recherche en Archéologie Contemporaine (AFRAC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.14621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03430458v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creutes&amp;quot; et réseaux de défenses dans les paysages de guerre, exemple du Mont-Chatte (Hermonville, France)</w:t>
+                <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Impacts environnementaux et approches spatiales de la Grande Guerre, 14-15, https://doi.org/10.4000/geohist.646. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, Impacts environnementaux et approches spatiales de la Grande Guerre, 14-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geohist.475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geohist.646⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02816684v1</w:t>
+                <w:t xml:space="preserve">hal-03591229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un exemple de structure cellulaire de défense : la Butte de Brimont, apport des plans directeurs et du Lidar (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Lesjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Impacts environnementaux et approches spatiales de la Grande Guerre, 14-15, https://doi.org/10.4000/geohist.660. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geohist.660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
+                <w:t xml:space="preserve">Creutes&amp;quot; et réseaux de défenses dans les paysages de guerre, exemple du Mont-Chatte (Hermonville, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Impacts environnementaux et approches spatiales de la Grande Guerre, 14-15, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, Impacts environnementaux et approches spatiales de la Grande Guerre, 14-15, https://doi.org/10.4000/geohist.646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geohist.646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geohist.475⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03591229v1</w:t>
+                <w:t xml:space="preserve">hal-02816684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worldwide occurrence and origin of perchlorate ion in waters: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feifei Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Sturchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cances</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 661, pp.737-749. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.01.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources and behavior of perchlorate ions (ClO4−) in chalk aquifer of Champagne-Ardenne, France: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feifei Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of IAHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 379, pp.113-117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/piahs-379-113-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Geomorphic Controls on the development of defensive networks along the Western Front during the Great War: Case study of Champagne and Argonne (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientia Militaria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5787/46-1-1229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie des karsts de la côte d’ile de France entre Sézanne et Reims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3234,106 +3243,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Javaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 67, pp.59-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un paléokarst « supra-pergélisol » dans les calcaires lutétiens (Soissonnais, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3342,399 +3351,390 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 67 (67), pp.53-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between fluvial evolution and karstification related to climatic, tectonic and eustatic forcing in temperate regions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Harmand</w:t>
+                <w:t xml:space="preserve">La Grande Guerre sur la Cote d’Île-de-France, en Champagne crayeuse et en Argonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathryn Adamson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benoît Losson</w:t>
+                <w:t xml:space="preserve">Annie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (3), pp.3-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690650v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des plans directeurs et de l’outil LiDAR aéroporté pour la caractérisation des impacts morphologiques de la Grande Guerre : exemple de la cote 108 (Berry‑au‑Bac, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoine Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geomorphologie.11711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and influence of the superficial structure on the morphogenesis (Eocene plateaux of the eastern Paris Basin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3753,1108 +3753,1112 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoResJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13, pp.103 - 113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.grj.2017.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Grande Guerre sur la Cote d’Île-de-France, en Champagne crayeuse et en Argonne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">How much did the soldiers dig? A quantification of WW1 remains in Argonne, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoine Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saulière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Léty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Zelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (5), pp.534 - 548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gea.21623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946839v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How much did the soldiers dig? A quantification of WW1 remains in Argonne, France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Typologie et organisation spatiale des « polémo-formes » de la Grande Guerre révélées par l’outil LiDAR et les Plans directeurs. Application à la Champagne et à l’Argonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Desfossés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/gea.21623⟩</w:t>
+              <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10-11, https://doi.org/10.4000/geohist.925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geohist.925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689916v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie et organisation spatiale des « polémo-formes » de la Grande Guerre révélées par l’outil LiDAR et les Plans directeurs. Application à la Champagne et à l’Argonne</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+                <w:t xml:space="preserve">Relationships between fluvial evolution and karstification related to climatic, tectonic and eustatic forcing in temperate regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Adamson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rixhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Desfossés</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Losson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geohist.925⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 166, pp.38 - 56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947067v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-method characterization of a landslide in Champagne vineyards. Case study of the JAcotines landslide (Marne, France).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+                <w:t xml:space="preserve">Caractérisation et origine des &amp;quot;creuses&amp;quot; : approche sous SIG (exemples en Thiérache)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.135-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986547v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et origine des &amp;quot;creuses&amp;quot; : approche sous SIG (exemples en Thiérache)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Les plans directeurs de la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Combaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (3), pp.363-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.2016.00004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276643v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plans directeurs de la Grande Guerre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Combaud</w:t>
+                <w:t xml:space="preserve">Apport des plans directeurs sur la compréhension de l’organisation spatiale du front durant la Grande Guerre, Application à L’Argonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Doddici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Desfossés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geohist.5426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rig.2016.00004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02946711v1</w:t>
+                <w:t xml:space="preserve">hal-02947099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des plans directeurs sur la compréhension de l’organisation spatiale du front durant la Grande Guerre, Application à L’Argonne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-method characterization of a landslide in Champagne vineyards. Case study of the JAcotines landslide (Marne, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geohist.5426⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02947099v1</w:t>
+                <w:t xml:space="preserve">hal-02986547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of lateral variations of geologic facies on water resources in homogeneous basins: example of tertiary plateaus in the Paris Basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle des remplissages alluviaux sur le fonctionnement hydrodynamique d'un marais d'entonnoir de percée cataclinale : l'exemple des marais de Saint-Gond (Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Briquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodinamica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (4), pp.331-340</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690006v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources en eau et glissements de terrain : exemple du bassin versant de la Semoigne (bassin de Paris, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4873,476 +4877,481 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Actes des 15e Journées des Jeunes Géomorphologues, 21 (1), pp.7-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geomorphologie.10826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des remplissages alluviaux sur le fonctionnement hydrodynamique d'un marais d'entonnoir de percée cataclinale : l'exemple des marais de Saint-Gond (Marne, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Damien</w:t>
+                <w:t xml:space="preserve">Rôle des conditions géographiques sur l'organisation spatiale des réseaux de défense de la Grande Guerre. Application à la Champagne (région de Reims)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Dodici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Briquet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chalumeau</w:t>
+                <w:t xml:space="preserve">Jérome Buridant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Volume 9, pp.157 - 174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/physio-geo.4615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277201v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des conditions géographiques sur l'organisation spatiale des réseaux de défense de la Grande Guerre. Application à la Champagne (région de Reims)</w:t>
+                <w:t xml:space="preserve">Impact of lateral variations of geologic facies on water resources in homogeneous basins: example of tertiary plateaus in the Paris Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chalumeau</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Buridant</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/physio-geo.4615⟩</w:t>
+              <w:t xml:space="preserve">Geodinamica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (1), pp.15 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09853111.2014.979531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689900v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypogées, minières et &amp;quot;atelier de taille&amp;quot; des marais de Saint-Gond et du sud-est du plateau de Brie (Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Charpy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détente mécanique et dynamique de versant dans lʼEocène de lʼest du bassin de Paris, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5351,378 +5360,378 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport de l’analyse hydrologique dans la connaissance du karst oxfordien de l’interfluve Meuse/Marne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Losson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brulhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fantômisation des calcaires lutétiens du Bassin de Paris. Apport des carrières souterraines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Sosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Turmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 58 (1), pp.15-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/karst.2011.2702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of geomorphological constraints and exploitation techniques on stone quarry spatial organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5731,374 +5740,344 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Sosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 115 (3-4), pp.268-275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enggeo.2010.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tufières du Vormy et des Fontinettes (Aisne-Marne, France) : marqueurs de la faible karstification des calcaires lutétiens de l'Est du Bassin parisien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Sosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 54 (1), pp.37-48. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/karst.2009.2658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologic evolution of eastern Paris Basin: &amp;quot;ancient surfaces&amp;quot; and Quaternary incisions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural control on surface flow in karstic environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoire de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 178, pp.135-155</w:t>
+              <w:t xml:space="preserve">Geodinamica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (6), pp.393-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741788v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Microcodium : un traceur naturel des écoulements karstiques dans les craies champenoises à proximité des formations paléocènes (Marne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6107,447 +6086,477 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Sosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 50 (1), pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/karst.2007.2606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural control on surface flow in karstic environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphologic evolution of eastern Paris Basin: &amp;quot; ancient surfaces &amp;quot; and Quaternary incisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brulhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannine Corbonnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodinamica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 20 (6), pp.393-402</w:t>
+              <w:t xml:space="preserve">Mémoires de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 178, pp.135-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275102v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00200707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologic evolution of eastern Paris Basin: &amp;quot; ancient surfaces &amp;quot; and Quaternary incisions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamiques d’infiltration karstique et spatialisation de la vidange aquifère en milieu crayeux, Exemple du bassin de la Vesle en amont de Reims (Champagne Sèche/France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 178, pp.135-155</w:t>
+              <w:t xml:space="preserve">European journal of water quality - Journal européen d'hydrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38 (1), pp.23-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00200707v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques d’infiltration karstique et spatialisation de la vidange aquifère en milieu crayeux, Exemple du bassin de la Vesle en amont de Reims (Champagne Sèche/France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphologic evolution of eastern Paris Basin: &amp;quot;ancient surfaces&amp;quot; and Quaternary incisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brulhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannine Corbonnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European journal of water quality - Journal européen d'hydrologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 38 (1), pp.23-38</w:t>
+              <w:t xml:space="preserve">Mémoire de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 178, pp.135-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128535v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports des méthodes hydrologiques dans la compréhension des écoulements en pays calcaire : l’exemple des bas plateaux jurassiques du haut bassin de la Marne (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6563,207 +6572,207 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 44, pp.15-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de l'érosion dans le Barrois n et le Perthois (Est du Bassin parisien) : incision et karstification dans les bassins-versants de la Marne, de la Saulx et de l'Ornain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Allouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Occhietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 15 (4), pp.305-318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/quate.2004.1777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00120311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques et spécificités du karst de la Montagne de Reims; comparaison avec les autres karsts de contact lithostratigraphique de l'est du Bassin parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6779,51 +6788,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, XLI (4), pp.165-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6833,51 +6842,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LiDAR-Based Analysis of 19th-Century Fortifications in the Reims Region (France): Morphogenesis, Geoheritage, and Environmental Impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6886,822 +6895,818 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Krauffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IAG International Conference on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAG; ANZGG; NZ Rivers Group, Feb 2026, Christchurch, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polémoformes et indices anthropiques : L'imagerie Lidar appliquée à la gestion des zones polluées en restes explosifs de guerre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+                <w:t xml:space="preserve">Les impacts territoriaux de la diversité des roches sédimentaires régionales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre OSCE franco-ukrainienne de déminage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de déminage de Colmar, Jul 2025, Colmar, France</w:t>
+              <w:t xml:space="preserve">Conférences de cloture de l’Année 2024-2025 des Géosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Ministère de l'Education nationale, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05527363v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le LiDAR et la ceinture fortifiée &amp;quot;Séré de Rivières&amp;quot; autour de Reims</w:t>
+                <w:t xml:space="preserve">Etude sur les vieilles forêts de la Montagne de Reims (restitution)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Krauffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence grand public à la Société d'agriculture, commerce, sciences et arts du département de la Marne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SACSAM, Mar 2025, Châlons-en -Champagne, France</w:t>
+              <w:t xml:space="preserve">Réunion LiDAR Forêt d'Exception Montagne de Reims</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONF; PNR MR, Nov 2025, Pourcy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05527378v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causes et enjeux du changement climatique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Héritages morphologiques de la Grande Guerre en Champagne (apport du LIDAR et de l’approche archéologique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences TEDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, May 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "la Bataille de Verdun vue du terrain -approche physique et symbolique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémorial de Verdun, May 2025, VERDUN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070917v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05116931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude sur les vieilles forêts de la Montagne de Reims (restitution)</w:t>
+                <w:t xml:space="preserve">Le LiDAR et la ceinture fortifiée &amp;quot;Séré de Rivières&amp;quot; autour de Reims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Krauffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion LiDAR Forêt d'Exception Montagne de Reims</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ONF; PNR MR, Nov 2025, Pourcy, France</w:t>
+              <w:t xml:space="preserve">Conférence grand public à la Société d'agriculture, commerce, sciences et arts du département de la Marne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SACSAM, Mar 2025, Châlons-en -Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05527290v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héritages morphologiques de la Grande Guerre en Champagne (apport du LIDAR et de l’approche archéologique)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Causes et enjeux du changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "la Bataille de Verdun vue du terrain -approche physique et symbolique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mémorial de Verdun, May 2025, VERDUN, France</w:t>
+              <w:t xml:space="preserve">Conférences TEDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, May 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05116931v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les impacts territoriaux de la diversité des roches sédimentaires régionales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+                <w:t xml:space="preserve">Polémoformes et indices anthropiques : L'imagerie Lidar appliquée à la gestion des zones polluées en restes explosifs de guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences de cloture de l’Année 2024-2025 des Géosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Ministère de l'Education nationale, Jun 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">Rencontre OSCE franco-ukrainienne de déminage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de déminage de Colmar, Jul 2025, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05117043v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l’analyse multicritère des carrières du Lutétien, synthèse et apport des travaux récents sous SIG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution du Pléistocène moyen à nos jours d’un site de tourbière de fond de vallée : l’exemple du marais de Germont / Buzancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Krauffel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46e Congrès d’Archéologie Souterraine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFES; Vivre à Chabeuil, Oct 2024, Chabeuil, France</w:t>
+              <w:t xml:space="preserve">6e colloque Du Réseau des Zones Ateliers CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zone atelier Argonne, Sep 2024, Sainte-Menehould, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746640v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'épuisement des ressources naturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7730,424 +7735,428 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences TEDS "Transition Ecologique pour un Développement Sociétal"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Mar 2024, Reims (51), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du Pléistocène moyen à nos jours d’un site de tourbière de fond de vallée : l’exemple du marais de Germont / Buzancy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport de l’analyse multicritère des carrières du Lutétien, synthèse et apport des travaux récents sous SIG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e colloque Du Réseau des Zones Ateliers CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Zone atelier Argonne, Sep 2024, Sainte-Menehould, France</w:t>
+              <w:t xml:space="preserve">46e Congrès d’Archéologie Souterraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFES; Vivre à Chabeuil, Oct 2024, Chabeuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703259v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les perturbations du cycle de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+                <w:t xml:space="preserve">Approches archéogéomorphologique (Lidar, SIG) et géopatrimoniale des polémoformes Séré de Rivières de la ceinture de Reims (Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Riviere</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Krauffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEDS - Transition Ecologique pour un Développement Sociétal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Jul 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646188v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches archéogéomorphologique (Lidar, SIG) et géopatrimoniale des polémoformes Séré de Rivières de la ceinture de Reims (Marne, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Berthe</w:t>
+                <w:t xml:space="preserve">Les perturbations du cycle de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Theo Krauffel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Riviere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">TEDS - Transition Ecologique pour un Développement Sociétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Jul 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05527353v1</w:t>
+                <w:t xml:space="preserve">hal-04646188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement hydrodynamique des mares de la Réserve Biologique Dirigée de Verzy (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaya Doumbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8192,73 +8201,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'Automne OneWater - Eau Bien Commun « Les enjeux de l’eau pour le vivant »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS – INRAe – BRGM, Oct 2024, Le Mée-sur-Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dégradation des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8287,3461 +8296,3461 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence TEDS "Transition Ecologique pour une Développement Sociétale"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Mar 2024, Reims (51), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires fonctionnelles et morphologiques de la ceinture fortifiée « Séré de Rivières » de Reims</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robin Perarnau</w:t>
+                <w:t xml:space="preserve">Composition and diversity of the limestones used in Early Neolithic ornaments of the Aisne valley (Aisne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurenz Schröer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandra Widyananda Winardhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ilett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stratigraphie des interventions architecturales dans les constructions militaires : concevoir, transformer, patrimonialiser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Université de Bretagne Sud, Lorient, France</w:t>
+              <w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer populations, Closing conference HOMES project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 8215 Trajectoires CNRS-Université Paris 1 Panthéon-Sorbonne, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441373v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse des travaux du programme PAL.MA.GE : PALéoenvironnements des MArais de GErmont</w:t>
+                <w:t xml:space="preserve">Synthèse des travaux des programmes kalmar et Palmage : hydrologie et paléoenvironnements des marais de Germont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foucault Mathilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Guillaneuf</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème réunion du comité de pilotage scientifique de la ZARG ARGONNE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, zone atelier argonne, Nov 2023, Les Islettes, France</w:t>
+              <w:t xml:space="preserve">colloque inaugural de la ZARG Environnementale rurale Argonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims, Sep 2023, Olizy-Primat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320125v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défense, guerre et patrimoine : les forts « Séré de Rivières » dans le paysage rémois</w:t>
+                <w:t xml:space="preserve">Empreinte morphologique des polémo-structures défensives « Séré de Rivières » - Exemple de la ceinture fortifié de Reims (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire pluridisciplinaire « Villes et sciences sociales » - 17ème année : Villes en guerre Journée jeune recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">18ème journée doctorale d’Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris Panthéon Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441311v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empreinte morphologique des polémo-structures défensives « Séré de Rivières » - Exemple de la ceinture fortifié de Reims (France)</w:t>
+                <w:t xml:space="preserve">L’impact géomorphologique de la construction de la ceinture fortifiée « Séré de Rivières » de Reims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème journée doctorale d’Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris Panthéon Sorbonne, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441334v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact géomorphologique de la construction de la ceinture fortifiée « Séré de Rivières » de Reims</w:t>
+                <w:t xml:space="preserve">Défense, guerre et patrimoine : les forts « Séré de Rivières » dans le paysage rémois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Séminaire pluridisciplinaire « Villes et sciences sociales » - 17ème année : Villes en guerre Journée jeune recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441494v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and diversity of the limestones used in Early Neolithic ornaments of the Aisne valley (Aisne, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+                <w:t xml:space="preserve">Apport de la télédétection dans la compréhension des processus géomorphologiques. Exemple de la région de la Montagne de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling households: economy &amp; sociology of Europe’s first farmer populations, Closing conference HOMES project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 8215 Trajectoires CNRS-Université Paris 1 Panthéon-Sorbonne, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Assises des plateformes du Rt-MFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plateau Technique en Imagerie Cellulaire et Tissulaire (PICT), Apr 2023, REIMS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290902v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse des travaux des programmes kalmar et Palmage : hydrologie et paléoenvironnements des marais de Germont</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grande Guerre et mémoire du sol en Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque inaugural de la ZARG Environnementale rurale Argonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims, Sep 2023, Olizy-Primat, France</w:t>
+              <w:t xml:space="preserve">Mémoire(s), Forum de l'APHG - Journées de l'Université 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Professeurs d'Histoire et de Géographie (APHG); Université de Reims Champagne-Ardenne, Feb 2023, Reims (51), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219250v1</w:t>
+                <w:t xml:space="preserve">hal-03982238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la télédétection dans la compréhension des processus géomorphologiques. Exemple de la région de la Montagne de Reims</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compréhension spatiale des mouvements de terrain de la Montagne de Reims. Apport du Lidar aéroporté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Berthe</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises des plateformes du Rt-MFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plateau Technique en Imagerie Cellulaire et Tissulaire (PICT), Apr 2023, REIMS, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255528v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grande Guerre et mémoire du sol en Champagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trajectoires fonctionnelles et morphologiques de la ceinture fortifiée « Séré de Rivières » de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoire(s), Forum de l'APHG - Journées de l'Université 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Professeurs d'Histoire et de Géographie (APHG); Université de Reims Champagne-Ardenne, Feb 2023, Reims (51), France</w:t>
+              <w:t xml:space="preserve">Stratigraphie des interventions architecturales dans les constructions militaires : concevoir, transformer, patrimonialiser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Université de Bretagne Sud, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982238v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension spatiale des mouvements de terrain de la Montagne de Reims. Apport du Lidar aéroporté</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse des travaux du programme PAL.MA.GE : PALéoenvironnements des MArais de GErmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foucault Mathilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Guillaneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">4ème réunion du comité de pilotage scientifique de la ZARG ARGONNE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, zone atelier argonne, Nov 2023, Les Islettes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441126v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empreinte morphologique de l'artillerie lourde de la Grande Guerre dans la Montagne de Reims (Marne, France) : apport du LiDAR aéroporté.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Perarnau</w:t>
+                <w:t xml:space="preserve">Mouvements de terrain et zones humides en Montagne de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remuer ciel et terre : Apport du LiDAR à l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Remiremont, France</w:t>
+              <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences humaines et sociales de Champagne Ardenne, May 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03634031v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tomographie électrique au service de la recherche. Exemple en Montagne de Reims</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Karst et zones humides en Montagne de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Lutz</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire apport de la tomographie électrique à la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Beauvais, France</w:t>
+              <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences humaines et sociales de Champagne Ardenne, May 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03574226v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des paysages de la Montagne de Reims et de son hydrosystème depuis le dernier maximum glaciaire : Apport du LiDAR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Berthe</w:t>
+                <w:t xml:space="preserve">Polémoformes et zones humides dans la Montagne de Reims (Marne, France) – apport du lidar aéroporté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soirée découvertes archéologiques en Montagne de Reims, Forêt d'Exception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Office National des Forêts; Parc Naturel Régional de la Montagne de Reims, Nov 2022, Verzenay (Marne), France</w:t>
+              <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences humaines et sociales de Champagne Ardenne, May 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882036v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience sur le LiDAR Montagne de Reims</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation des résultats du programme KALMAR (Karst et ALimentation des MARais de Germont)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pettelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "LiDAR de la forêt d'Haguenau"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Haguenau, France</w:t>
+              <w:t xml:space="preserve">Comité de pilotage scientifique ZARG (Zone atelier Argonne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Charleville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828282v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des résultats du programme KALMAR (Karst et ALimentation des MARais de Germont)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retour d'expérience sur le LiDAR Montagne de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité de pilotage scientifique ZARG (Zone atelier Argonne)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Charleville, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "LiDAR de la forêt d'Haguenau"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Haguenau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891294v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux de défense (tranchées et boyaux) de la Grande Guerre en Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tranchées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée de la Grande Guerre, Apr 2022, Meaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouvements de terrain et zones humides en Montagne de Reims</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+                <w:t xml:space="preserve">Le fort de type « Séré de Rivières » - Approches géomorphologiques des polémo-paysages (SIG, LiDAR, archives militaires) – Exemple de la ceinture fortifiée de Reims (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences humaines et sociales de Champagne Ardenne, May 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687388v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03708718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karst et zones humides en Montagne de Reims</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anthropisation de l’hydrosystème de la Montagne de Reims : Exemple de la vallée de la Lingonne - apport du lidar aéroporté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Berthe</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences humaines et sociales de Champagne Ardenne, May 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687375v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polémoformes et zones humides dans la Montagne de Reims (Marne, France) – apport du lidar aéroporté</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Les forts de la ceinture de Reims entre polémo-paysages, enfrichement, enruinement et géopatrimoine - Exemple du fort de Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences humaines et sociales de Champagne Ardenne, May 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">Journées d'études "Quelles trajectoires pour les ruines de guerre ? Lire la ruine dans le paysage : les enjeux autour de l’enfrichement et de l’enruinement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Nancy-Bitche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687404v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fort de type « Séré de Rivières » - Approches géomorphologiques des polémo-paysages (SIG, LiDAR, archives militaires) – Exemple de la ceinture fortifiée de Reims (France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts environnementaux de la &amp;quot;tranchée&amp;quot; en Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Université d'été du Musée de la Grande Guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Meaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03708718v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropisation de l’hydrosystème de la Montagne de Reims : Exemple de la vallée de la Lingonne - apport du lidar aéroporté</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse critique de la qualité des données LiDAR : Approche comparative multi-sectorielle (Fossard, Vosges ; Montagne de Reims et &amp;quot;Reims Nord&amp;quot;, Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences humaines et sociales de Champagne Ardenne, May 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">Remuer ciel et terre : Apport du LiDAR à l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Remiremont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687393v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03708728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les forts de la ceinture de Reims entre polémo-paysages, enfrichement, enruinement et géopatrimoine - Exemple du fort de Brimont</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution des paysages de la Montagne de Reims et de son hydrosystème depuis le dernier maximum glaciaire : Apport du LiDAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études "Quelles trajectoires pour les ruines de guerre ? Lire la ruine dans le paysage : les enjeux autour de l’enfrichement et de l’enruinement"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Nancy-Bitche, France</w:t>
+              <w:t xml:space="preserve">Soirée découvertes archéologiques en Montagne de Reims, Forêt d'Exception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Office National des Forêts; Parc Naturel Régional de la Montagne de Reims, Nov 2022, Verzenay (Marne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827480v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts environnementaux de la &amp;quot;tranchée&amp;quot; en Champagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La tomographie électrique au service de la recherche. Exemple en Montagne de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université d'été du Musée de la Grande Guerre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Meaux, France</w:t>
+              <w:t xml:space="preserve">Séminaire apport de la tomographie électrique à la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719249v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse critique de la qualité des données LiDAR : Approche comparative multi-sectorielle (Fossard, Vosges ; Montagne de Reims et &amp;quot;Reims Nord&amp;quot;, Marne)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Empreinte morphologique de l'artillerie lourde de la Grande Guerre dans la Montagne de Reims (Marne, France) : apport du LiDAR aéroporté.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remuer ciel et terre : Apport du LiDAR à l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Remiremont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03708728v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du lidar aéroporté sur l’organisation spatial de l'exokarst de bas-plateau, exemple de la Montagne de Reims</w:t>
+                <w:t xml:space="preserve">Karsts et écoulements naturel et anthropiques en Montagne de Reims - apports du Lidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Alou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des jeunes géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
+              <w:t xml:space="preserve">5ème Rencontres forestières "Eaux et forêts, quelles relations en Montagne de Reims ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Office national des forêts; Parc Naturel Régional de la Montagne de Reims, Sep 2021, Germaine (Marne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273252v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karsts et écoulements naturel et anthropiques en Montagne de Reims - apports du Lidar</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+                <w:t xml:space="preserve">Héritages morphologiques vus par LiDAR aéroporté de l'Artillerie Lourde sur Voie Ferrée : exemple de la Montagne de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Rencontres forestières "Eaux et forêts, quelles relations en Montagne de Reims ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Office national des forêts; Parc Naturel Régional de la Montagne de Reims, Sep 2021, Germaine (Marne), France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361805v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héritages morphologiques vus par LiDAR aéroporté de l'Artillerie Lourde sur Voie Ferrée : exemple de la Montagne de Reims</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Perarnau</w:t>
+                <w:t xml:space="preserve">Apport du lidar aéroporté sur l’organisation spatial de l'exokarst de bas-plateau, exemple de la Montagne de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Quiquerez</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées des jeunes géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587964v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection LiDAR de l’artillerie ferroviaire de la Première Guerre mondiale : Premiers résultats sur la Montagne de Reims (Marne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Quiquerez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’archéologie forestière et archéologie en forêt : de l’exploitation des ressources à la constitution d’un site archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grande Guerre en Champagne - La géographie bouleversée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle Eureka BU URCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BU URCA, Nov 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux environnementaux post-conflits et identité européenne : exemple de la Grande Guerre en Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "L'Europe"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences Humaines (Université de Reims Champagne-Ardenne), May 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">15 ans d’archéologie de la Grande Guerre en Champagne : archéologie de la vie quotidienne au front</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Desfossés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Rabasté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De Verdun à Caen. L’archéologie des conflits contemporains : méthodes, apports, enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure et dynamique des versants (plateaux calcaires de l'Éocène du Tardenois) : exemple de la cambrure de versant dans la vallée de l'Ardre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ortonovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11783,2149 +11792,2149 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating the trench War: the Practice Camps in Aube (Champagne, France), 1914-1919</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th International Conference On Military Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic environnemental post-conflit de la Grande Guerre en Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musées de Reims- fort de la Pompelle, Nov 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La toponymie des tranchées de la Grande Guerre</w:t>
+                <w:t xml:space="preserve">Creutes et réseaux de défenses dans les paysages de guerre. Exemple du Mont Chatté (Hermonville-Reims)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycles de conférences Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Musées de Reims - fort de la Pompelle, Jun 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">IMPACT 14-18 - Impacts environnementaux et approches spatiales de la Grande Guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GEGENAA, Sep 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953929v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1914-1918: la révélation du Lidar</w:t>
+                <w:t xml:space="preserve">Evolution de la cartographie pendant la Grande Guerre : application à l’Argonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle archéoscopie rémoise (Villa Douce)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SUAC-URCA, Jun 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">Sciences pour l'Argonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Givry-en-Argonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953913v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creutes et réseaux de défenses dans les paysages de guerre. Exemple du Mont Chatté (Hermonville-Reims)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploitation et mise en œuvre des ressources du sous-sol du département des Ardennes au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMPACT 14-18 - Impacts environnementaux et approches spatiales de la Grande Guerre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GEGENAA, Sep 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">Colloque CTHS – Ressources et Constructions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953789v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la cartographie pendant la Grande Guerre : application à l’Argonne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport des Plans directeurs, du SIG et du traitement automatique de données lidar pour l'étude des « polémo-paysages » de la Grande Guerre en Argonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Deroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences pour l'Argonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Givry-en-Argonne, France</w:t>
+              <w:t xml:space="preserve">RST (Réunion des Sciences de la terre)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, Oct 2018, Lîlle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973979v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation et mise en œuvre des ressources du sous-sol du département des Ardennes au XIXe siècle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géologie et organisation spatiale des réseaux de défense de la Grande Guerre sur le front ouest (Pays rémois, Champagne et Argonne) - Apport des Plans directeurs et du SIG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque CTHS – Ressources et Constructions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">RST (Réunion des Sciences de la Terre)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958492v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des Plans directeurs, du SIG et du traitement automatique de données lidar pour l'étude des « polémo-paysages » de la Grande Guerre en Argonne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">L’eau dans la Grande Guerre en Champagne-Ardenne, apport des plans directeurs et du LiDAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST (Réunion des Sciences de la terre)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, Oct 2018, Lîlle, France</w:t>
+              <w:t xml:space="preserve">Conférences SESNR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Etudes des Sciences Naturelles de Reims, Mar 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947137v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géologie et organisation spatiale des réseaux de défense de la Grande Guerre sur le front ouest (Pays rémois, Champagne et Argonne) - Apport des Plans directeurs et du SIG</w:t>
+                <w:t xml:space="preserve">La Grande Guerre –approches spatiales et environnementales- la bataille de Fismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST (Réunion des Sciences de la Terre)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Cycles de conférences "Mardi debout"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, URCA-UFR lettres &amp; Sc. Humaines- ville de Fismes, Mar 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947127v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’eau dans la Grande Guerre en Champagne-Ardenne, apport des plans directeurs et du LiDAR</w:t>
+                <w:t xml:space="preserve">La toponymie des tranchées de la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences SESNR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d'Etudes des Sciences Naturelles de Reims, Mar 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">Cycles de conférences Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musées de Reims - fort de la Pompelle, Jun 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953936v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Grande Guerre –approches spatiales et environnementales- la bataille de Fismes</w:t>
+                <w:t xml:space="preserve">1914-1918: la révélation du Lidar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycles de conférences "Mardi debout"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, URCA-UFR lettres &amp; Sc. Humaines- ville de Fismes, Mar 2018, Reims, France</w:t>
+              <w:t xml:space="preserve">Cycle archéoscopie rémoise (Villa Douce)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SUAC-URCA, Jun 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953943v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les souterrains dans la Grande Guerre, Apport des géosciences et approche spatiale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating GIS, trenches maps, LiDAR data processing and archaeological approach for the WWI landscapes survey of the Champagne front (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle Archéoscopie Rémoise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SUAC-URCA (Villa Douce), May 2017, Reims, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on geomorphology (9th ICG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Geomorphologists (IAG), Indian Institute of Geomorphologists (IGI), Nov 2017, Vigyan Bhawan, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953961v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les polémoformes de la Grande Guerre sur la cote 108 révélées par l’outil LiDAR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sources and behaviors of perchlorates ions (ClO4-) in chalk aquifer of Champagne-Ardenne, France: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feifei Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « La côte 108 dans tous ses états »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Berry-au-Bac, France</w:t>
+              <w:t xml:space="preserve">8th International Water Resources Management Conference of ICWRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974928v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining GIS, trenches maps and lidar for WW1 landscapes in Champagne (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Les polémoformes de la Grande Guerre sur la cote 108 révélées par l’outil LiDAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Military Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Conference on Military Geosciences (ICMG), Jun 2017, Stellenbosch, South Africa</w:t>
+              <w:t xml:space="preserve">Colloque « La côte 108 dans tous ses états »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Berry-au-Bac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953533v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que reste-il de la Grande Guerre sur la Cote 108 ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining GIS, trenches maps and lidar for WW1 landscapes in Champagne (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4emes Rencontres 14-18 de Berry-au-Bac « La cote 108 dans tous ses états »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association "Correspondance Cote 108", Sep 2017, Berry-au-Bac, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Military Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Conference on Military Geosciences (ICMG), Jun 2017, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953765v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating GIS, trenches maps, LiDAR data processing and archaeological approach for the WWI landscapes survey of the Champagne front (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Que reste-il de la Grande Guerre sur la Cote 108 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Wauthier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on geomorphology (9th ICG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Geomorphologists (IAG), Indian Institute of Geomorphologists (IGI), Nov 2017, Vigyan Bhawan, New Delhi, India</w:t>
+              <w:t xml:space="preserve">4emes Rencontres 14-18 de Berry-au-Bac « La cote 108 dans tous ses états »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association "Correspondance Cote 108", Sep 2017, Berry-au-Bac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953497v1</w:t>
+                <w:t xml:space="preserve">hal-02953765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources and behaviors of perchlorates ions (ClO4-) in chalk aquifer of Champagne-Ardenne, France: preliminary results</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les conséquences environnementales de la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Water Resources Management Conference of ICWRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Beijing, China</w:t>
+              <w:t xml:space="preserve">Cycle de conférences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lycée Louis Thuillier, Feb 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744271v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conséquences environnementales de la Grande Guerre</w:t>
+                <w:t xml:space="preserve">Les souterrains dans la Grande Guerre, Apport des géosciences et approche spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de conférences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lycée Louis Thuillier, Feb 2017, Amiens, France</w:t>
+              <w:t xml:space="preserve">Cycle Archéoscopie Rémoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SUAC-URCA (Villa Douce), May 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953981v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perchlorates in the chalk aquifer of Northeastern France (Marne, 51) – Preliminary results and perspectives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+                <w:t xml:space="preserve">Apports de la géomorphologie sur l'organisation spatiale des hypogées néolithiques: l'exemple de la Butte de Vert-Toulon (Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd IAH Congress, Groundwater and Society 60 years of IAH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945857v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la géomorphologie sur l'organisation spatiale des hypogées néolithiques: l'exemple de la Butte de Vert-Toulon (Marne, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Martineau</w:t>
+                <w:t xml:space="preserve">Perchlorates in the chalk aquifer of Northeastern France (Marne, 51) – Preliminary results and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Chambéry, France</w:t>
+              <w:t xml:space="preserve">43rd IAH Congress, Groundwater and Society 60 years of IAH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983075v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10 000 km de tranchées et de boyaux de la Grande Guerre révélés par l’outil SIG en Champagne-Ardenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Desfossés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESRI France 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESRI, Oct 2016, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des SIG dans l'étude diachronique d'une zone humide continentale exploitée par l'homme :l'exemple des marais de Saint-Gond (Marne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13967,579 +13976,579 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence de la communauté francophone d'ESRI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02987108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des réseaux de défense du front ouest durant la Première Guerre mondiale à différentes échelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Doddici Mylène</w:t>
+                <w:t xml:space="preserve">Apport de la spatialisation des écoulements dans la compréhension de l'hydrodynamisme des marais de Saint-Gond (Marne- France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Briquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chalumeau</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESRI France 2015 Les SIG à la carte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESRI, Oct 2015, Versailles, France</w:t>
+              <w:t xml:space="preserve">2eme colloque de l'association francophone de géographie physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947180v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la spatialisation des écoulements dans la compréhension de l'hydrodynamisme des marais de Saint-Gond (Marne- France)</w:t>
+                <w:t xml:space="preserve">Influence des remplissages alluviaux sur hydrodynamisme des zones humides : le cas des marais de Saint-Gond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mylène Briquet</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2eme colloque de l'association francophone de géographie physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Journée des jeunes géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987134v1</w:t>
+                <w:t xml:space="preserve">hal-02987125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des remplissages alluviaux sur hydrodynamisme des zones humides : le cas des marais de Saint-Gond</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chalumeau</w:t>
+                <w:t xml:space="preserve">Groundwater flow and origin within the Biguglia lagoon watershed (Corsica, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Luccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des jeunes géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">42nd IAH International Congress "Hydrogeology: back to the Future!", 13-18 September 2015, Rome, Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02987125v1</w:t>
+                <w:t xml:space="preserve">hal-01297782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater flow and origin within the Biguglia lagoon watershed (Corsica, France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
+                <w:t xml:space="preserve">Cartographie des réseaux de défense du front ouest durant la Première Guerre mondiale à différentes échelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doddici Mylène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd IAH International Congress "Hydrogeology: back to the Future!", 13-18 September 2015, Rome, Italy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Rome, Italy</w:t>
+              <w:t xml:space="preserve">ESRI France 2015 Les SIG à la carte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESRI, Oct 2015, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297782v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropogenic influence on the groundwater dependent ecosystem of the Biguglia lagoon (Corsica, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14558,426 +14567,426 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd IAH International Congress "Hydrogeology: back to the Future!", 13-18 September 2015, Rome, Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison du contrôle géomorphostructural de réseaux hydrographiques par traitement automatique sous ArcGis – Cas des massifs des Vosges et de la forêt noire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cornillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Combaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Trullenque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henk A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIG 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESRI, Oct 2014, versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possibilité de karsts profonds dans le Sud Est du Bassin de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brulhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23 ème Réunion des sciences de la terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00542431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Karst : un enregistreur de l'incision des vallées et du recul des couvertures. Application au bassin de la Haute-Marne (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brulhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Fauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées européennes de AFK, Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00135831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14987,51 +14996,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude dune zone humide : le marais de Germont-Buzancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15060,87 +15069,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l'UFR SEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vesle Eau Reims : influences hydrologiques de l'urbanisation de Reims sur les écoulements de la vesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15155,771 +15164,771 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l'UFR SEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du remplissage sédimentaire des marais de Germont-Buzancy et impact sur le comportement hydrogéologique de la zone humide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Devos</w:t>
+                <w:t xml:space="preserve">Forçages des glissements de terrain de bas plateaux. Exemple des glissements de Reuil (Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Krauffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Combaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Caen (FR), France</w:t>
+              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111871v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse hydro-géomorphologique en vue de la restauration des tourbières de Germont-Buzancy : Etude des fonctionnalités et approche méthodologique</w:t>
+                <w:t xml:space="preserve">investigation of sedimentary filling in the Germont-Buzancy marsh : impact on local hydrogeology and hydrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée porte ouverte de l'école doctorale SHS 555</w:t>
+              <w:t xml:space="preserve">Symposium Transdisciplinary Research for a Healthy Planet #3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Reims (51), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404760v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vesle Eau Reims : Impacts hydrologiques de l'urbanisation de Reims dans le bassin-versant de la Vesle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+                <w:t xml:space="preserve">Approches anthropogéomorphologique et cindynique (LiDAR, SIG) des terrains artificiels de guerre français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Portes Ouvertes de l'Ecole Doctorale SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403538v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forçages des glissements de terrain de bas plateaux. Exemple des glissements de Reuil (Marne, France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse hydro-géomorphologique en vue de la restauration des tourbières de Germont-Buzancy : Etude des fonctionnalités et approche méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Beucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">Journée porte ouverte de l'école doctorale SHS 555</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Reims (51), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05115115v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">investigation of sedimentary filling in the Germont-Buzancy marsh : impact on local hydrogeology and hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Beucher</w:t>
+                <w:t xml:space="preserve">Vesle Eau Reims : Impacts hydrologiques de l'urbanisation de Reims dans le bassin-versant de la Vesle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Transdisciplinary Research for a Healthy Planet #3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Reims (51), France</w:t>
+              <w:t xml:space="preserve">Journées Portes Ouvertes de l'Ecole Doctorale SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404738v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches anthropogéomorphologique et cindynique (LiDAR, SIG) des terrains artificiels de guerre français</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude du remplissage sédimentaire des marais de Germont-Buzancy et impact sur le comportement hydrogéologique de la zone humide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Auguste Benoit</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Combaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">, Jun 2025, Caen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138239v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répartition spatiale des mouvements de terrain en relief de bas plateaux. Exemple de Signy-l’Abbaye (Ardennes, France)</w:t>
+                <w:t xml:space="preserve">Evolution des instabilités de versant dans un relief de bas plateaux. Exemple de Signy-l'Abbaye (Ardennes, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
@@ -15954,599 +15963,599 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
+              <w:t xml:space="preserve">6e édition du colloque du Réseau des Zones Ateliers du CNRS (RZA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622588v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des instabilités de versant dans un relief de bas plateaux. Exemple de Signy-l'Abbaye (Ardennes, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+                <w:t xml:space="preserve">Quels géomatériaux pour la construction de la ceinture fortifiée « Séré de Rivières » de Reims ? Exemple du fort de Nogent-l’Abbesse (Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e édition du colloque du Réseau des Zones Ateliers du CNRS (RZA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707051v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels géomatériaux pour la construction de la ceinture fortifiée « Séré de Rivières » de Reims ? Exemple du fort de Nogent-l’Abbesse (Marne, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+                <w:t xml:space="preserve">Apport du Lidar aéroporté et de l’analyse diachronique à la caractérisation géomorphologique d’un hydrosystème de bas plateaux : exemple de la Réserve biologique dirigée des mares de Verzy (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaya Doumbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622468v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du Lidar aéroporté et de l’analyse diachronique à la caractérisation géomorphologique d’un hydrosystème de bas plateaux : exemple de la Réserve biologique dirigée des mares de Verzy (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yaya Doumbia</w:t>
+                <w:t xml:space="preserve">Les tufières de source du Lutétien dans le Tardenois et le Soissonnais. Caractérisation, contexte géomorphologique et valorisation patrimoniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Fatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622499v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tufières de source du Lutétien dans le Tardenois et le Soissonnais. Caractérisation, contexte géomorphologique et valorisation patrimoniale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Fatin</w:t>
+                <w:t xml:space="preserve">Répartition spatiale des mouvements de terrain en relief de bas plateaux. Exemple de Signy-l’Abbaye (Ardennes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622525v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation endokarstique de la rivière souterraine de Trépail et variations physico-chimiques des eaux (Marne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16591,182 +16600,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme PALMAGE : paléoenvironnement des marais de Germont</w:t>
+                <w:t xml:space="preserve">Programme KALMAR : Karst et alimentation du marais de Germont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Foucault Mathilde</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pettelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pauline Louis</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque inaugural de la ZARG Environnementale rurale Argonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Olisy-primat, France</w:t>
+              <w:t xml:space="preserve">Colloque inaugural de la ZARG Environnementale rurale Argonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Olisy-Primat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219245v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When yesterday's war generates life today: example of the ecological and territorial resilience of polemoforms in Reims sector (France)</w:t>
               </w:r>
@@ -16841,414 +16850,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme KALMAR : Karst et alimentation du marais de Germont</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of airborne LiDAR on the mapping of vulnerability to groundwater pollution - Example of the drinking water catchment of Trépail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Berthe</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque inaugural de la ZARG Environnementale rurale Argonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Olisy-Primat, France</w:t>
+              <w:t xml:space="preserve">Symposium Transdisciplinary research for a healthy planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219247v1</w:t>
+                <w:t xml:space="preserve">hal-04060236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of airborne LiDAR on the mapping of vulnerability to groundwater pollution - Example of the drinking water catchment of Trépail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Programme PALMAGE : paléoenvironnement des marais de Germont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foucault Mathilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Devos</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Transdisciplinary research for a healthy planet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">colloque inaugural de la ZARG Environnementale rurale Argonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Olisy-primat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04060236v1</w:t>
+                <w:t xml:space="preserve">hal-04219245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ceinture fortifiée &amp;quot;Séré de Rivières&amp;quot; de Reims entre désaffection et reconversion - Apport de l'analyse spatiale sous SIG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études "Quelles trajectoires pour les ruines de guerre ? Lire la ruine dans le paysage : les enjeux autour de l'enfrichement et de l'enruinement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Nancy-Bitche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations et diversité des faciès lutétiens de l’Aisne et de la Marne : impact sur les gisements de pierres calcaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17277,523 +17286,497 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Réunion des Sciences de la Terre, RST 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lyon, France. pp.816, Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The practice camps in Aube (Champagne, France), 1914-1919</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMG19 – The 13th International Conference on Military Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 7. Les sculptures : Les bustes de femmes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le karts des poilus - Karst et carrières souterraines durant la Grande Guerre dans le Soissonnais (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
+              <w:t xml:space="preserve">Karst 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976112v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 2. Signalétiques et patronymes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 5. Chapelles et personnalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997856v1</w:t>
+                <w:t xml:space="preserve">hal-02976101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le karts des poilus - Karst et carrières souterraines durant la Grande Guerre dans le Soissonnais (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 4. Coeur, patriotisme et croyances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Batteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karst 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Chambéry, France</w:t>
+              <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958122v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 5. Chapelles et personnalités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 3. Signalétiques et Patronymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17808,87 +17791,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976101v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 4. Coeur, patriotisme et croyances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 6. Les sculptures : Les bustes de soldats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17903,182 +17886,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975468v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 3. Signalétiques et Patronymes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 2. Signalétiques et patronymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975385v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 6. Les sculptures : Les bustes de soldats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 11. Les aménagements militaires (2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18093,87 +18102,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976109v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 11. Les aménagements militaires (2)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 10. Les aménagements militaires (1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18188,87 +18197,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976243v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 10. Les aménagements militaires (1)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 8. Le cheval et les dessins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18283,1110 +18292,1071 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976240v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 8. Le cheval et les dessins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 1. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976116v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 1. Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 12. Les aménagements militaires (3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975350v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 12. Les aménagements militaires (3)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Batteux</w:t>
+                <w:t xml:space="preserve">L'art Parietal de la Grande Guerre dans les calcaires du Lutétien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Bateux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
+              <w:t xml:space="preserve">Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Chesnay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02976244v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'art Parietal de la Grande Guerre dans les calcaires du Lutétien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Bateux</w:t>
+                <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien - 7. Les sculptures : Les bustes de femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Batteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Chesnay, France</w:t>
+              <w:t xml:space="preserve">L'art pariétal de la Grande Guerre dans les calcaires du Lutétien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Cormicy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981562v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation spatiale du front durant la Grande Guerre en Champagne-Ardenne d’après l’assemblage des Plans directeurs au 1/20 000 des Groupes de Canevas de Tirs des Armées (GCTA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres 14-18 de Berry-au-Bac « La Cote 108 dans tous ses états »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Berry-au-Bac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification géotechnique 3D de fractures souterraines au ZEB-REVO : Les carrières d'Hermonville (Marne, Est de la France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dewez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvain Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ysoline Thuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Aléas Gravitaires (JAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Besançon, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perchl’EauRigine : Perchlorates, explosifs et nitrates dans les eaux souterraines de la craie de Champagne : Origine et devenir.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feifei Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Condorcet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du lidar aéroporté pour la Grande Guerre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Organisation spatiale du réseau de tranchées durant la Grande Guerre - Exemple la région de Reims (Marne, 51)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Dodici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958097v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme de Recherche IMPACT 14-18, impacts environnementaux de la Grande Guerre en Champagne-Ardenne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Le croquis perspectif ou panoramique dans l’élaboration des Plans directeurs de la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958047v1</w:t>
+                <w:t xml:space="preserve">hal-02956143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l’imagerie LiDAR dans la détermination du degré de conservation et de patrimonialisation des vestiges de la Grande Guerre. Un site de guerre de mines, la Côte 108 à Berry-au-Bac (02)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Desfossés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de travail internationales TRAIL (Training and Research on the Archaeological Interpretation of LiDAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Domaine national de Chambord, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19405,372 +19375,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le croquis perspectif ou panoramique dans l’élaboration des Plans directeurs de la Grande Guerre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">La Cote 108 à Berry-au-Bac, un site de guerres des mines, apport de l’imagerie LiDAR dans la détermination de l’impact morphogène de la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02956143v1</w:t>
+                <w:t xml:space="preserve">hal-02958025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation spatiale du réseau de tranchées durant la Grande Guerre - Exemple la région de Reims (Marne, 51)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Les Plans directeurs de la Grande Guerre : les principes cartographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Desfosses</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958071v1</w:t>
+                <w:t xml:space="preserve">hal-02958033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Plans directeurs de la Grande Guerre : les principes cartographiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Les fortifications du système Séré de Rivières dans la Grande Guerre, exemple du fort de Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Desfosses</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958033v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Cote 108 à Berry-au-Bac, un site de guerres des mines, apport de l’imagerie LiDAR dans la détermination de l’impact morphogène de la Grande Guerre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">L'impact morphologique de l'artillerie - Apport de l'imagerie lidar dans la détermination de l'impact morphogène de la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19778,2339 +19761,2365 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958025v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fortifications du système Séré de Rivières dans la Grande Guerre, exemple du fort de Brimont</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Sites de mémoires en Champagne-Ardenne de la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Lesjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
+              <w:t xml:space="preserve">ESRI 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958037v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact morphologique de l'artillerie - Apport de l'imagerie lidar dans la détermination de l'impact morphogène de la Grande Guerre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">L'aménagement des Creutes par les militaires durant la Grande Guerre dans le Soissonnais et la région de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958062v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sites de mémoires en Champagne-Ardenne de la Grande Guerre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Programme de Recherche IMPACT 14-18, impacts environnementaux de la Grande Guerre en Champagne-Ardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESRI 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Versailles, France</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958083v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'aménagement des Creutes par les militaires durant la Grande Guerre dans le Soissonnais et la région de Reims</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport du lidar aéroporté pour la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Desfosses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958140v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Gaize d'Argonne : &amp;quot;Comment est-elle apparue ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Argonne Pôle Naturel Régional. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La grande traversée de l'Argonne - Le guide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05274028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages de guerre et champs de bataille, p. 271</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des conflits contemporains. Méthodes, apports et enjeux d’une archéologie en construction. Actes des colloques de Verdun à Caen (2018-2019), Revue archéologique de l’ouest, supplément n°13, Presses Universitaires de Rennes, 511 p.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Practice of Trench Warfare: Training Sites in the Aube Region of France (Champagne), 1914–1919</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Lozano</w:t>
+                <w:t xml:space="preserve">Le cadre naturel des Marais de Saint-Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Aldino Bondesan; Judy Ehlen. </w:t>
+              <w:t xml:space="preserve">In : Jean-Jacques Charpy (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Military Geoscience: A Multifaceted Approach to the Study of Warfare. Advances in Military Geosciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Marais de Saint-Gond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saint-Gond Archéologie - Patrimoine, pp.26-32, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958213v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cadre naturel des Marais de Saint-Gond</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Damien</w:t>
+                <w:t xml:space="preserve">The Practice of Trench Warfare: Training Sites in the Aube Region of France (Champagne), 1914–1919</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Desfossés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">In : Jean-Jacques Charpy (dir.). </w:t>
+              <w:t xml:space="preserve">Aldino Bondesan; Judy Ehlen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Marais de Saint-Gond</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Military Geoscience: A Multifaceted Approach to the Study of Warfare. Advances in Military Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, Cham, pp.71-82, 2022, 978-3-030-79260-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-79260-2_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937467v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux environnementaux post-conflits et identité européenne. Exemple de la Grande Guerre en Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Bost; Perrine Delettre; Philippe Odou; Angélique Ranvier; Fabrice Thuriot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe en question(s) : Gouvernance, environnement, langues, cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.67-80, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic environnemental post-conflit de la Grande Guerre en Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du Conseil Général de la Marne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1919, de la Paix aux reconstructions dans la Marne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 255-267, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche pluridisciplinaire des matériaux du bâti à Reims (Marne) : méthodologie d’étude des pierres et des sites carriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Turmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Decrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boulanger Karine; Moulis Cédric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre à Pierre. Economie de la pierre de l’Antiquité à l’époque moderne en Lorraine et régions limitrophes. Actes du colloque de Nancy.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUN – Editions Universitaires de Lorraine, pp.25-33, 2019, 978-2-8143-0556-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02517277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géologie et structuration du front dans les environs de Reims</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un effet de la bombturbation : la contamination des sols par les éléments traces métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cances</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AGBP - COFRHIGÉO - SGN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14-18, La Terre et le Feu. Géologie et géologues sur le front occidental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, hors-série n°10 (hors-série n°10), AGBP - COFRHIGÉO - SGN, pp.82-83, 2018</w:t>
+              <w:t xml:space="preserve">, hors-série n°10, AGBP - COFRHIGÉO - SGN, pp.411-413, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946862v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le front de Champagne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">La bataille des marais de Saint-Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Devos</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AGBP - COFRHIGÉO - SGN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14-18, La Terre et le Feu. Géologie et géologues sur le front occidental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, hors-série n°10, AGBP - COFRHIGÉO - SGN, pp.183-197, 2018</w:t>
+              <w:t xml:space="preserve">, hors-série n°10, AGBP - COFRHIGÉO - SGN, pp.44-48, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946870v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les eaux souterraines et l’approvisionnement en eau potable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l’Aisne à l’Aire, la Grande Guerre sur la gaize d’Argonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Embry M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">AGBP - COFRHIGÉO - SGN. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Bergerat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14-18, La Terre et le Feu. Géologie et géologues sur le front occidental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, hors-série n°10, AGBP - COFRHIGÉO - SGN, pp.361-367, 2018</w:t>
+              <w:t xml:space="preserve">14-18, la Terre et le Feu : géologie et géologues sur le front occidental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, AGBP; COFRHIGÉO; SGN, pp.198-209, 2018, Bulletin d'information des géologues du Bassin de Paris. Mémoire hors série, 978-2-9550042-1-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946897v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’organisation spatiale du front : une question d’échelle !</w:t>
+                <w:t xml:space="preserve">Les eaux souterraines et l’approvisionnement en eau potable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Lesjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Desfossés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AGBP - COFRHIGÉO - SGN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14-18, La Terre et le Feu. Géologie et géologues sur le front occidental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, hors-série n°10, AGBP - COFRHIGÉO - SGN, pp.68-81, 2018</w:t>
+              <w:t xml:space="preserve">, hors-série n°10, AGBP - COFRHIGÉO - SGN, pp.361-367, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946853v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un effet de la bombturbation : la contamination des sols par les éléments traces métalliques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">L’organisation spatiale du front : une question d’échelle !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Devos</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Desfossés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AGBP - COFRHIGÉO - SGN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14-18, La Terre et le Feu. Géologie et géologues sur le front occidental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, hors-série n°10, AGBP - COFRHIGÉO - SGN, pp.411-413, 2018</w:t>
+              <w:t xml:space="preserve">, hors-série n°10, AGBP - COFRHIGÉO - SGN, pp.68-81, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946945v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bataille des marais de Saint-Gond</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Damien</w:t>
+                <w:t xml:space="preserve">Le front de Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Allouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AGBP - COFRHIGÉO - SGN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14-18, La Terre et le Feu. Géologie et géologues sur le front occidental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, hors-série n°10, AGBP - COFRHIGÉO - SGN, pp.44-48, 2018</w:t>
+              <w:t xml:space="preserve">, hors-série n°10, AGBP - COFRHIGÉO - SGN, pp.183-197, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946926v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’Aisne à l’Aire, la Grande Guerre sur la gaize d’Argonne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Les paysages de guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Françoise Bergerat. </w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AGBP - COFRHIGÉO - SGN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14-18, la Terre et le Feu : géologie et géologues sur le front occidental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 10, AGBP; COFRHIGÉO; SGN, pp.198-209, 2018, Bulletin d'information des géologues du Bassin de Paris. Mémoire hors série, 978-2-9550042-1-0</w:t>
+              <w:t xml:space="preserve">14-18, La Terre et le Feu. Géologie et géologues sur le front occidental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, hors-série n°10, AGBP - COFRHIGÉO - SGN, pp.395-403, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946880v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paysages de guerre</w:t>
+                <w:t xml:space="preserve">L’utilisation des souterrains : creutes et cagnas du Soissonnais et du Pays rémois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AGBP - COFRHIGÉO - SGN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14-18, La Terre et le Feu. Géologie et géologues sur le front occidental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, hors-série n°10, AGBP - COFRHIGÉO - SGN, pp.395-403, 2018</w:t>
+              <w:t xml:space="preserve">, hors-série n°10, AGBP - COFRHIGÉO - SGN, pp.384-390, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946914v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’utilisation des souterrains : creutes et cagnas du Soissonnais et du Pays rémois</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les impacts de La Grande Guerre sur la qualité des eaux souterraines : le cas des perchlorates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14-18, La Terre et le Feu. Géologie et géologues sur le front occidental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, hors-série n°10, AGBP - COFRHIGÉO - SGN, pp.384-390, 2018</w:t>
+              <w:t xml:space="preserve">14-18 La Terre et le Feu Géologie et géologues sur le front occidental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946904v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les impacts de La Grande Guerre sur la qualité des eaux souterraines : le cas des perchlorates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Géologie et structuration du front dans les environs de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AGBP - COFRHIGÉO - SGN. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14-18 La Terre et le Feu Géologie et géologues sur le front occidental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">14-18, La Terre et le Feu. Géologie et géologues sur le front occidental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, hors-série n°10 (hors-série n°10), AGBP - COFRHIGÉO - SGN, pp.82-83, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945767v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le milieu physique du département des Ardennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22119,343 +22128,343 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duménil Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Kraus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carte Archéologique de la Gaule : Les Ardennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.48-54, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cadre naturel du site de la ville de Reims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Combaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Louise Le Ny Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carte archéologique de la Gaule : Reims</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 51 (2), Académie des inscriptions et Belles-Lettres, pp.49-52, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cadre naturel du département de la Marne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duménil Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carte archéologique de la Gaule : La Marne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 51 (1), pp.68-76, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22465,209 +22474,209 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABIOMAR - Etude abiotique des mares de la réserve biologique dirigée de Verzy - Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Krauffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Combaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaya Doumbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GEGENA; Université de Reims Champagne-Ardenne. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sur les vieilles forêts (ou forêts subnaturelles) de la Montagne de Reims : caractérisation de l’ancienneté de l’état boisé et de la maturité des peuplements forestiers par croisement de données LiDAR et documentaires (SIG, R)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Krauffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22679,87 +22688,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GEGENA; URCA - Université de Reims Champagne-Ardenne; PNR MR - Parc naturel régional de la Montagne de Reims. 2025, pp.150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABIOMAR - Etude abiotique des mares de la réserve biologique dirigée de Verzy - Rapport d'avancement de l'année 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaya Doumbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22797,113 +22806,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GEGENA; Université Reims Champagne Ardenne. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABIOMAR - Etude abiotique des mares de la réserve biologique dirigée de Verzy - Rapport d'avancement de l'année 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Krauffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22915,417 +22924,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GEGENAA; Université Reims Champagne Ardenne. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations néolithiques des marais de Saint-Gond : vert-la-Gravelle (Vert6toulon, Marne) &amp;quot;la crayère&amp;quot;. Minière de silex et nécropoles d'hypogées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Charnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Charpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Artehis, GEGENAA. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations néolithiques des marais de Saint-Gond : prospections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Charpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] artehis. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de prospection thématique : Ressources en eau de l'agglomération de Grand. Rapport final 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] URCA - GEGENAA. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23335,114 +23344,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrologie et aménagements hydrauliques de la Saulx et de l'Ornain (Lorraine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université Paul Verlaine - Metz, 1996. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 1996METZ007L⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01777187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId385"/>
+      <w:footerReference w:type="default" r:id="rId386"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -23510,51 +23519,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FAD5524"/>
+    <w:nsid w:val="596EBC69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -23741,51 +23750,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070910v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bollot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Krauffel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13whg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082342v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Benoit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Combaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences15060191" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161582v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Beucher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geographies5030034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13t2i" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529333v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/w1v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389841v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gautrelet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gerard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Helder" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fournier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournier-Chambrillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-023-01756-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027912v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lutz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ortonovi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/qjegh2021-041" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04100217v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geohazards4020011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810738v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pichard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6583" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761294v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Husson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810686v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6549" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625802v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perarnau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taborelli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2022.102691" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696928v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16829" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543184v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516565v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16212" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-20Z28QBC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946681v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14621" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0293X375-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958164v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19927" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430458v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02816684v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.646" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946700v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lesjean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.660" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591229v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.475" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380699v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Cao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy J. Jaunat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Sturchio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cances" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.107" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989983v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-379-113-2018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946688v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Taborelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5787/46-1-1229" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947039v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Javaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946808v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chalumeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01690650v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harmand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Adamson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rixhon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.02.016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01689961v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoine Brenot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11711" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-H94Q3J7H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276588v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.grj.2017.04.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946839v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01689916v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauli&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric L&#233;ty" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zelie" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21623" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947067v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfoss&#233;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.925" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986547v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grandjean" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276643v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946711v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2016.00004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947099v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Doddici" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.5426" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01690006v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chalumeau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lejeune" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09853111.2014.979531" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277178v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10826" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277201v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Briquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01689900v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Dodici" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Buridant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.4615" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277183v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Charpy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dumontet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277151v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03212062v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebaut" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fister" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078213v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sosson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Turmel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2011.2702" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689090v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chopin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2010.05.004" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078226v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2009.2658" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00741788v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargani" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078315v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lef&#232;vre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2007.2606" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275102v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00200707v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128535v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273309v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120311v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Allouc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Occhietti" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2004.1777" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128227v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526684v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Krauffel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527363v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527378v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070917v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527290v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourgoin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116931v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117043v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746640v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604176v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703259v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646188v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Riviere" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527353v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750263v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Doumbia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604171v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441373v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320125v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucault Mathilde" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hubert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guillaneuf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441311v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441334v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441494v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04290902v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurenz Schr&#246;er" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Widyananda Winardhi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ilett" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219250v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Jaunat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255528v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982238v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441126v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634031v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574226v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882036v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828282v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891294v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pettelat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690841v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687388v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687375v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687404v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708718v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687393v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827480v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719249v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708728v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273252v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361805v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Alou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587964v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054303v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953883v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952449v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953590v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duch&#234;ne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rabast&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02954654v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952532v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953897v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953929v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953913v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953789v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973979v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958492v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947137v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Deroin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947127v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953936v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953943v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953961v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974928v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953533v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953765v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wauthier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953497v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744271v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953981v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945857v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hube" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02983075v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martineau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02947204v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987108v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947180v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doddici Myl&#232;ne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987134v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987125v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297782v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Luccioni" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297779v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huneau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275227v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cornillon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trullenque" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bain" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk A" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00542431v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135831v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fauvel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509444v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509466v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111871v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404760v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403538v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115115v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404738v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138239v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622588v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707051v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622468v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622499v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622525v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fatin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622565v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219245v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Louis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075050v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219247v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060236v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827450v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03448284v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02977816v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976112v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Batteux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997856v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958122v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976101v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975468v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975385v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976109v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976243v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976240v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976116v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975350v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976244v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981562v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bateux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976258v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01586641v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Yart" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Masson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pannet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysoline Thuon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02982208v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958097v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfosses" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958047v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958162v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02956143v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958071v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958033v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958025v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958037v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958062v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958083v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958140v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274028v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570355v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958213v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lozano" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79260-2_5" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937467v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507405v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_europe_en_question_s_gouvernance_environnement_langues_cultures_francois_bost_perrine_delettre_philippe_odou_angelique_ranvier_fabrice_thuriot-9782343247700-71975.html" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958613v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517277v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Decrock" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946862v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946870v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946897v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946853v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946945v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chabert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946926v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946880v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Embry M." TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946914v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946904v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945767v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275125v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dum&#233;nil Claude" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Kraus" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275139v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Louise Le Ny Vray" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275159v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurain" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525055v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526944v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850471v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394315v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986978v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charnot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986963v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949697v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777187v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996METZ007L" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070910v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bollot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Krauffel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13whg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082342v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Benoit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Combaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences15060191" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161582v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Beucher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geographies5030034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088590v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13t2i" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529333v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/w1v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389841v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gautrelet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gerard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Helder" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fournier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fournier-Chambrillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-023-01756-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027912v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lutz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ortonovi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/qjegh2021-041" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04100217v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geohazards4020011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810686v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pichard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6549" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625802v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perarnau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Quiquerez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taborelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2022.102691" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696928v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16829" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810738v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6583" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761294v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Husson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2022.3305" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516565v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16212" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-20Z28QBC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543184v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958164v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19927" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430458v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946681v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14621" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0293X375-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591229v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.475" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946700v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lesjean" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.660" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02816684v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.646" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380699v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feifei Cao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy J. Jaunat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Sturchio" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cances" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.107" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989983v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-379-113-2018" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946688v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Taborelli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5787/46-1-1229" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947039v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Javaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946808v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chalumeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946839v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01689961v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoine Brenot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11711" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-H94Q3J7H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276588v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.grj.2017.04.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01689916v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauli&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric L&#233;ty" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zelie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21623" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947067v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfoss&#233;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.925" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01690650v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harmand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Adamson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rixhon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.02.016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276643v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946711v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2016.00004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947099v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Doddici" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.5426" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986547v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grandjean" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277201v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Briquet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277178v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10826" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01689900v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Dodici" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Buridant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.4615" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01690006v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chalumeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lejeune" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09853111.2014.979531" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277183v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Charpy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dumontet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277151v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03212062v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebaut" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fister" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078213v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sosson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Turmel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2011.2702" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689090v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chopin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2010.05.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078226v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2009.2658" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275102v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078315v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lef&#232;vre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2007.2606" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00200707v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128535v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00741788v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273309v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120311v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Allouc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Occhietti" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2004.1777" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128227v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526684v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Krauffel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117043v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527290v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourgoin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116931v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527378v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070917v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527363v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703259v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604176v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746640v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527353v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646188v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Riviere" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750263v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Doumbia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604171v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04290902v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurenz Schr&#246;er" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Widyananda Winardhi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ilett" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219250v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucault Mathilde" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Jaunat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441334v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441494v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441311v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255528v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982238v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441126v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441373v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320125v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hubert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guillaneuf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687388v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687375v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687404v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891294v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pettelat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828282v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690841v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708718v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687393v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827480v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719249v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708728v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882036v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574226v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634031v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361805v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Alou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587964v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273252v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054303v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953883v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952449v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953590v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Duch&#234;ne" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rabast&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02954654v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952532v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953897v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953789v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973979v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958492v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947137v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Deroin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947127v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953936v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953943v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953929v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953913v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953497v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744271v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974928v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953533v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953765v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wauthier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953981v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953961v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02983075v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martineau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945857v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hube" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02947204v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987108v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987134v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987125v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297782v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Luccioni" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947180v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doddici Myl&#232;ne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297779v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huneau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275227v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cornillon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trullenque" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bain" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk A" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00542431v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135831v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fauvel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509444v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509466v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115115v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404738v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138239v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404760v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403538v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111871v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707051v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622468v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622499v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622525v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fatin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622588v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622565v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219247v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075050v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060236v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219245v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Louis" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827450v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03448284v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02977816v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958122v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976101v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Batteux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975468v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975385v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976109v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997856v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976243v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976240v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976116v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975350v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976244v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02981562v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bateux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976112v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976258v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01586641v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dewez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvain Yart" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Masson" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pannet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysoline Thuon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02982208v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958071v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02956143v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958162v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958025v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958033v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfosses" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958037v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958062v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958083v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958140v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958047v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958097v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274028v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570355v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937467v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958213v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lozano" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79260-2_5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507405v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_europe_en_question_s_gouvernance_environnement_langues_cultures_francois_bost_perrine_delettre_philippe_odou_angelique_ranvier_fabrice_thuriot-9782343247700-71975.html" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958613v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517277v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Decrock" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946945v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chabert" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946926v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946880v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Embry M." TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946897v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946853v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946870v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946914v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946904v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02945767v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946862v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275125v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dum&#233;nil Claude" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Kraus" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275139v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Louise Le Ny Vray" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275159v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurain" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525055v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526944v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850471v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394315v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986978v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charnot" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986963v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949697v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777187v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996METZ007L" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>