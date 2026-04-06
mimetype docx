--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1585,213 +1585,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00700127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alésia: la bataille décisive</w:t>
+                <w:t xml:space="preserve">Bernadette Arnaud: Gaulois, l'art de la guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Deyber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011, p. 50-52</w:t>
+              <w:t xml:space="preserve">2011, p 56-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00700126v1</w:t>
+                <w:t xml:space="preserve">halshs-00700129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Testard-Vaillant: En selle avec les Celtes</w:t>
+                <w:t xml:space="preserve">Alésia: la bataille décisive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Deyber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011, p. 16-23</w:t>
+              <w:t xml:space="preserve">2011, p. 50-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00700130v1</w:t>
+                <w:t xml:space="preserve">halshs-00700126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Arnaud: Gaulois, l'art de la guerre</w:t>
+                <w:t xml:space="preserve">Philippe Testard-Vaillant: En selle avec les Celtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Deyber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011, p 56-67</w:t>
+              <w:t xml:space="preserve">2011, p. 16-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00700129v1</w:t>
+                <w:t xml:space="preserve">halshs-00700130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2049,51 +2049,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264293v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deyber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107279v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107276v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366847v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256619v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254731v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262042v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107324v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107323v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107311v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107300v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107303v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539948v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934398v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dalaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1987.2878" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922921v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515874v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941020v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edm&#233;e Ladier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Weisrock" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1984.1915" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700127v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700126v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700130v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700129v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03834399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264293v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deyber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107279v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107276v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366847v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256619v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254731v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262042v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107324v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107323v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107311v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107300v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107303v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539948v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934398v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dalaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1987.2878" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922921v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515874v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941020v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edm&#233;e Ladier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Weisrock" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1984.1915" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700127v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700129v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700130v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03834399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>