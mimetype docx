--- v1 (2026-04-06)
+++ v2 (2026-05-12)
@@ -75,1443 +75,1443 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurosio (105 a. c.) : una batalla de exterminio en la Antiguëdad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Deyber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Desperta Ferro: Especiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Numéro spécial VIII, pp.76-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01256619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un sujet culturel et patrimonial appliqué au dialogue territorial et à la conduite de projets : l'exemple du &amp;quot;groupe de recherche sur la bataille d'Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Deyber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Luginbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Administration : Revue de l'Administration Territoriale de l'Etat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 248, pp.1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01254731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de l’équipement militaire de la tombe 13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Deyber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie et Histoire romaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27, pp.124-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01262042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'archéologie préventive, premier maillon de l'aménagement du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Deyber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale des collectivités territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 238, pp.126-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01107324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'armée gauloise et la tactique militaire de Vercingétorix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Deyber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Archéo thema : revue d'archéologie et d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22, pp.31-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01107323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vercingétorix, un commandant d'exception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Deyber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 783, pp.40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01107311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alésia: la bataille décisive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Deyber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Nouvel observateur. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, juillet/août, pp.50-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01107318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La période de La Tène D1a à D2a (10/50 avant J.-C.) a-t-elle été le théâtre d’une révolution militaire en Gaule ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Deyber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’Histoire Militaire Antique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4, pp.59-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01107300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerra en el mundo celta (siglos VI a. C.-I d. C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Deyber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Desperta Ferro : antigua y medieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.10-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01107303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude liminaire de ratés de fabrication de potins de l’Oppidum de « La Pierre d’Appel » à Étival-Clairefontaine (Vosges)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Deyber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 9, pp.9-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les céramiques de l’&amp;lt;i&amp;gt;oppidum&amp;lt;/i&amp;gt; laténien de la Pierre d’Appel à Étival-Clairefontaine (Vosges)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dalaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Deyber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Fouilles et monuments archéologiques en France métropolitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 45, pp.29-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.1987.2878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une source peu connue de l’archéologie protohistorique : les archives historiques des armées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Deyber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1986, 4, pp.2-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’habitat fortifié laténien de « La Pierre d’Appel » à Étival-Clairefontaine (Vosges)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Deyber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, 2, pp.10-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’habitat fortifié laténien de la « Pierre d’Appel » à Étival-Clairefontaine (Vosges)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Deyber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dalaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmée Ladier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Weisrock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Fouilles et monuments archéologiques en France métropolitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1984, 42 (1), pp.175-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galia.1984.1915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CELTS, 2. Celts as Auxiliaries and Enemies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Deyber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Bohec Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The encyclopedia of the Roman army</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-Blackwell, 2015, 978-1-4051-7619-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01264293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle et la place des zones humides ou des espaces des espaces aquatiques dans l'histoire militaire, des temps préhistoriques à l'ère historique - Arguments et contre-arguments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Deyber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Testart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les armes dans les eaux : questions d'interprétation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Errance, pp.299-405, 2013, 978-2-87772-516-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01107279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oppida en action – Libres réflexions sur le rôle militaire de l'oppidum gaulois (58 – 51 a.C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Deyber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Krausz, Anne Colin, Katherine Gruel.. [et al.]. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'âge du fer en Europe : mélanges offerts à Olivier Buchsenschutz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius, pp.661-670, 2013, 978-2-35613-078-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01107276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sépulture 14B de l'oppidum de la Pierre d'Appel à Étival-Clairefontaine (Vosges)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Guillaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Deyber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'âge du Fer en Lorraine. Guide de l'exposition du colloque de l'AFEAF. Sarreguemines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée de Sarreguemines, p. 38-39, 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366847v1</w:t>
-              </w:r>
-[...1079 lines deleted...]
-                <w:t xml:space="preserve">hal-01941020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2049,51 +2049,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264293v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deyber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107279v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107276v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366847v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256619v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254731v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262042v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107324v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107323v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107311v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107318v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107300v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107303v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539948v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934398v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dalaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1987.2878" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922921v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515874v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941020v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edm&#233;e Ladier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Weisrock" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1984.1915" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700127v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700129v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700130v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03834399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256619v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deyber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254731v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01262042v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107324v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107323v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107311v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107318v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107300v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107303v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539948v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934398v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dalaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1987.2878" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922921v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515874v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941020v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edm&#233;e Ladier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Weisrock" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1984.1915" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01264293v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107279v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01107276v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366847v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700127v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700129v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700130v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03834399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>