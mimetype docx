--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -503,914 +503,914 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and calibration of alternative methods for estimating reference evapotranspiration in the main hydrosystems of Senegal: Senegal, Gambia and Casamance River Basins</w:t>
+                <w:t xml:space="preserve">Evaluation of Gridded Rainfall Products in Three West African Basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Omar Goudiaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ansoumana Bodian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Papa Malick Ndiaye</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serigne Bassirou Diop</w:t>
+                <w:t xml:space="preserve">Ibrahima Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamine Diop</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrew Ogilvie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IAHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 385, pp.415-421. </w:t>
+              <w:t xml:space="preserve">Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (6), pp.75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/piahs-385-415-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/hydrology11060075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04573847v1</w:t>
+                <w:t xml:space="preserve">hal-04620423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trend analysis of reference evapotranspiration and climate variables in the main hydrosystems of Senegal: Senegal, Gambia and Casamance River Basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Malick Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Papa Malick Ndiaye</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ansoumana Bodian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Bassirou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of IAHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 385, pp.305-311. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/piahs-385-305-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of global hydrological models to potential evapotranspiration estimation methods in the Senegal River Basin (West Africa)</w:t>
+                <w:t xml:space="preserve">Evaluation and calibration of alternative methods for estimating reference evapotranspiration in the main hydrosystems of Senegal: Senegal, Gambia and Casamance River Basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ansoumana Bodian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Papa Malick Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ansoumana Bodian</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Bassirou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of IAHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 385, pp.415-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/piahs-385-415-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2024.101823⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04620419v1</w:t>
+                <w:t xml:space="preserve">hal-04573847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IAHS Science for Solutions decade, with Hydrology Engaging Local People IN a Global world (HELPING)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity of global hydrological models to potential evapotranspiration estimation methods in the Senegal River Basin (West Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Malick Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ansoumana Bodian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Ogilvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Goudiaby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02626667.2024.2355202⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53, pp.101823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2024.101823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04589184v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Gridded Rainfall Products in Three West African Basins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Dezetter</w:t>
+                <w:t xml:space="preserve">The IAHS Science for Solutions decade, with Hydrology Engaging Local People IN a Global world (HELPING)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berit Arheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attilio Castellarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahima Diouf</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kate V Heal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (6), pp.75. </w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (11), pp.1417-1435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/hydrology11060075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2024.2355202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620423v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial to the Special Issue “Hydrological Applications and Cooperation Projects in Developing Countries”</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A transition support system to build decarbonization scenarios in the academic community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Radice</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceau Challet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/hydrology10020039⟩</w:t>
+              <w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (4), pp.e0000049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pstr.0000049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877422v1</w:t>
+                <w:t xml:space="preserve">hal-04126329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transition support system to build decarbonization scenarios in the academic community</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dangles</w:t>
+                <w:t xml:space="preserve">Editorial to the Special Issue “Hydrological Applications and Cooperation Projects in Developing Countries”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Janicot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alessio Radice</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2 (4), pp.e0000049. </w:t>
+              <w:t xml:space="preserve">Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (2), pp.39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pstr.0000049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/hydrology10020039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04126329v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological performance of the ERA5 reanalysis for flood modeling in Tunisia with the LISFLOOD and GR4J models</w:t>
               </w:r>
@@ -1524,697 +1524,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADHI: the African Database of Hydrometric Indices (1950-2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Tramblay</w:t>
+                <w:t xml:space="preserve">Future trend and sensitivity analysis of evapotranspiration in the Senegal River Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Malick Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ansoumana Bodian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Rouché</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Boyer</w:t>
+                <w:t xml:space="preserve">Etienne Guilpart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-13-1547-2021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.100820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2021.100820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03665315v1</w:t>
+                <w:t xml:space="preserve">hal-03320938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future trend and sensitivity analysis of evapotranspiration in the Senegal River Basin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Dezetter</w:t>
+                <w:t xml:space="preserve">ADHI: the African Database of Hydrometric Indices (1950-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Paturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Guilpart</w:t>
+                <w:t xml:space="preserve">Jean-François Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35, pp.100820. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.1547-1560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2021.100820⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-13-1547-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320938v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03665315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trend and Sensitivity Analysis of Reference Evapotranspiration in the Senegal River Basin Using NASA Meteorological Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation and Calibration of Alternative Methods for Estimating Reference Evapotranspiration in the Senegal River Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Malick Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ansoumana Bodian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.M. Ndiaye</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Dezetter</w:t>
+                <w:t xml:space="preserve">Abdoulaye Deme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w12071957⟩</w:t>
+              <w:t xml:space="preserve">Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (2), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/hydrology7020024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929651v1</w:t>
+                <w:t xml:space="preserve">hal-04895073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Trend in Hydroclimatic Conditions in the Senegal River Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ansoumana Bodian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geremy Panthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Dacosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Deme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/w12020436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and Calibration of Alternative Methods for Estimating Reference Evapotranspiration in the Senegal River Basin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lamine Diop</w:t>
+                <w:t xml:space="preserve">Trend and Sensitivity Analysis of Reference Evapotranspiration in the Senegal River Basin Using NASA Meteorological Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.M. Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bodian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye Deme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Dezetter</w:t>
+                <w:t xml:space="preserve">L. Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (2), pp.24. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (7), pp.1957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/hydrology7020024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w12071957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895073v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact of global climate changes on irrigated wheat yields and water requirements in a semi-arid environment of Morocco</w:t>
               </w:r>
@@ -2252,51 +2252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Khabba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Er-Raki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, pp.19142. </w:t>
@@ -2334,90 +2334,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future Climate Change Impacts on Streamflows of Two Main West Africa River Basins: Senegal and Gambia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ansoumana Bodian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Deme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Djaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2468,51 +2468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using land cover changes and demographic data to improve hydrological modeling in the Sahel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Paturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2520,51 +2520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Diello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31 (4), pp.811-824. </w:t>
@@ -2596,365 +2596,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainfall-runoff modelling of water resources in the upper Senegal River basin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Honoré Dacosta</w:t>
+                <w:t xml:space="preserve">Reducing the gap between water demand and availability under climate and water use changes: assessing the effectiveness and robustness of adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ruelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Grouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Water Resources Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07900627.2015.1026435⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.21--29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2016056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053384v1</w:t>
+                <w:t xml:space="preserve">hal-02086955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability of water uses in managed hydrosystems: human- and climate-induced changes for the mid-21st century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ruelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Grouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 20 (8), pp.3129-3147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-20-3129-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the gap between water demand and availability under climate and water use changes: assessing the effectiveness and robustness of adaptation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Grouillet</w:t>
+                <w:t xml:space="preserve">Rainfall-runoff modelling of water resources in the upper Senegal River basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ansoumana Bodian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Dacosta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.21--29. </w:t>
+              <w:t xml:space="preserve">International Journal of Water Resources Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (1), pp.89--101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2016056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07900627.2015.1026435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086955v1</w:t>
+                <w:t xml:space="preserve">hal-02053384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of satellite-based rainfall products for hydrological modelling in Morocco</w:t>
               </w:r>
@@ -2966,51 +2966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tramblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Thiemig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahoucine Hanich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3051,853 +3051,853 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing structural uncertainty in conceptual hydrological modelling in the semi-arid Andes</w:t>
+                <w:t xml:space="preserve">Combining hydraulic model, hydrogeomorphological observations and chemical analyses of surface waters to improve knowledge on karst flash floods genesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hublart</w:t>
+                <w:t xml:space="preserve">F. Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ruelland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Dezetter</w:t>
+                <w:t xml:space="preserve">V. Borrell-Estupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Jourde</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Van-Exter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-19-2295-2015⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Association of Hydrological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 369, pp.55-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/piahs-369-55-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053379v1</w:t>
+                <w:t xml:space="preserve">hal-02140200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating past changes in the balance between water demand and availability and assessing their main drivers at the river basin scale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Water supply sustainability and adaptation strategies under anthropogenic and climatic changes of a meso-scale Mediterranean catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ruelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrell Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Grouillet</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Servat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-19-1263-2015⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 536, pp.589--602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.07.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053381v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for hydro-climatic and water use variability in the assessment of past and future water balance at the basin scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Simulating past changes in the balance between water demand and availability and assessing their main drivers at the river basin scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ruelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Association of Hydrological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/piahs-371-43-2015⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (3), pp.1263--1285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-19-1263-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134402v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water supply sustainability and adaptation strategies under anthropogenic and climatic changes of a meso-scale Mediterranean catchment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Ruelland</w:t>
+                <w:t xml:space="preserve">Accounting for hydro-climatic and water use variability in the assessment of past and future water balance at the basin scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Borrell Estupina</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">D. Ruelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Servat</w:t>
+                <w:t xml:space="preserve">B. Grouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.07.093⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Association of Hydrological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 371, pp.43-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/piahs-371-43-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063554v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical reconstruction and 2050 projections of water demand under anthropogenic and climate changes in two contrasted Mediterranean catchments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Reducing structural uncertainty in conceptual hydrological modelling in the semi-arid Andes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hublart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ruelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.01.029⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (5), pp.2295--2314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-19-2295-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02052169v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining hydraulic model, hydrogeomorphological observations and chemical analyses of surface waters to improve knowledge on karst flash floods genesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Historical reconstruction and 2050 projections of water demand under anthropogenic and climate changes in two contrasted Mediterranean catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ruelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Association of Hydrological Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 522, pp.684--696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.01.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/piahs-369-55-2015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02140200v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution d'une grille de pluies mensuelles pour l'Afrique (période 1900-2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ardoin Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Sécheresse, 21 (4), pp.336 - 338. </w:t>
@@ -3929,403 +3929,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term monitoring of land cover changes based on Landsat imagery to improve hydrological modelling in West Africa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Simulation of runoff in West Africa: Is there a single data-model combination that produces the best simulation results?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Puech</w:t>
+                <w:t xml:space="preserve">Sabine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J.E. Paturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Ardoin-Bardin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 354, pp.203-212</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589134v1</w:t>
+                <w:t xml:space="preserve">hal-02590620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of runoff in West Africa: Is there a single data-model combination that produces the best simulation results?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Comparing available rainfall gridded datasets for West Africa and the impact on rainfall-runoff modelling results, the case of Burkina-Faso.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. New</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J.E. Paturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Mahe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Ardoin-Bardin</w:t>
+                <w:t xml:space="preserve">A. Cres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water S.A.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (5), p. 529 - p. 536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4314/wsa.v34i5.180650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590620v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing available rainfall gridded datasets for West Africa and the impact on rainfall-runoff modelling results, the case of Burkina-Faso.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.E. Paturel</w:t>
+                <w:t xml:space="preserve">Long-term monitoring of land cover changes based on Landsat imagery to improve hydrological modelling in West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ruelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cres</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ardoin-Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water S.A.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 34 (5), p. 529 - p. 536. </w:t>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (11-12), pp.3533-3551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4314/wsa.v34i5.180650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01431160701758699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00454476v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water resources prediction in West and Central Africa for the 21st century</w:t>
               </w:r>
@@ -4462,51 +4462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Condom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Coudrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4595,51 +4595,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of calibration objective fonctions in the context of rainfall-ronoff modelling in a Sudanese savannah area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 36 (4), pp.307 - 330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4699,286 +4699,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evapotranspiration estimates in Sahel regions using an ensemble contextual model: medium &amp; high spatial resolution data comparison</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jordi Etchanchu</w:t>
+                <w:t xml:space="preserve">A Comparison Between Adam and Levenberg–Marquardt Optimizers for the Prediction of Extremes: Case Study for Flood Prediction with Artificial Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peniel Adounkpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Boulet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Albert Olioso</w:t>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA Living Planet Symposium 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITISE 2025 - 11th International Conference on Time Series and Forecasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Gran Canaria, Spain. pp.12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/engproc2025101012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05208204v1</w:t>
+                <w:t xml:space="preserve">hal-05208914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison Between Adam and Levenberg–Marquardt Optimizers for the Prediction of Extremes: Case Study for Flood Prediction with Artificial Neural Networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Arfib</w:t>
+                <w:t xml:space="preserve">Evapotranspiration estimates in Sahel regions using an ensemble contextual model: medium &amp; high spatial resolution data comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Farhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Etchanchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+                <w:t xml:space="preserve">Philippe Gamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITISE 2025 - 11th International Conference on Time Series and Forecasting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESA Living Planet Symposium 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA, Jun 2025, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208914v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A web portal dedicated to climate change impact studies in the Global South: ClimatSuds.ird.fr</w:t>
               </w:r>
@@ -5016,51 +5016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Amoussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola A. Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ansoumana Bodian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t>
@@ -5137,64 +5137,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rome, Italy</w:t>
@@ -5383,64 +5383,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Etchanchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Farhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5476,355 +5476,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des échanges d'énergie et d'eau sur le bassin agricole de l'Orgeval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assess evapotranspiration over Sahelian regions: Review and evaluation of available products and alternative methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Etchanchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Flinck</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">Jerome Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Allies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journée de Modélisation des Surfaces Continentales (JMSC 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/iahs2022-121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03899443v1</w:t>
+                <w:t xml:space="preserve">hal-04217405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assess evapotranspiration over Sahelian regions: Review and evaluation of available products and alternative methods.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation des échanges d'énergie et d'eau sur le bassin agricole de l'Orgeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Flinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Etchanchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Demarty</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aubin Allies</w:t>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4. Journée de Modélisation des Surfaces Continentales (JMSC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217405v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trend analysis of reference evapotranspiration and climate variables in the main hydrosystems of Senegal: Senegal, Gambia and Casamance River Basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Malick Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Papa Malick Ndiaye</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ansoumana Bodian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Bassirou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5914,51 +5914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatogoma Bamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Paturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6009,90 +6009,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation and calibration of Twenty alternative methods for estimating reference evapotranspiration in main hydrosystems of Senegal: Senegal, Gambia and Casamance River Basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ansoumana Bodian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa Malick Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Bassirou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6169,77 +6169,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Etchanchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème journées de modélisation des surfaces continentales (JMSC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
@@ -6268,51 +6268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ADHI dataset: African Database of Hydrometric Indices: new perspectives for African hydrology studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tramblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6320,51 +6320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Paturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2021, Online, Germany</w:t>
@@ -6419,51 +6419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahoucine Hanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kherrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès International GIRE3D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Dakhla, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6488,332 +6488,315 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the gap between water demand and availability under climate and water use changes: assessing the effectiveness and robustness of adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ruelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Grouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les tensions sur l’eau en Europe et dans le bassin méditerranéen : des crises de l’eau d’ici 2050?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France. pp.21--29, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lhb/2016056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new investigation method combining morphological observations and chemical analyses of surface waters to improve knowledge on flash karst floods genesis.</w:t>
+                <w:t xml:space="preserve">Evolution des déséquilibres quantitatifs, adaptation aux changements climatiques et anthropiques au sein de deux hydrosystèmes méditerranéens : l'Hérault et l'Ebre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Raynaud</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ruelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grouillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Sinkholes Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Rochester, United States</w:t>
+              <w:t xml:space="preserve">ICID 2015 "Innover pour améliorer les performances de l'irrigation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour l'Eau, l'Irrigation et le Drainage (AFEID), Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02470847v1</w:t>
+                <w:t xml:space="preserve">hal-02143300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Flash Floods in a Karstic Watershed Using an Original Semi-distributed Radar-Gauge Merging Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrell-Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mathieu-Subias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6828,549 +6811,566 @@
               <w:t xml:space="preserve">XII International Association for Engineering Geology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Turin, Italy. pp.169-173, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-09054-2_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des déséquilibres quantitatifs, adaptation aux changements climatiques et anthropiques au sein de deux hydrosystèmes méditerranéens : l'Hérault et l'Ebre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new investigation method combining morphological observations and chemical analyses of surface waters to improve knowledge on flash karst floods genesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Fabre</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Borrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Van-Exter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICID 2015 "Innover pour améliorer les performances de l'irrigation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour l'Eau, l'Irrigation et le Drainage (AFEID), Oct 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14th Sinkholes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Rochester, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143300v1</w:t>
+                <w:t xml:space="preserve">hal-02470847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting an optimal climatic dataset for integrated modelling of the Ebro hydrosystem. In: Hydrology in a changing world: environmental and human dimensions.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Sensitivity analysis of hydrological modelling to climate forcing in a semi-arid mountainous catchment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ruelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Servat</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hublart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Friend-Water 2014 : Hydrology in a Changing World : Environmental and Human Dimensions</w:t>
+              <w:t xml:space="preserve">7th World FRIEND-Water Conference on Hydrology in a Changing World: Environmental and Human Dimensions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089920v1</w:t>
+                <w:t xml:space="preserve">hal-02094149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the long-term evolution of water supply capacity : comparison of two Mediterranean catchments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Fabre</w:t>
+                <w:t xml:space="preserve">Selecting an optimal climatic dataset for integrated modelling of the Ebro hydrosystem. In: Hydrology in a changing world: environmental and human dimensions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lila Collet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">J. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ruelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Servat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Friend-Water 2014 : Hydrology in a Changing World : Environmental and Human Dimensions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064608v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of hydrological modelling to climate forcing in a semi-arid mountainous catchment.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Assessing the long-term evolution of water supply capacity : comparison of two Mediterranean catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ruelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World FRIEND-Water Conference on Hydrology in a Changing World: Environmental and Human Dimensions</w:t>
+              <w:t xml:space="preserve">Friend-Water 2014 : Hydrology in a Changing World : Environmental and Human Dimensions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094149v1</w:t>
+                <w:t xml:space="preserve">hal-02064608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the capacity to meet irrigation water needs for viticulture under climate variability in the Chilean Andes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hublart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ruelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7447,51 +7447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hattoibe Aboubacar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ruelland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate and land surface changes in hydrology. Symposium (Gothenburg 2013-07-22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7529,51 +7529,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate and river runoff changes in West and Central Africa: past variability and prediction of water resources for the 21 st century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Paturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Ardoin-Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7686,77 +7686,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jumeaux Numériques d’Hydrosystèmes pour la Gestion des Crues : Ombre numérique ou véritable jumeau numérique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peniel Adounkpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Dobricean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7792,1243 +7792,1243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review and evaluation of global evapotranspiration products in Sahelian region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des processus éco-hydro-géologique autour du site de Ceyrac (Pompignan, Gard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Etchanchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Biteye Thiam Pape</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bitaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Frascati, Italy</w:t>
+              <w:t xml:space="preserve">Assemblée Scientifique et Technique ICOS-France 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550980v1</w:t>
+                <w:t xml:space="preserve">hal-04933212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des processus éco-hydro-géologique autour du site de Ceyrac (Pompignan, Gard)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ma Terre en 180 Minutes: a transition support system to build decarbonization scenarios in the academic community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bitaud</w:t>
+                <w:t xml:space="preserve">Nicolas Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Scientifique et Technique ICOS-France 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933212v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ma Terre en 180 Minutes: a transition support system to build decarbonization scenarios in the academic community</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nelly Bardet</w:t>
+                <w:t xml:space="preserve">Review and evaluation of global evapotranspiration products in Sahelian region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Etchanchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Farhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biteye Thiam Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Frascati, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199599v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remotely sensed evapotranspiration estimates in Sahel regions using EVASPA S-SEBI Sahel (E3S) model: Uncertainty analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jordi Etchanchu</w:t>
+                <w:t xml:space="preserve">Labcom Hydr.IA: a joint Company-Academic laboratory to develop new flood forecasting services. Case Study on the Nîmes Flash-Floods (Southeastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peniel Adounkpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Boulet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chloé Ollivier</w:t>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Frascati, Italy</w:t>
+              <w:t xml:space="preserve">AGU 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, San Francisco, United States. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05203076v1</w:t>
+                <w:t xml:space="preserve">hal-04343943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labcom Hydr.IA: a joint Company-Academic laboratory to develop new flood forecasting services. Case Study on the Nîmes Flash-Floods (Southeastern France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Dezetter</w:t>
+                <w:t xml:space="preserve">Remotely sensed evapotranspiration estimates in Sahel regions using EVASPA S-SEBI Sahel (E3S) model: Uncertainty analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Farhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Etchanchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, San Francisco, United States. 2023</w:t>
+              <w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343943v1</w:t>
+                <w:t xml:space="preserve">hal-05203076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term monitoring of a Mediterranean karst system used for water supply. Implication for the characterizationand modelling of its dynamics. Case of the Lez karst system (MEDYCYSS Observatory)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation éco-hydrologique en zone agropastorale endoréique au Sahel : impact des pratiques agricoles et apport de la télédétection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Etchanchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+                <w:t xml:space="preserve">Bernard Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+                <w:t xml:space="preserve">Ibrahim Mainassara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t>
+              <w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715027v1</w:t>
+                <w:t xml:space="preserve">hal-04551010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling numerical approaches for a deeper assessment of karst groundwater vulnerability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What is the role of noise and uncertainty in neural network modelling? Almost 30 years of research and applications to karst aquifer modelling and flash-floods forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Sivelle</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Aliouache</w:t>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2022 - 3rd European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t>
+              <w:t xml:space="preserve">HydroML Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Penn State, United States. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715038v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation éco-hydrologique en zone agropastorale endoréique au Sahel : impact des pratiques agricoles et apport de la télédétection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ibrahim Mainassara</w:t>
+                <w:t xml:space="preserve">Long term monitoring of a Mediterranean karst system used for water supply. Implication for the characterizationand modelling of its dynamics. Case of the Lez karst system (MEDYCYSS Observatory)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Allies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551010v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the role of noise and uncertainty in neural network modelling? Almost 30 years of research and applications to karst aquifer modelling and flash-floods forecasting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling numerical approaches for a deeper assessment of karst groundwater vulnerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sivelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Johannet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Séverin Pistre</w:t>
+                <w:t xml:space="preserve">Yohann Cousquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vinches</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Dezetter</w:t>
+                <w:t xml:space="preserve">Mohammed Aliouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HydroML Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Penn State, United States. 2022</w:t>
+              <w:t xml:space="preserve">Eurokarst 2022 - 3rd European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696112v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASPICK project- a database for karst flash floods analyses in southern France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Borrell Estupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra van Exter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
@@ -9051,312 +9051,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water stress by 2050 under human and climatic changes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Balancing water uses and availability under human- and climate-induced changes at the 2050 horizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabre J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ruelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Grouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWRA World Water Congress XV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Édimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">Our Common Future under Climate Change, International scientific conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02501311v1</w:t>
+                <w:t xml:space="preserve">hal-02135179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing water uses and availability under human- and climate-induced changes at the 2050 horizon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Water stress by 2050 under human and climatic changes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ruelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Grouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Our Common Future under Climate Change, International scientific conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">IWRA World Water Congress XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Édimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135179v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Flash Floods in a Karstic Watershed Using an Original Semi-distributed Radar-Gauge Merging Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrell-Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mathieu-Subias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9430,90 +9430,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Flash Floods in a Karstic Watershed Using an Original Semi-distributed Radar-Gauge Merging Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrell-Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mathieu-Subias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9808,51 +9808,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="90EC8050"/>
+    <w:nsid w:val="3000324E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10039,51 +10039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-dezetter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3728-0467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223646776" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-8367-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05360721v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peniel Adounkpe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dezetter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalil Traor&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29227/IM-2025-02-03-27" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869454v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Farhani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Biteye Thiam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132585" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573847v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansoumana Bodian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Malick Ndiaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Bassirou Diop" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Diop" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-415-2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573852v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-305-2024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620419v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ogilvie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Goudiaby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2024.101823" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04589184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Arheimer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Castellarin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Grimaldi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate V Heal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2024.2355202" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620423v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diouf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology11060075" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877422v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Radice" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology10020039" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126329v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Klein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Challet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000049" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890214v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Cantoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Grimaldi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Salamon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Dakhlaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101169" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03665315v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouch&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Paturel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mah&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1547-2021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320938v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guilpart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2021.100820" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929651v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Ndiaye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bodian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diop" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dezetter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12071957" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823084v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geremy Panthou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Dacosta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Deme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12020436" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895073v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology7020024" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03141705v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhoussaine Bouras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Khabba" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Er-Raki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55251-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01863421v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Djaman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology5010021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Diello" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barbier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11057" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053384v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07900627.2015.1026435" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086582v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fabre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grouillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-3129-2016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086955v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016056" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871878v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Thiemig" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Hanich" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2016.1154149" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053379v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hublart" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruelland" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-2295-2015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053381v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grouillet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-1263-2015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02134402v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Fabre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-371-43-2015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063554v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Servat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.093" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052169v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.01.029" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-715R7CDH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140200v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrell-Estupina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pistre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Van-Exter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-369-55-2015" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136005v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ardoin Bardin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Brissaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2010.0269" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589134v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ardoin-Bardin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160701758699" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590620v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Paturel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mahe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454476v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. New" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cres" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/wsa.v34i5.180650" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932321v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rescan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ardoin-Bardin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Dieulin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478218v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condom" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delclaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.1470" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8MG1J4QR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869363v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Servat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626669109492517" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208204v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gamet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05208914v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025101012" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04875765v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Amoussou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola A. Arias" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9656" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625529v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Berthelin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908427v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10616" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05080489v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899443v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flinck" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217405v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Demarty" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-121" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578142v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-149" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943462v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salif Kon&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatogoma Bamba" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-80" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578133v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-152" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899426v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157490v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Paturel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112260v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kherrou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469681v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470847v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Raynaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094051v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell-Estupina" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mathieu-Subias" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2_34" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143300v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fabre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089920v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064608v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Milano" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094149v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hublart" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064602v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276261v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hattoibe Aboubacar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937039v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ardoin-Bardin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Boyer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Casenave" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05032952v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Dobricean" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550980v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biteye Thiam Pape" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933212v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bitaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199599v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bardet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6356" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203076v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04343943v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551010v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mainassara" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696112v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125632v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra van Exter" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501311v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02135179v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabre J." TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094062v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410303v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581472v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervieu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-dezetter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3728-0467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223646776" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-8367-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05360721v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peniel Adounkpe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dezetter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalil Traor&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29227/IM-2025-02-03-27" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869454v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Farhani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Biteye Thiam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132585" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620423v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Goudiaby" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansoumana Bodian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diouf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ogilvie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology11060075" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573852v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Malick Ndiaye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Bassirou Diop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Diop" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-305-2024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573847v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-415-2024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620419v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2024.101823" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04589184v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Arheimer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Castellarin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Grimaldi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate V Heal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2024.2355202" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126329v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Klein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Challet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000049" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877422v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Radice" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology10020039" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890214v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Cantoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Grimaldi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Salamon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Dakhlaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101169" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320938v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guilpart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2021.100820" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03665315v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouch&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Paturel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mah&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1547-2021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895073v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Deme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology7020024" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823084v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geremy Panthou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Dacosta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12020436" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929651v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Ndiaye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bodian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diop" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dezetter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12071957" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03141705v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhoussaine Bouras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Khabba" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Er-Raki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55251-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01863421v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Djaman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology5010021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Diello" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barbier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11057" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086955v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fabre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grouillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016056" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086582v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-3129-2016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053384v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07900627.2015.1026435" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871878v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Thiemig" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Hanich" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2016.1154149" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140200v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrell-Estupina" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pistre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Van-Exter" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-369-55-2015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063554v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Servat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.093" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053381v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruelland" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grouillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-1263-2015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02134402v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Fabre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-371-43-2015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053379v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hublart" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-2295-2015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052169v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.01.029" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-715R7CDH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136005v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ardoin Bardin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Brissaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2010.0269" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590620v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Paturel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mahe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ardoin-Bardin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454476v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. New" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cres" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/wsa.v34i5.180650" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589134v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160701758699" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932321v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rescan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ardoin-Bardin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Dieulin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478218v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condom" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delclaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.1470" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8MG1J4QR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869363v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Servat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626669109492517" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05208914v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025101012" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208204v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gamet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04875765v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Amoussou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola A. Arias" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9656" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625529v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Berthelin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908427v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10616" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05080489v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217405v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Demarty" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-121" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899443v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flinck" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578142v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-149" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943462v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salif Kon&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatogoma Bamba" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-80" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578133v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-152" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899426v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157490v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Paturel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112260v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kherrou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469681v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143300v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fabre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094051v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Raynaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell-Estupina" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mathieu-Subias" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2_34" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470847v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094149v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hublart" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089920v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064608v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Milano" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064602v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276261v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hattoibe Aboubacar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937039v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ardoin-Bardin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Boyer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Casenave" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05032952v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Dobricean" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933212v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bitaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199599v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bardet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6356" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550980v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biteye Thiam Pape" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04343943v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203076v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551010v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mainassara" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696112v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125632v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra van Exter" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02135179v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabre J." TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501311v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094062v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410303v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581472v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervieu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>