--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -503,914 +503,914 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Gridded Rainfall Products in Three West African Basins</w:t>
+                <w:t xml:space="preserve">Trend analysis of reference evapotranspiration and climate variables in the main hydrosystems of Senegal: Senegal, Gambia and Casamance River Basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Goudiaby</w:t>
+                <w:t xml:space="preserve">Papa Malick Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ansoumana Bodian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Bassirou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (6), pp.75. </w:t>
+              <w:t xml:space="preserve">Proceedings of IAHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 385, pp.305-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/hydrology11060075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/piahs-385-305-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620423v1</w:t>
+                <w:t xml:space="preserve">hal-04573852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trend analysis of reference evapotranspiration and climate variables in the main hydrosystems of Senegal: Senegal, Gambia and Casamance River Basins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Evaluation and calibration of alternative methods for estimating reference evapotranspiration in the main hydrosystems of Senegal: Senegal, Gambia and Casamance River Basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ansoumana Bodian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa Malick Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Bassirou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of IAHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 385, pp.305-311. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/piahs-385-305-2024⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 385, pp.415-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/piahs-385-415-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04573852v1</w:t>
+                <w:t xml:space="preserve">hal-04573847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and calibration of alternative methods for estimating reference evapotranspiration in the main hydrosystems of Senegal: Senegal, Gambia and Casamance River Basins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity of global hydrological models to potential evapotranspiration estimation methods in the Senegal River Basin (West Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Malick Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ansoumana Bodian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serigne Bassirou Diop</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamine Diop</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrew Ogilvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Goudiaby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IAHS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/piahs-385-415-2024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53, pp.101823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2024.101823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573847v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of global hydrological models to potential evapotranspiration estimation methods in the Senegal River Basin (West Africa)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The IAHS Science for Solutions decade, with Hydrology Engaging Local People IN a Global world (HELPING)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berit Arheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cudennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attilio Castellarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate V Heal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2024.101823⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (11), pp.1417-1435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02626667.2024.2355202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620419v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IAHS Science for Solutions decade, with Hydrology Engaging Local People IN a Global world (HELPING)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Grimaldi</w:t>
+                <w:t xml:space="preserve">Evaluation of Gridded Rainfall Products in Three West African Basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Goudiaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ansoumana Bodian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate V Heal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ibrahima Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Ogilvie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 69 (11), pp.1417-1435. </w:t>
+              <w:t xml:space="preserve">Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (6), pp.75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02626667.2024.2355202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/hydrology11060075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04589184v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transition support system to build decarbonization scenarios in the academic community</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial to the Special Issue “Hydrological Applications and Cooperation Projects in Developing Countries”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alessio Radice</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pstr.0000049⟩</w:t>
+              <w:t xml:space="preserve">Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (2), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/hydrology10020039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04126329v1</w:t>
+                <w:t xml:space="preserve">hal-04877422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial to the Special Issue “Hydrological Applications and Cooperation Projects in Developing Countries”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Dezetter</w:t>
+                <w:t xml:space="preserve">A transition support system to build decarbonization scenarios in the academic community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceau Challet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Radice</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (2), pp.39. </w:t>
+              <w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (4), pp.e0000049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/hydrology10020039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pstr.0000049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877422v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological performance of the ERA5 reanalysis for flood modeling in Tunisia with the LISFLOOD and GR4J models</w:t>
               </w:r>
@@ -1524,563 +1524,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future trend and sensitivity analysis of evapotranspiration in the Senegal River Basin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Dezetter</w:t>
+                <w:t xml:space="preserve">ADHI: the African Database of Hydrometric Indices (1950-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Guilpart</w:t>
+                <w:t xml:space="preserve">Nathalie Rouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Paturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2021.100820⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.1547-1560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-13-1547-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03320938v1</w:t>
+                <w:t xml:space="preserve">insu-03665315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADHI: the African Database of Hydrometric Indices (1950-2018)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gil Mahé</w:t>
+                <w:t xml:space="preserve">Future trend and sensitivity analysis of evapotranspiration in the Senegal River Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Malick Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ansoumana Bodian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Boyer</w:t>
+                <w:t xml:space="preserve">Etienne Guilpart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13, pp.1547-1560. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.100820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-13-1547-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2021.100820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03665315v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and Calibration of Alternative Methods for Estimating Reference Evapotranspiration in the Senegal River Basin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent Trend in Hydroclimatic Conditions in the Senegal River Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ansoumana Bodian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Geremy Panthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Dacosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Deme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/hydrology7020024⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w12020436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895073v1</w:t>
+                <w:t xml:space="preserve">hal-04823084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Trend in Hydroclimatic Conditions in the Senegal River Basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation and Calibration of Alternative Methods for Estimating Reference Evapotranspiration in the Senegal River Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Malick Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ansoumana Bodian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Deme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12, </w:t>
+              <w:t xml:space="preserve">Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (2), pp.24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w12020436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/hydrology7020024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823084v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trend and Sensitivity Analysis of Reference Evapotranspiration in the Senegal River Basin Using NASA Meteorological Data</w:t>
               </w:r>
@@ -2360,64 +2360,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ansoumana Bodian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Deme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Djaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2468,51 +2468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using land cover changes and demographic data to improve hydrological modeling in the Sahel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Paturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2596,365 +2596,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the gap between water demand and availability under climate and water use changes: assessing the effectiveness and robustness of adaptation</w:t>
+                <w:t xml:space="preserve">Sustainability of water uses in managed hydrosystems: human- and climate-induced changes for the mid-21st century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ruelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Dezetter</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Grouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.21--29. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (8), pp.3129-3147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2016056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-20-3129-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086955v1</w:t>
+                <w:t xml:space="preserve">hal-02086582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability of water uses in managed hydrosystems: human- and climate-induced changes for the mid-21st century</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Ruelland</w:t>
+                <w:t xml:space="preserve">Rainfall-runoff modelling of water resources in the upper Senegal River basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ansoumana Bodian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Grouillet</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Dacosta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 20 (8), pp.3129-3147. </w:t>
+              <w:t xml:space="preserve">International Journal of Water Resources Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (1), pp.89--101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-20-3129-2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07900627.2015.1026435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086582v1</w:t>
+                <w:t xml:space="preserve">hal-02053384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainfall-runoff modelling of water resources in the upper Senegal River basin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Honoré Dacosta</w:t>
+                <w:t xml:space="preserve">Reducing the gap between water demand and availability under climate and water use changes: assessing the effectiveness and robustness of adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ruelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Grouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Water Resources Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 32 (1), pp.89--101. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.21--29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07900627.2015.1026435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2016056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053384v1</w:t>
+                <w:t xml:space="preserve">hal-02086955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of satellite-based rainfall products for hydrological modelling in Morocco</w:t>
               </w:r>
@@ -3051,853 +3051,853 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining hydraulic model, hydrogeomorphological observations and chemical analyses of surface waters to improve knowledge on karst flash floods genesis</w:t>
+                <w:t xml:space="preserve">Water supply sustainability and adaptation strategies under anthropogenic and climatic changes of a meso-scale Mediterranean catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Raynaud</w:t>
+                <w:t xml:space="preserve">Lila Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ruelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Borrell-Estupina</w:t>
+                <w:t xml:space="preserve">Valérie Borrell Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pistre</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Servat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Association of Hydrological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/piahs-369-55-2015⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 536, pp.589--602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.07.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140200v1</w:t>
+                <w:t xml:space="preserve">hal-02063554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water supply sustainability and adaptation strategies under anthropogenic and climatic changes of a meso-scale Mediterranean catchment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reducing structural uncertainty in conceptual hydrological modelling in the semi-arid Andes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hublart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ruelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lila Collet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Servat</w:t>
+                <w:t xml:space="preserve">H. Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.07.093⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (5), pp.2295--2314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-19-2295-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063554v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating past changes in the balance between water demand and availability and assessing their main drivers at the river basin scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ruelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19 (3), pp.1263--1285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-19-1263-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for hydro-climatic and water use variability in the assessment of past and future water balance at the basin scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ruelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Association of Hydrological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 371, pp.43-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/piahs-371-43-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing structural uncertainty in conceptual hydrological modelling in the semi-arid Andes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Historical reconstruction and 2050 projections of water demand under anthropogenic and climate changes in two contrasted Mediterranean catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ruelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-19-2295-2015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 522, pp.684--696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053379v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical reconstruction and 2050 projections of water demand under anthropogenic and climate changes in two contrasted Mediterranean catchments</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Combining hydraulic model, hydrogeomorphological observations and chemical analyses of surface waters to improve knowledge on karst flash floods genesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Borrell-Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Van-Exter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.01.029⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Association of Hydrological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 369, pp.55-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/piahs-369-55-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02052169v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution d'une grille de pluies mensuelles pour l'Afrique (période 1900-2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ardoin Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Sécheresse, 21 (4), pp.336 - 338. </w:t>
@@ -3929,403 +3929,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of runoff in West Africa: Is there a single data-model combination that produces the best simulation results?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term monitoring of land cover changes based on Landsat imagery to improve hydrological modelling in West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ruelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Girard</w:t>
+                <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.E. Paturel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Ardoin-Bardin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (11-12), pp.3533-3551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01431160701758699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590620v1</w:t>
+                <w:t xml:space="preserve">hal-02589134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing available rainfall gridded datasets for West Africa and the impact on rainfall-runoff modelling results, the case of Burkina-Faso.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Simulation of runoff in West Africa: Is there a single data-model combination that produces the best simulation results?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. New</w:t>
+                <w:t xml:space="preserve">J.E. Paturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.E. Paturel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Cres</w:t>
+                <w:t xml:space="preserve">S. Ardoin-Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water S.A.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 354, pp.203-212</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00454476v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term monitoring of land cover changes based on Landsat imagery to improve hydrological modelling in West Africa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Dezetter</w:t>
+                <w:t xml:space="preserve">Comparing available rainfall gridded datasets for West Africa and the impact on rainfall-runoff modelling results, the case of Burkina-Faso.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. New</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Paturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Puech</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Cres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 29 (11-12), pp.3533-3551. </w:t>
+              <w:t xml:space="preserve">Water S.A.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (5), p. 529 - p. 536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01431160701758699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4314/wsa.v34i5.180650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589134v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water resources prediction in West and Central Africa for the 21st century</w:t>
               </w:r>
@@ -5383,51 +5383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Etchanchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5476,355 +5476,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assess evapotranspiration over Sahelian regions: Review and evaluation of available products and alternative methods.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation des échanges d'énergie et d'eau sur le bassin agricole de l'Orgeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Flinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Etchanchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aubin Allies</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4. Journée de Modélisation des Surfaces Continentales (JMSC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217405v1</w:t>
+                <w:t xml:space="preserve">hal-03899443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des échanges d'énergie et d'eau sur le bassin agricole de l'Orgeval</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assess evapotranspiration over Sahelian regions: Review and evaluation of available products and alternative methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Etchanchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanée Chahinian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">Jerome Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Allies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journée de Modélisation des Surfaces Continentales (JMSC 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/iahs2022-121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03899443v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trend analysis of reference evapotranspiration and climate variables in the main hydrosystems of Senegal: Senegal, Gambia and Casamance River Basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa Malick Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ansoumana Bodian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Bassirou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5914,51 +5914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatogoma Bamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Paturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6022,77 +6022,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation and calibration of Twenty alternative methods for estimating reference evapotranspiration in main hydrosystems of Senegal: Senegal, Gambia and Casamance River Basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ansoumana Bodian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa Malick Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Bassirou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6182,64 +6182,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Etchanchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème journées de modélisation des surfaces continentales (JMSC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
@@ -6268,103 +6268,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ADHI dataset: African Database of Hydrometric Indices: new perspectives for African hydrology studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Paturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2021, Online, Germany</w:t>
@@ -6550,253 +6550,270 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Grouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les tensions sur l’eau en Europe et dans le bassin méditerranéen : des crises de l’eau d’ici 2050?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France. pp.21--29, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lhb/2016056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des déséquilibres quantitatifs, adaptation aux changements climatiques et anthropiques au sein de deux hydrosystèmes méditerranéens : l'Hérault et l'Ebre</w:t>
+                <w:t xml:space="preserve">A new investigation method combining morphological observations and chemical analyses of surface waters to improve knowledge on flash karst floods genesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Fabre</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Felix Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Van-Exter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICID 2015 "Innover pour améliorer les performances de l'irrigation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour l'Eau, l'Irrigation et le Drainage (AFEID), Oct 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14th Sinkholes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Rochester, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143300v1</w:t>
+                <w:t xml:space="preserve">hal-02470847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Flash Floods in a Karstic Watershed Using an Original Semi-distributed Radar-Gauge Merging Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrell-Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mathieu-Subias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6811,182 +6828,165 @@
               <w:t xml:space="preserve">XII International Association for Engineering Geology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Turin, Italy. pp.169-173, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-09054-2_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new investigation method combining morphological observations and chemical analyses of surface waters to improve knowledge on flash karst floods genesis.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution des déséquilibres quantitatifs, adaptation aux changements climatiques et anthropiques au sein de deux hydrosystèmes méditerranéens : l'Hérault et l'Ebre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Borrell</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ruelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grouillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Sinkholes Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Rochester, United States</w:t>
+              <w:t xml:space="preserve">ICID 2015 "Innover pour améliorer les performances de l'irrigation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour l'Eau, l'Irrigation et le Drainage (AFEID), Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02470847v1</w:t>
+                <w:t xml:space="preserve">hal-02143300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of hydrological modelling to climate forcing in a semi-arid mountainous catchment.</w:t>
               </w:r>
@@ -7080,77 +7080,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selecting an optimal climatic dataset for integrated modelling of the Ebro hydrosystem. In: Hydrology in a changing world: environmental and human dimensions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ruelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Servat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Friend-Water 2014 : Hydrology in a Changing World : Environmental and Human Dimensions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7188,51 +7188,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the long-term evolution of water supply capacity : comparison of two Mediterranean catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Milano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7300,51 +7300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the capacity to meet irrigation water needs for viticulture under climate variability in the Chilean Andes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hublart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ruelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7529,51 +7529,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate and river runoff changes in West and Central Africa: past variability and prediction of water resources for the 21 st century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Paturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Ardoin-Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8176,859 +8176,859 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Labcom Hydr.IA: a joint Company-Academic laboratory to develop new flood forecasting services. Case Study on the Nîmes Flash-Floods (Southeastern France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Dezetter</w:t>
+                <w:t xml:space="preserve">Remotely sensed evapotranspiration estimates in Sahel regions using EVASPA S-SEBI Sahel (E3S) model: Uncertainty analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Farhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Etchanchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, San Francisco, United States. 2023</w:t>
+              <w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343943v1</w:t>
+                <w:t xml:space="preserve">hal-05203076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remotely sensed evapotranspiration estimates in Sahel regions using EVASPA S-SEBI Sahel (E3S) model: Uncertainty analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chloé Ollivier</w:t>
+                <w:t xml:space="preserve">Labcom Hydr.IA: a joint Company-Academic laboratory to develop new flood forecasting services. Case Study on the Nîmes Flash-Floods (Southeastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Berthelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peniel Adounkpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Frascati, Italy</w:t>
+              <w:t xml:space="preserve">AGU 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, San Francisco, United States. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05203076v1</w:t>
+                <w:t xml:space="preserve">hal-04343943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation éco-hydrologique en zone agropastorale endoréique au Sahel : impact des pratiques agricoles et apport de la télédétection</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long term monitoring of a Mediterranean karst system used for water supply. Implication for the characterizationand modelling of its dynamics. Case of the Lez karst system (MEDYCYSS Observatory)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cappelaere</w:t>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Allies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Mainassara</w:t>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04551010v1</w:t>
+                <w:t xml:space="preserve">hal-03715027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the role of noise and uncertainty in neural network modelling? Almost 30 years of research and applications to karst aquifer modelling and flash-floods forecasting</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling numerical approaches for a deeper assessment of karst groundwater vulnerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vinches</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Dezetter</w:t>
+                <w:t xml:space="preserve">Vianney Sivelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Cousquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Aliouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HydroML Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Penn State, United States. 2022</w:t>
+              <w:t xml:space="preserve">Eurokarst 2022 - 3rd European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696112v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term monitoring of a Mediterranean karst system used for water supply. Implication for the characterizationand modelling of its dynamics. Case of the Lez karst system (MEDYCYSS Observatory)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+                <w:t xml:space="preserve">Modélisation éco-hydrologique en zone agropastorale endoréique au Sahel : impact des pratiques agricoles et apport de la télédétection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Etchanchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cappelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Mainassara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t>
+              <w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715027v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling numerical approaches for a deeper assessment of karst groundwater vulnerability</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What is the role of noise and uncertainty in neural network modelling? Almost 30 years of research and applications to karst aquifer modelling and flash-floods forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Cousquer</w:t>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Aliouache</w:t>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2022 - 3rd European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t>
+              <w:t xml:space="preserve">HydroML Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Penn State, United States. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715038v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASPICK project- a database for karst flash floods analyses in southern France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrell Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Raynaud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra van Exter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
@@ -9051,312 +9051,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing water uses and availability under human- and climate-induced changes at the 2050 horizon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabre J.</w:t>
+                <w:t xml:space="preserve">Water stress by 2050 under human and climatic changes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ruelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Grouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Our Common Future under Climate Change, International scientific conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">IWRA World Water Congress XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Édimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135179v1</w:t>
+                <w:t xml:space="preserve">hal-02501311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water stress by 2050 under human and climatic changes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Fabre</w:t>
+                <w:t xml:space="preserve">Balancing water uses and availability under human- and climate-induced changes at the 2050 horizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabre J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ruelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Grouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWRA World Water Congress XV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Édimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">Our Common Future under Climate Change, International scientific conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02501311v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Flash Floods in a Karstic Watershed Using an Original Semi-distributed Radar-Gauge Merging Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrell-Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mathieu-Subias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9430,90 +9430,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Flash Floods in a Karstic Watershed Using an Original Semi-distributed Radar-Gauge Merging Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrell-Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mathieu-Subias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9808,51 +9808,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3000324E"/>
+    <w:nsid w:val="5791D017"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10039,51 +10039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-dezetter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3728-0467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223646776" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-8367-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05360721v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peniel Adounkpe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dezetter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalil Traor&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29227/IM-2025-02-03-27" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869454v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Farhani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Biteye Thiam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132585" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620423v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Goudiaby" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansoumana Bodian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diouf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ogilvie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology11060075" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573852v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Malick Ndiaye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Bassirou Diop" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Diop" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-305-2024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573847v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-415-2024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620419v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2024.101823" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04589184v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Arheimer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Castellarin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Grimaldi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate V Heal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2024.2355202" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126329v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Klein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Challet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000049" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877422v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Radice" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology10020039" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890214v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Cantoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Grimaldi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Salamon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Dakhlaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101169" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320938v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guilpart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2021.100820" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03665315v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouch&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Paturel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mah&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1547-2021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895073v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Deme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology7020024" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823084v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geremy Panthou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Dacosta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12020436" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929651v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Ndiaye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bodian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diop" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dezetter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12071957" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03141705v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhoussaine Bouras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Khabba" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Er-Raki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55251-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01863421v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Djaman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology5010021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Diello" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barbier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11057" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086955v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fabre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grouillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016056" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086582v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-3129-2016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053384v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07900627.2015.1026435" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871878v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Thiemig" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Hanich" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2016.1154149" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140200v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrell-Estupina" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pistre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Van-Exter" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-369-55-2015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063554v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Servat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.093" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053381v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruelland" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grouillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-1263-2015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02134402v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Fabre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-371-43-2015" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053379v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hublart" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-2295-2015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052169v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.01.029" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-715R7CDH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136005v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ardoin Bardin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Brissaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2010.0269" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590620v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Paturel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mahe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ardoin-Bardin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454476v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. New" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cres" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/wsa.v34i5.180650" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589134v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160701758699" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932321v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rescan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ardoin-Bardin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Dieulin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478218v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condom" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delclaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.1470" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8MG1J4QR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869363v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Servat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626669109492517" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05208914v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025101012" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208204v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gamet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04875765v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Amoussou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola A. Arias" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9656" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625529v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Berthelin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908427v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10616" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05080489v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217405v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Demarty" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-121" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899443v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flinck" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578142v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-149" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943462v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salif Kon&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatogoma Bamba" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-80" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578133v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-152" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899426v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157490v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Paturel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112260v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kherrou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469681v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143300v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fabre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094051v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Raynaud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell-Estupina" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mathieu-Subias" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2_34" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470847v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094149v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hublart" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089920v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064608v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Milano" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064602v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276261v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hattoibe Aboubacar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937039v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ardoin-Bardin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Boyer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Casenave" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05032952v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Dobricean" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933212v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bitaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199599v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bardet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6356" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550980v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biteye Thiam Pape" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04343943v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203076v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551010v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mainassara" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696112v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125632v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra van Exter" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02135179v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabre J." TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501311v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094062v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410303v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581472v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervieu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-dezetter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3728-0467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223646776" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-8367-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05360721v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peniel Adounkpe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dezetter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalil Traor&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29227/IM-2025-02-03-27" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869454v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Farhani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Biteye Thiam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132585" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573852v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Malick Ndiaye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansoumana Bodian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Bassirou Diop" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Diop" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-305-2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573847v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-415-2024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620419v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ogilvie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Goudiaby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2024.101823" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04589184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Arheimer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Castellarin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Grimaldi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate V Heal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2024.2355202" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620423v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diouf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology11060075" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877422v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Radice" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology10020039" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126329v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Klein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Challet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000049" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890214v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Cantoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Grimaldi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Salamon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Dakhlaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101169" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03665315v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouch&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Paturel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mah&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1547-2021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320938v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guilpart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2021.100820" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823084v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geremy Panthou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Dacosta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Deme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12020436" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895073v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology7020024" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929651v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Ndiaye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bodian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diop" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dezetter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12071957" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03141705v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhoussaine Bouras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Khabba" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Er-Raki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55251-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01863421v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Djaman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology5010021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Diello" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barbier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11057" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086582v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fabre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grouillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-3129-2016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053384v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07900627.2015.1026435" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086955v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016056" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871878v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Thiemig" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Hanich" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2016.1154149" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063554v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Servat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.093" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053379v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hublart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruelland" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-2295-2015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053381v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grouillet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-1263-2015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02134402v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Fabre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-371-43-2015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052169v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.01.029" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-715R7CDH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140200v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrell-Estupina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pistre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Van-Exter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-369-55-2015" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136005v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ardoin Bardin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Brissaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2010.0269" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589134v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ardoin-Bardin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160701758699" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590620v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Paturel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mahe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454476v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. New" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cres" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/wsa.v34i5.180650" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932321v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rescan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ardoin-Bardin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Dieulin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478218v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condom" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delclaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.1470" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8MG1J4QR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869363v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Servat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626669109492517" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05208914v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025101012" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208204v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gamet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04875765v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Amoussou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola A. Arias" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9656" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625529v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Berthelin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908427v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10616" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05080489v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899443v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flinck" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217405v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Demarty" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-121" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578142v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-149" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943462v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salif Kon&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatogoma Bamba" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-80" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578133v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-152" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899426v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157490v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Paturel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112260v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kherrou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469681v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470847v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Raynaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094051v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell-Estupina" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mathieu-Subias" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2_34" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143300v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fabre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094149v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hublart" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089920v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064608v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Milano" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064602v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276261v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hattoibe Aboubacar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937039v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ardoin-Bardin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Boyer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Casenave" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05032952v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Dobricean" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933212v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bitaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199599v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bardet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6356" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550980v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biteye Thiam Pape" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203076v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04343943v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551010v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mainassara" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696112v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125632v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra van Exter" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501311v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02135179v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabre J." TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094062v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410303v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581472v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervieu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>