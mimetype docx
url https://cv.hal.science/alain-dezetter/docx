--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -128,53 +128,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">223646776</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=_-ozN88AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/J-8367-2016</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -227,4461 +248,4461 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Learning at Two Timescales: Dual Neural Networks for Predicting Fast Urban and Slow Karst Floods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peniel Adounkpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalil Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inżynieria Mineralna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.29227/IM-2025-02-03-27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale analysis of existing actual evapotranspiration products over agropastoral Sahel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Etchanchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Farhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pape Biteye Thiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 651, pp.132585. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.132585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trend analysis of reference evapotranspiration and climate variables in the main hydrosystems of Senegal: Senegal, Gambia and Casamance River Basins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of Gridded Rainfall Products in Three West African Basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Omar Goudiaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ansoumana Bodian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serigne Bassirou Diop</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamine Diop</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ibrahima Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Ogilvie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IAHS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/piahs-385-305-2024⟩</w:t>
+              <w:t xml:space="preserve">Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (6), pp.75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/hydrology11060075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573852v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and calibration of alternative methods for estimating reference evapotranspiration in the main hydrosystems of Senegal: Senegal, Gambia and Casamance River Basins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Trend analysis of reference evapotranspiration and climate variables in the main hydrosystems of Senegal: Senegal, Gambia and Casamance River Basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Malick Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ansoumana Bodian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Bassirou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of IAHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 385, pp.415-421. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 385, pp.305-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/piahs-385-305-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/piahs-385-415-2024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04573847v1</w:t>
+                <w:t xml:space="preserve">hal-04573852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of global hydrological models to potential evapotranspiration estimation methods in the Senegal River Basin (West Africa)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Evaluation and calibration of alternative methods for estimating reference evapotranspiration in the main hydrosystems of Senegal: Senegal, Gambia and Casamance River Basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ansoumana Bodian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa Malick Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Bassirou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2024.101823⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of IAHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 385, pp.415-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/piahs-385-415-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620419v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IAHS Science for Solutions decade, with Hydrology Engaging Local People IN a Global world (HELPING)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berit Arheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cudennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attilio Castellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate V Heal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 69 (11), pp.1417-1435. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02626667.2024.2355202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Gridded Rainfall Products in Three West African Basins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Sensitivity of global hydrological models to potential evapotranspiration estimation methods in the Senegal River Basin (West Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Malick Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ansoumana Bodian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Ogilvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Goudiaby</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andrew Ogilvie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53, pp.101823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2024.101823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/hydrology11060075⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04620423v1</w:t>
+                <w:t xml:space="preserve">hal-04620419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial to the Special Issue “Hydrological Applications and Cooperation Projects in Developing Countries”</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A transition support system to build decarbonization scenarios in the academic community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceau Challet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/hydrology10020039⟩</w:t>
+              <w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (4), pp.e0000049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pstr.0000049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877422v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transition support system to build decarbonization scenarios in the academic community</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial to the Special Issue “Hydrological Applications and Cooperation Projects in Developing Countries”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Radice</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pstr.0000049⟩</w:t>
+              <w:t xml:space="preserve">Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (2), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/hydrology10020039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04126329v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological performance of the ERA5 reanalysis for flood modeling in Tunisia with the LISFLOOD and GR4J models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Cantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tramblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Salamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamouda Dakhlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 42, pp.101169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejrh.2022.101169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADHI: the African Database of Hydrometric Indices (1950-2018)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Rouché</w:t>
+                <w:t xml:space="preserve">Future trend and sensitivity analysis of evapotranspiration in the Senegal River Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Malick Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ansoumana Bodian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Emmanuel Paturel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Boyer</w:t>
+                <w:t xml:space="preserve">Etienne Guilpart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-13-1547-2021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.100820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2021.100820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03665315v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future trend and sensitivity analysis of evapotranspiration in the Senegal River Basin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Dezetter</w:t>
+                <w:t xml:space="preserve">ADHI: the African Database of Hydrometric Indices (1950-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Paturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Guilpart</w:t>
+                <w:t xml:space="preserve">Gil Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2021.100820⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.1547-1560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-13-1547-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320938v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03665315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Trend in Hydroclimatic Conditions in the Senegal River Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ansoumana Bodian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geremy Panthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Dacosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Deme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/w12020436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation and Calibration of Alternative Methods for Estimating Reference Evapotranspiration in the Senegal River Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa Malick Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ansoumana Bodian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Deme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (2), pp.24. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/hydrology7020024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trend and Sensitivity Analysis of Reference Evapotranspiration in the Senegal River Basin Using NASA Meteorological Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bodian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (7), pp.1957. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/w12071957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact of global climate changes on irrigated wheat yields and water requirements in a semi-arid environment of Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussaine Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jarlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Khabba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Er-Raki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, pp.19142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-55251-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Future Climate Change Impacts on Streamflows of Two Main West Africa River Basins: Senegal and Gambia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ansoumana Bodian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Deme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Djaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/hydrology5010021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using land cover changes and demographic data to improve hydrological modeling in the Sahel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Paturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Diello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31 (4), pp.811-824. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hyp.11057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability of water uses in managed hydrosystems: human- and climate-induced changes for the mid-21st century</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Reducing the gap between water demand and availability under climate and water use changes: assessing the effectiveness and robustness of adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ruelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Grouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-20-3129-2016⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.21--29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2016056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086582v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainfall-runoff modelling of water resources in the upper Senegal River basin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Sustainability of water uses in managed hydrosystems: human- and climate-induced changes for the mid-21st century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ruelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Honoré Dacosta</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Grouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Water Resources Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (8), pp.3129-3147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-20-3129-2016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07900627.2015.1026435⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02053384v1</w:t>
+                <w:t xml:space="preserve">hal-02086582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing the gap between water demand and availability under climate and water use changes: assessing the effectiveness and robustness of adaptation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Grouillet</w:t>
+                <w:t xml:space="preserve">Rainfall-runoff modelling of water resources in the upper Senegal River basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ansoumana Bodian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Dacosta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Water Resources Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (1), pp.89--101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07900627.2015.1026435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2016056⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02086955v1</w:t>
+                <w:t xml:space="preserve">hal-02053384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of satellite-based rainfall products for hydrological modelling in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tramblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Thiemig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahoucine Hanich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 61 (14), pp.2509 - 2519. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02626667.2016.1154149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water supply sustainability and adaptation strategies under anthropogenic and climatic changes of a meso-scale Mediterranean catchment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining hydraulic model, hydrogeomorphological observations and chemical analyses of surface waters to improve knowledge on karst flash floods genesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Borrell Estupina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Dezetter</w:t>
+                <w:t xml:space="preserve">F. Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Servat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Borrell-Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Van-Exter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.07.093⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Association of Hydrological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 369, pp.55-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/piahs-369-55-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063554v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing structural uncertainty in conceptual hydrological modelling in the semi-arid Andes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Water supply sustainability and adaptation strategies under anthropogenic and climatic changes of a meso-scale Mediterranean catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ruelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrell Estupina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Jourde</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Servat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-19-2295-2015⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 536, pp.589--602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.07.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053379v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating past changes in the balance between water demand and availability and assessing their main drivers at the river basin scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ruelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19 (3), pp.1263--1285. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-19-1263-2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for hydro-climatic and water use variability in the assessment of past and future water balance at the basin scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C Fabre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Ruelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Association of Hydrological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 371, pp.43-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/piahs-371-43-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical reconstruction and 2050 projections of water demand under anthropogenic and climate changes in two contrasted Mediterranean catchments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Reducing structural uncertainty in conceptual hydrological modelling in the semi-arid Andes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hublart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ruelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.01.029⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (5), pp.2295--2314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-19-2295-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02052169v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining hydraulic model, hydrogeomorphological observations and chemical analyses of surface waters to improve knowledge on karst flash floods genesis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Historical reconstruction and 2050 projections of water demand under anthropogenic and climate changes in two contrasted Mediterranean catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ruelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Association of Hydrological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 369, pp.55-60. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 522, pp.684--696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/piahs-369-55-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2015.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02140200v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution d'une grille de pluies mensuelles pour l'Afrique (période 1900-2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ardoin Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Sécheresse, 21 (4), pp.336 - 338. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/sec.2010.0269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term monitoring of land cover changes based on Landsat imagery to improve hydrological modelling in West Africa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Simulation of runoff in West Africa: Is there a single data-model combination that produces the best simulation results?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sabine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Paturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Ardoin-Bardin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 354, pp.203-212</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589134v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of runoff in West Africa: Is there a single data-model combination that produces the best simulation results?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Comparing available rainfall gridded datasets for West Africa and the impact on rainfall-runoff modelling results, the case of Burkina-Faso.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. New</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Paturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Ardoin-Bardin</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water S.A.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (5), p. 529 - p. 536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4314/wsa.v34i5.180650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590620v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing available rainfall gridded datasets for West Africa and the impact on rainfall-runoff modelling results, the case of Burkina-Faso.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gil Mahe</w:t>
+                <w:t xml:space="preserve">Long-term monitoring of land cover changes based on Landsat imagery to improve hydrological modelling in West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ruelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Girard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Ardoin-Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water S.A.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4314/wsa.v34i5.180650⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29 (11-12), pp.3533-3551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01431160701758699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00454476v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water resources prediction in West and Central Africa for the 21st century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rescan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ardoin-Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Dieulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04932321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Modelling of Lacustrine Regressions: Two Case Studies from the Andean Altiplano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Condom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Coudrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 18 (13), pp.2395--2408. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hyp.1470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02478218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of calibration objective fonctions in the context of rainfall-ronoff modelling in a Sudanese savannah area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Sciences Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 36 (4), pp.307 - 330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02626669109492517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4691,2965 +4712,2965 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparison Between Adam and Levenberg–Marquardt Optimizers for the Prediction of Extremes: Case Study for Flood Prediction with Artificial Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peniel Adounkpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITISE 2025 - 11th International Conference on Time Series and Forecasting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Gran Canaria, Spain. pp.12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/engproc2025101012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evapotranspiration estimates in Sahel regions using an ensemble contextual model: medium &amp; high spatial resolution data comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Farhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Etchanchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA Living Planet Symposium 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESA, Jun 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05208204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A web portal dedicated to climate change impact studies in the Global South: ClimatSuds.ird.fr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tramblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Amoussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola A. Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ansoumana Bodian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-9656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04875765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash flood and vigilance forecasting of a complex, anthropogenic karst hydrosystem using neural networks. Application to the Las coastal river at Toulon (South-East France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peniel Adounkpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially remotely sensed evapotranspiration estimates in Sahel regions using an ensemble contextual model : structural uncertainty estimation and reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Farhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Etchanchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pape Biteye Thiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Allies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des pratiques agricoles sur la modélisation écohydrologique en zone agropastorale endoréique sahélienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Etchanchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Farhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMSC 2024 - 5ème édition des Journées de Modélisation des Surfaces Continentales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITES, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des échanges d'énergie et d'eau sur le bassin agricole de l'Orgeval</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assess evapotranspiration over Sahelian regions: Review and evaluation of available products and alternative methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Demarty</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jordi Etchanchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanée Chahinian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">Jerome Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Allies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journée de Modélisation des Surfaces Continentales (JMSC 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/iahs2022-121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03899443v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assess evapotranspiration over Sahelian regions: Review and evaluation of available products and alternative methods.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Modélisation des échanges d'énergie et d'eau sur le bassin agricole de l'Orgeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Flinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Etchanchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aubin Allies</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4. Journée de Modélisation des Surfaces Continentales (JMSC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217405v1</w:t>
+                <w:t xml:space="preserve">hal-03899443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trend analysis of reference evapotranspiration and climate variables in the main hydrosystems of Senegal: Senegal, Gambia and Casamance River Basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa Malick Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ansoumana Bodian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Bassirou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/iahs2022-149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niger River Basin - Hydrological Modelling: Enhancing Framework Accuracy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salif Koné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatogoma Bamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Paturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAHS, May 2022, Montpellier, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/iahs2022-80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and calibration of Twenty alternative methods for estimating reference evapotranspiration in main hydrosystems of Senegal: Senegal, Gambia and Casamance River Basins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Dezetter</w:t>
+                <w:t xml:space="preserve">Problématique de modélisation écohydrologique en région méditerranéenne karstique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Etchanchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4ème journées de modélisation des surfaces continentales (JMSC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/iahs2022-152⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04578133v1</w:t>
+                <w:t xml:space="preserve">hal-03899426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problématique de modélisation écohydrologique en région méditerranéenne karstique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">Evaluation and calibration of Twenty alternative methods for estimating reference evapotranspiration in main hydrosystems of Senegal: Senegal, Gambia and Casamance River Basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ansoumana Bodian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papa Malick Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Bassirou Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème journées de modélisation des surfaces continentales (JMSC 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11. Scientific Assembly of the International Association of Hydrological Sciences (IAHS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/iahs2022-152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03899426v1</w:t>
+                <w:t xml:space="preserve">hal-04578133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ADHI dataset: African Database of Hydrometric Indices: new perspectives for African hydrology studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tramblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Paturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2021, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de la variabilité climatique et anthropique sur les ressources en eau du bassin versant du Tensift – Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahoucine Hanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kherrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès International GIRE3D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Dakhla, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02112260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing the gap between water demand and availability under climate and water use changes: assessing the effectiveness and robustness of adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ruelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Grouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les tensions sur l’eau en Europe et dans le bassin méditerranéen : des crises de l’eau d’ici 2050?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France. pp.21--29, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lhb/2016056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02469681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new investigation method combining morphological observations and chemical analyses of surface waters to improve knowledge on flash karst floods genesis.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution des déséquilibres quantitatifs, adaptation aux changements climatiques et anthropiques au sein de deux hydrosystèmes méditerranéens : l'Hérault et l'Ebre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Borrell</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ruelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grouillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Sinkholes Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Rochester, United States</w:t>
+              <w:t xml:space="preserve">ICID 2015 "Innover pour améliorer les performances de l'irrigation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour l'Eau, l'Irrigation et le Drainage (AFEID), Oct 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470847v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Flash Floods in a Karstic Watershed Using an Original Semi-distributed Radar-Gauge Merging Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Borrell-Estupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mathieu-Subias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII International Association for Engineering Geology Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Turin, Italy. pp.169-173, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-09054-2_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des déséquilibres quantitatifs, adaptation aux changements climatiques et anthropiques au sein de deux hydrosystèmes méditerranéens : l'Hérault et l'Ebre</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new investigation method combining morphological observations and chemical analyses of surface waters to improve knowledge on flash karst floods genesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Van-Exter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICID 2015 "Innover pour améliorer les performances de l'irrigation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour l'Eau, l'Irrigation et le Drainage (AFEID), Oct 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14th Sinkholes Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Rochester, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143300v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of hydrological modelling to climate forcing in a semi-arid mountainous catchment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ruelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Hublart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th World FRIEND-Water Conference on Hydrology in a Changing World: Environmental and Human Dimensions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting an optimal climatic dataset for integrated modelling of the Ebro hydrosystem. In: Hydrology in a changing world: environmental and human dimensions.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Assessing the long-term evolution of water supply capacity : comparison of two Mediterranean catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ruelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Friend-Water 2014 : Hydrology in a Changing World : Environmental and Human Dimensions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089920v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the long-term evolution of water supply capacity : comparison of two Mediterranean catchments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Selecting an optimal climatic dataset for integrated modelling of the Ebro hydrosystem. In: Hydrology in a changing world: environmental and human dimensions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dezetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ruelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Servat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Friend-Water 2014 : Hydrology in a Changing World : Environmental and Human Dimensions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064608v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the capacity to meet irrigation water needs for viticulture under climate variability in the Chilean Andes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hublart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ruelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Friend-Water 2014 : Hydrology in a Changing World : Environmental and Human Dimensions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation and comparison of two downscaling methods for daily precipitation in hydrological impact studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hattoibe Aboubacar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ruelland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate and land surface changes in hydrology. Symposium (Gothenburg 2013-07-22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate and river runoff changes in West and Central Africa: past variability and prediction of water resources for the 21 st century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Paturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Ardoin-Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J F Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Casenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Water Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IWRA, Sep 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7659,1754 +7680,1754 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jumeaux Numériques d’Hydrosystèmes pour la Gestion des Crues : Ombre numérique ou véritable jumeau numérique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peniel Adounkpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octavian Dobricean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire IMT « Data Analytics &amp; Artificial Intelligence »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Nantes, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des processus éco-hydro-géologique autour du site de Ceyrac (Pompignan, Gard)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ma Terre en 180 Minutes: a transition support system to build decarbonization scenarios in the academic community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Barral</w:t>
+                <w:t xml:space="preserve">Nicolas Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Bitaud</w:t>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Scientifique et Technique ICOS-France 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. , </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933212v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ma Terre en 180 Minutes: a transition support system to build decarbonization scenarios in the academic community</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des processus éco-hydro-géologique autour du site de Ceyrac (Pompignan, Gard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Bardet</w:t>
+                <w:t xml:space="preserve">Chloé Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Etchanchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bitaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Assemblée Scientifique et Technique ICOS-France 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Montpellier, France. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199599v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review and evaluation of global evapotranspiration products in Sahelian region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Etchanchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Farhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biteye Thiam Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remotely sensed evapotranspiration estimates in Sahel regions using EVASPA S-SEBI Sahel (E3S) model: Uncertainty analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Farhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Etchanchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on High-Resolution Thermal EO 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Frascati, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05203076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labcom Hydr.IA: a joint Company-Academic laboratory to develop new flood forecasting services. Case Study on the Nîmes Flash-Floods (Southeastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Berthelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peniel Adounkpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanée Chahinian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, San Francisco, United States. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term monitoring of a Mediterranean karst system used for water supply. Implication for the characterizationand modelling of its dynamics. Case of the Lez karst system (MEDYCYSS Observatory)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+                <w:t xml:space="preserve">Modélisation éco-hydrologique en zone agropastorale endoréique au Sahel : impact des pratiques agricoles et apport de la télédétection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Etchanchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+                <w:t xml:space="preserve">Bernard Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
+                <w:t xml:space="preserve">Ibrahim Mainassara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t>
+              <w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715027v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling numerical approaches for a deeper assessment of karst groundwater vulnerability</w:t>
+                <w:t xml:space="preserve">What is the role of noise and uncertainty in neural network modelling? Almost 30 years of research and applications to karst aquifer modelling and flash-floods forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Sivelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jourde</w:t>
+                <w:t xml:space="preserve">Anne Johannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Artigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Fischer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Aliouache</w:t>
+                <w:t xml:space="preserve">Marc Vinches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2022 - 3rd European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t>
+              <w:t xml:space="preserve">HydroML Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Penn State, United States. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715038v1</w:t>
+                <w:t xml:space="preserve">hal-03696112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation éco-hydrologique en zone agropastorale endoréique au Sahel : impact des pratiques agricoles et apport de la télédétection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Dezetter</w:t>
+                <w:t xml:space="preserve">Coupling numerical approaches for a deeper assessment of karst groundwater vulnerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sivelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cappelaere</w:t>
+                <w:t xml:space="preserve">Yohann Cousquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Mainassara</w:t>
+                <w:t xml:space="preserve">Mohammed Aliouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Eurokarst 2022 - 3rd European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551010v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the role of noise and uncertainty in neural network modelling? Almost 30 years of research and applications to karst aquifer modelling and flash-floods forecasting</w:t>
+                <w:t xml:space="preserve">Long term monitoring of a Mediterranean karst system used for water supply. Implication for the characterizationand modelling of its dynamics. Case of the Lez karst system (MEDYCYSS Observatory)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Johannet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aubin Allies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Artigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vinches</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Dezetter</w:t>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HydroML Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Penn State, United States. 2022</w:t>
+              <w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03696112v1</w:t>
+                <w:t xml:space="preserve">hal-03715027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASPICK project- a database for karst flash floods analyses in southern France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Borrell Estupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra van Exter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Servat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH International Congress “Groundwater and society : 60 years of IAH”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water stress by 2050 under human and climatic changes.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Balancing water uses and availability under human- and climate-induced changes at the 2050 horizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabre J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ruelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Grouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWRA World Water Congress XV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Édimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">Our Common Future under Climate Change, International scientific conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02501311v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing water uses and availability under human- and climate-induced changes at the 2050 horizon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water stress by 2050 under human and climatic changes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julie Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Denis Ruelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Grouillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Our Common Future under Climate Change, International scientific conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">IWRA World Water Congress XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Édimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135179v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Flash Floods in a Karstic Watershed Using an Original Semi-distributed Radar-Gauge Merging Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Borrell-Estupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mathieu-Subias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th World FRIEND-Water Conference on Hydrology in a Changing World: Environmental and Human Dimensions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9416,163 +9437,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Flash Floods in a Karstic Watershed Using an Original Semi-distributed Radar-Gauge Merging Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Borrell-Estupina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dezetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Mathieu-Subias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Geology for Society and Territory - Volume 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.169-173, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-09054-2_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02410303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9582,165 +9603,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du rôle de l'information climatique pour la détermination de l'évapotranspiration dans la modélisation pluie-débit. Rapport final - Années 2001-2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2003, pp.49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId279"/>
+      <w:footerReference w:type="default" r:id="rId280"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9808,51 +9829,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5791D017"/>
+    <w:nsid w:val="805F43DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10039,51 +10060,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-dezetter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3728-0467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223646776" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-8367-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05360721v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peniel Adounkpe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dezetter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalil Traor&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29227/IM-2025-02-03-27" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869454v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Farhani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Biteye Thiam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132585" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573852v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Malick Ndiaye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansoumana Bodian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Bassirou Diop" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Diop" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-305-2024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573847v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-415-2024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620419v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ogilvie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Goudiaby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2024.101823" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04589184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Arheimer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Castellarin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Grimaldi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate V Heal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2024.2355202" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620423v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diouf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology11060075" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877422v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Radice" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology10020039" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126329v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Klein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Challet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000049" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890214v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Cantoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Grimaldi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Salamon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Dakhlaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101169" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03665315v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouch&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Paturel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mah&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1547-2021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320938v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guilpart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2021.100820" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823084v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geremy Panthou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Dacosta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Deme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12020436" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895073v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology7020024" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929651v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Ndiaye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bodian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diop" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dezetter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12071957" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03141705v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhoussaine Bouras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Khabba" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Er-Raki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55251-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01863421v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Djaman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology5010021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082835v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Diello" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barbier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11057" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086582v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fabre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grouillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-3129-2016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053384v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07900627.2015.1026435" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086955v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016056" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871878v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Thiemig" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Hanich" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2016.1154149" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063554v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Servat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.093" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053379v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hublart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruelland" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-2295-2015" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053381v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grouillet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-1263-2015" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02134402v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Fabre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-371-43-2015" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052169v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.01.029" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-715R7CDH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140200v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrell-Estupina" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pistre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Van-Exter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-369-55-2015" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136005v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ardoin Bardin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Brissaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2010.0269" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589134v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ardoin-Bardin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160701758699" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590620v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Paturel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mahe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454476v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. New" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cres" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/wsa.v34i5.180650" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932321v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rescan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ardoin-Bardin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Dieulin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478218v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condom" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delclaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.1470" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8MG1J4QR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869363v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Servat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626669109492517" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05208914v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025101012" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208204v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gamet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04875765v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Amoussou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola A. Arias" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9656" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625529v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Berthelin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908427v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10616" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05080489v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899443v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flinck" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217405v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Demarty" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-121" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578142v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-149" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943462v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salif Kon&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatogoma Bamba" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-80" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578133v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-152" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899426v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157490v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Paturel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112260v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kherrou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469681v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470847v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Raynaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094051v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell-Estupina" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mathieu-Subias" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2_34" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143300v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fabre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094149v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hublart" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089920v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064608v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Milano" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064602v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276261v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hattoibe Aboubacar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937039v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ardoin-Bardin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Boyer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Casenave" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05032952v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Dobricean" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933212v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bitaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199599v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bardet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6356" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550980v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biteye Thiam Pape" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203076v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04343943v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551010v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mainassara" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696112v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125632v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra van Exter" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501311v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02135179v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabre J." TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094062v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410303v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581472v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervieu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-dezetter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3728-0467" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223646776" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=_-ozN88AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-8367-2016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05360721v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peniel Adounkpe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dezetter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalil Traor&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29227/IM-2025-02-03-27" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04869454v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Farhani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Biteye Thiam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132585" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620423v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Goudiaby" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ansoumana Bodian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diouf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ogilvie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology11060075" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573852v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Malick Ndiaye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Bassirou Diop" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Diop" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-305-2024" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573847v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-385-415-2024" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04589184v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berit Arheimer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cudennec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Castellarin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Grimaldi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate V Heal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2024.2355202" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620419v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2024.101823" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126329v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Klein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Challet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000049" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877422v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Radice" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology10020039" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890214v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Cantoni" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Grimaldi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Salamon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Dakhlaoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2022.101169" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guilpart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2021.100820" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03665315v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouch&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Paturel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mah&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-1547-2021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823084v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geremy Panthou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Dacosta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Deme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12020436" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895073v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology7020024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929651v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Ndiaye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bodian" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Diop" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deme" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dezetter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12071957" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03141705v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhoussaine Bouras" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Khabba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Er-Raki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55251-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01863421v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Djaman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology5010021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082835v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Diello" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barbier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11057" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086955v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fabre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruelland" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grouillet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2016056" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086582v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-3129-2016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053384v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07900627.2015.1026435" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871878v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Thiemig" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Hanich" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626667.2016.1154149" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140200v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raynaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrell-Estupina" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pistre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Van-Exter" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourgeois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-369-55-2015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063554v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Collet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell Estupina" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Servat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.093" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053381v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fabre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ruelland" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grouillet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-1263-2015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02134402v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Fabre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-371-43-2015" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053379v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hublart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-2295-2015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052169v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2015.01.029" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-715R7CDH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136005v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ardoin Bardin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Brissaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2010.0269" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590620v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Paturel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mahe" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ardoin-Bardin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454476v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. New" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cres" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/wsa.v34i5.180650" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589134v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Puech" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431160701758699" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932321v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rescan" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ardoin-Bardin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Dieulin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478218v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Condom" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coudrain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delclaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.1470" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8MG1J4QR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869363v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Servat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02626669109492517" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05208914v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025101012" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208204v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gamet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04875765v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Amoussou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola A. Arias" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-9656" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04625529v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Berthelin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908427v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10616" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05080489v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217405v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Demarty" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-121" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899443v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flinck" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578142v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-149" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943462v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salif Kon&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatogoma Bamba" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-80" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899426v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578133v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-152" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157490v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Paturel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02112260v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kherrou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469681v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143300v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Fabre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094051v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Raynaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell-Estupina" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Pistre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mathieu-Subias" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09054-2_34" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470847v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrell" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094149v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hublart" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064608v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Milano" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089920v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064602v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276261v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carreau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hattoibe Aboubacar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937039v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ardoin-Bardin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Boyer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Casenave" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05032952v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Dobricean" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199599v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baehr" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bardet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6356" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933212v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bitaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550980v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biteye Thiam Pape" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05203076v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04343943v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551010v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mainassara" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03696112v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Johannet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vinches" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715038v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fischer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aliouache" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03715027v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02125632v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra van Exter" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02135179v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabre J." TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501311v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094062v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410303v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581472v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Oudin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hervieu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>