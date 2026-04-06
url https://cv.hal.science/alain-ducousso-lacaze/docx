--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -607,222 +607,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les répercussions psychiques du cancer chez l’adolescent et le jeune adulte – AJA – et la famille : revue de la littérature narrative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Voskan Kirakosyan</w:t>
+                <w:t xml:space="preserve">Familles homoparentales : itinéraire d’une recherche psychanalytique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Despina Naziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dolorès Albarracin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.05.002⟩</w:t>
+              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. 64 (2), pp.113-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psye.642.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373452v1</w:t>
+                <w:t xml:space="preserve">hal-04368258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Familles homoparentales : itinéraire d’une recherche psychanalytique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Despina Naziri</w:t>
+                <w:t xml:space="preserve">Les répercussions psychiques du cancer chez l’adolescent et le jeune adulte – AJA – et la famille : revue de la littérature narrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voskan Kirakosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Albarracin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Vol. 64 (2), pp.113-125. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/psye.642.0113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368258v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail de l’interprète en consultation d’annonce : une étude de cas</w:t>
               </w:r>
@@ -1036,222 +1036,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gémellité et Procréation Médicalement Assistée : quels enjeux psychiques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Becoming a boy in a homoparental situation: a psychoanalytic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Roy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Ducousso-Lacaze</w:t>
+                <w:t xml:space="preserve">Marie‐josé Grihom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Atani Torasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2020.06.005⟩</w:t>
+              <w:t xml:space="preserve">International Social Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (235-236), pp.39-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/issj.12217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03492071v1</w:t>
+                <w:t xml:space="preserve">hal-04368267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Becoming a boy in a homoparental situation: a psychoanalytic approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gémellité et Procréation Médicalement Assistée : quels enjeux psychiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Atani Torasso</w:t>
+                <w:t xml:space="preserve">E. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Social Science Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 70 (235-236), pp.39-51. </w:t>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (5), pp.222 - 230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/issj.12217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2020.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368267v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identité narrative, une approche des enjeux psychiques sujet/famille</w:t>
               </w:r>
@@ -1438,287 +1438,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
+                <w:t xml:space="preserve">Paradoxes des figures de l’enfance aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Gratton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dia.215.0007⟩</w:t>
+              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (344), pp.23-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jdp.344.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02508449v1</w:t>
+                <w:t xml:space="preserve">hal-05543065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos de l’encoprésie résistante dans la clinique des enfants violents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Georgelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1 (3), pp.182-187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.inan.2017.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradoxes des figures de l’enfance aujourd’hui</w:t>
+                <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gratton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2 (344), pp.23-27. </w:t>
+              <w:t xml:space="preserve">Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Faire famille en contexte homoparental, 215 (1), pp.7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/jdp.344.0023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dia.215.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05543065v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced directives in an old patient with suicide attempt: analysis of ICU physicians perception</w:t>
               </w:r>
@@ -1832,252 +1832,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">There Is No Cure for Existence: On the Medicalization of Psychological Distress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Albarracin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-J. Grihom</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal-Henri Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Violences faites au corps des femmes, 208, pp.7-16. </w:t>
+              <w:t xml:space="preserve">Ethical Human Psychology and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (3), pp.149-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dia.208.0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1891/1559-4343.17.3.149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388198v1</w:t>
+                <w:t xml:space="preserve">hal-03663559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">There Is No Cure for Existence: On the Medicalization of Psychological Distress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dolorès Albarracin</w:t>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-J. Grihom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethical Human Psychology and Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (3), pp.149-158. </w:t>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Violences faites au corps des femmes, 208, pp.7-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1891/1559-4343.17.3.149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/dia.208.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663559v1</w:t>
+                <w:t xml:space="preserve">hal-01388198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions pour la clinique psychanalytique à partir d'une situation d'homoparentalité</w:t>
               </w:r>
@@ -2135,702 +2135,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parentalité et homoparentalité, quels enjeux ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une approche clinique de l'homoparentalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Psy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 3 (48), pp.292-299</w:t>
+              <w:t xml:space="preserve">Le Bulletin freudien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.27-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00634897v1</w:t>
+                <w:t xml:space="preserve">halshs-00634979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche clinique de l'homoparentalité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour une approche métapsychologique de l'homoparentalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-J. Grihom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Bulletin freudien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, pp.27-42</w:t>
+              <w:t xml:space="preserve">Perspectives Psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48, pp.184-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00634979v1</w:t>
+                <w:t xml:space="preserve">halshs-00634891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche métapsychologique de l'homoparentalité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Parentalité et homoparentalité, quels enjeux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-J. Grihom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Psy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 48, pp.184-193</w:t>
+              <w:t xml:space="preserve">, 2009, 3 (48), pp.292-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00634891v1</w:t>
+                <w:t xml:space="preserve">halshs-00634897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinique de l’inattendu : apport de l’analogie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal-Henri Keller</w:t>
+                <w:t xml:space="preserve">L’analogie comme réducteur de l’altérité de l’enfant psychotique : une approche clinique du discours parental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susane Attéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 57 (473), pp.457-464. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bupsy.2004.15373⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 57 (473), pp.517-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bupsy.2004.15379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05535242v1</w:t>
+                <w:t xml:space="preserve">hal-05534058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La laïcisation du traitement psychique et les vicissitudes du transport analogique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les destins de l’analogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Laflaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Dessaint Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 57 (473), pp.479-485. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bupsy.2004.15375⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 57 (473), pp.487-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bupsy.2004.15376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05534086v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos du père dans la parentalité lesbienne</w:t>
+                <w:t xml:space="preserve">La laïcisation du traitement psychique et les vicissitudes du transport analogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dessaint Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Divan Familial</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 57 (473), pp.479-485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bupsy.2004.15375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/difa.013.0029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05534030v1</w:t>
+                <w:t xml:space="preserve">hal-05534086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les destins de l’analogie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">À propos du père dans la parentalité lesbienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Divan Familial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13 (2), pp.29-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/difa.013.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bupsy.2004.15376⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05534093v1</w:t>
+                <w:t xml:space="preserve">hal-05534030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analogie comme réducteur de l’altérité de l’enfant psychotique : une approche clinique du discours parental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susane Attéma</w:t>
+                <w:t xml:space="preserve">Clinique de l’inattendu : apport de l’analogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal-Henri Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 57 (473), pp.517-523. </w:t>
+              <w:t xml:space="preserve">, 2004, 57 (473), pp.457-464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bupsy.2004.15379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/bupsy.2004.15373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05534058v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los grandes relatos de la modernidad frente a las terapias tradicionales</w:t>
               </w:r>
@@ -3327,303 +3327,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y a-t-il une spécificité des familles homoparentales ?</w:t>
+                <w:t xml:space="preserve">Enfants issus de familles non conventionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Education et Homophobie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Besançon, France</w:t>
+              <w:t xml:space="preserve">Colloque 8ème rencontres poitevines de la psychologie scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00635072v1</w:t>
+                <w:t xml:space="preserve">halshs-00635070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enfants issus de familles non conventionnelles</w:t>
+                <w:t xml:space="preserve">Y a-t-il une spécificité des familles homoparentales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 8ème rencontres poitevines de la psychologie scolaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Colloque international Education et Homophobie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00635070v1</w:t>
+                <w:t xml:space="preserve">halshs-00635072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur l'intime conviction à partir d'une recherche clinique auprès de magistrats</w:t>
+                <w:t xml:space="preserve">La place de l'enfant dans les nouvelles formes de familles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Que sait-on de l'intime conviction ? Ecole Nationale de la Magistrature</w:t>
+              <w:t xml:space="preserve">Colloque de l'Ecole Nationale de la Magistrature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00635059v1</w:t>
+                <w:t xml:space="preserve">halshs-00635058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place de l'enfant dans les nouvelles formes de familles</w:t>
+                <w:t xml:space="preserve">Réflexions sur l'intime conviction à partir d'une recherche clinique auprès de magistrats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Ecole Nationale de la Magistrature</w:t>
+              <w:t xml:space="preserve">Colloque Que sait-on de l'intime conviction ? Ecole Nationale de la Magistrature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00635058v1</w:t>
+                <w:t xml:space="preserve">halshs-00635059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4057,51 +4057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire famille en contexte homoparental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gratton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (215), 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5091,51 +5091,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voskan Kirakosyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Bacqu&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Gargiulo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Albarracin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducousso-Lacaze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2026.02.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823144v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.242.0043" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069821v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Abou Antoun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marchand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.053.0183" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368315v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Henri Keller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Giroux-Gonon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gonon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.872.0445" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107550v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.024.0439" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373452v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.05.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368258v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Naziri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.642.0113" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820239v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kirakosyan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducousso-Lacaze" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2021-0159" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Klein Laharie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lombard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.077.0049" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492071v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.06.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368267v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233; Grihom" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Atani Torasso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/issj.12217" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368264v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Soutif" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.073.0157" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663576v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perpete Berger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2017.09.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN9RX8Q2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02508449v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gratton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.215.0007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05105747v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Georgelin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2017.09.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543065v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.344.0023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368288v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Albarracin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Jamet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dufour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Cabasson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-016-0114-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388198v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Grihom" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.208.0007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663559v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1891/1559-4343.17.3.149" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368268v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.203.0015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634897v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634979v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634891v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535242v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2004.15373" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534086v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dessaint Lemaire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2004.15375" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534030v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.013.0029" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534093v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2004.15376" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534058v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susane Att&#233;ma" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2004.15379" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368321v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542596v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.065.0291" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540303v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Grihom" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2001.15023" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540280v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.1991.13544" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540267v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/enfan.1987.2961" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540258v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.1984.12646" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635072v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635070v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635059v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635058v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388413v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873739v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ammar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Assous" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105956v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165841v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Haza" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548828v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548877v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549410v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549545v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549457v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Lespine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549564v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548771v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoin Celine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Catheline" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548731v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387378v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chroniquesociale.com/comprendre-les-personnes/1413-refaire-famille.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854128v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voskan Kirakosyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Bacqu&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Gargiulo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Albarracin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducousso-Lacaze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2026.02.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823144v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.242.0043" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069821v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Abou Antoun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marchand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.053.0183" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368315v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Henri Keller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Giroux-Gonon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gonon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.872.0445" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107550v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.024.0439" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368258v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Naziri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.642.0113" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373452v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.05.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820239v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kirakosyan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducousso-Lacaze" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2021-0159" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Klein Laharie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lombard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.077.0049" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368267v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233; Grihom" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Atani Torasso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/issj.12217" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492071v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.06.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368264v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Soutif" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.073.0157" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663576v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perpete Berger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2017.09.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN9RX8Q2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543065v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.344.0023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05105747v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Georgelin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2017.09.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02508449v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gratton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.215.0007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368288v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Albarracin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Jamet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dufour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Cabasson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-016-0114-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663559v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1891/1559-4343.17.3.149" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388198v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Grihom" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.208.0007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368268v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.203.0015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634979v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634891v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534058v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susane Att&#233;ma" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2004.15379" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534093v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2004.15376" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534086v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dessaint Lemaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2004.15375" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534030v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.013.0029" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535242v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2004.15373" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368321v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542596v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.065.0291" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540303v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Grihom" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2001.15023" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540280v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.1991.13544" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540267v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/enfan.1987.2961" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540258v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.1984.12646" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635070v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635072v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635058v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635059v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388413v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873739v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ammar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Assous" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105956v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165841v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Haza" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548828v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548877v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549410v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549545v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549457v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Lespine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549564v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548771v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoin Celine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Catheline" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548731v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387378v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chroniquesociale.com/comprendre-les-personnes/1413-refaire-famille.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854128v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>