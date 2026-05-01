--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -230,3394 +230,3796 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homoparentalité : Qu’est-ce qui (ne) change (pas) dans la famille ? Vingt ans après</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La déambulation spontanée chez le sujet âgé dément, acte de résistance d’un sujet confronté à l’épreuve de la disparition de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Galbakiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dia.242.0043⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de psychologie clinique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65 (2), pp.87-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cpc.065.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823144v1</w:t>
+                <w:t xml:space="preserve">hal-05590897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois facettes de la fonction paternelle dans la parole de parents et d’enfants d’une famille lesboparentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Abou Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Divan Familial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Familles et dépendances, 2024/2 (53), pp.183-198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/difa.053.0183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des psychothérapies se référant à la psychanalyse. Une brève discussion des raisons et des méthodes</w:t>
+                <w:t xml:space="preserve">Homoparentalité : Qu’est-ce qui (ne) change (pas) dans la famille ? Vingt ans après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Gonon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de psychanalyse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfp.872.0445⟩</w:t>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Contraintes et créativité du clinicien du couple et de la famille, 2023/4 (242), pp.43-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.242.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368315v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les familles lesboparentales, la PMA et le tiers de procréation</w:t>
+                <w:t xml:space="preserve">Évaluation des psychothérapies se référant à la psychanalyse. Une brève discussion des raisons et des méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal-Henri Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Giroux-Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gonon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la psychanalyse de l'enfant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jpe.024.0439⟩</w:t>
+              <w:t xml:space="preserve">Revue française de psychanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 87 (2), pp.445-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfp.872.0445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107550v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Familles homoparentales : itinéraire d’une recherche psychanalytique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Despina Naziri</w:t>
+                <w:t xml:space="preserve">Les répercussions psychiques du cancer chez l’adolescent et le jeune adulte – AJA – et la famille : revue de la littérature narrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voskan Kirakosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Albarracin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Vol. 64 (2), pp.113-125. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 180 (8), pp.773-779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/psye.642.0113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368258v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les répercussions psychiques du cancer chez l’adolescent et le jeune adulte – AJA – et la famille : revue de la littérature narrative</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les familles lesboparentales, la PMA et le tiers de procréation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dolorès Albarracin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal de la psychanalyse de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vol. 12 (2), pp.439-457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/jpe.024.0439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373452v1</w:t>
+                <w:t xml:space="preserve">hal-04107550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail de l’interprète en consultation d’annonce : une étude de cas</w:t>
+                <w:t xml:space="preserve">Familles homoparentales : itinéraire d’une recherche psychanalytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Kirakosyan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dolorès Albarracin</w:t>
+                <w:t xml:space="preserve">Despina Naziri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/pson-2021-0159⟩</w:t>
+              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. 64 (2), pp.113-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psye.642.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820239v1</w:t>
+                <w:t xml:space="preserve">hal-04368258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’adolescent et sa famille aux prises avec le cancer : quelle atteinte des liens dans le groupe familial ?</w:t>
+                <w:t xml:space="preserve">Les répercussions psychiques du cancer chez l’adolescent et le jeune adulte – AJA – et la famille : revue de la littérature narrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voskan Kirakosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Albarracin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de psychothérapie Psychanalytique de Groupes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rppg.077.0049⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663580v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Becoming a boy in a homoparental situation: a psychoanalytic approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louise Atani Torasso</w:t>
+                <w:t xml:space="preserve">Le travail de l’interprète en consultation d’annonce : une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kirakosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ducousso-Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Albarracin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Social Science Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/issj.12217⟩</w:t>
+              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (3), pp.99-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/pson-2021-0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368267v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gémellité et Procréation Médicalement Assistée : quels enjeux psychiques ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Ducousso-Lacaze</w:t>
+                <w:t xml:space="preserve">L’adolescent et sa famille aux prises avec le cancer : quelle atteinte des liens dans le groupe familial ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voskan Kirakosyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Albarracin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Klein Laharie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2020.06.005⟩</w:t>
+              <w:t xml:space="preserve">Revue de psychothérapie Psychanalytique de Groupes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 77 (2), pp.49-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rppg.077.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492071v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’identité narrative, une approche des enjeux psychiques sujet/famille</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Becoming a boy in a homoparental situation: a psychoanalytic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐josé Grihom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Atani Torasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de psychothérapie Psychanalytique de Groupes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rppg.073.0157⟩</w:t>
+              <w:t xml:space="preserve">International Social Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (235-236), pp.39-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/issj.12217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368264v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexithymie et subjectivation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Gémellité et Procréation Médicalement Assistée : quels enjeux psychiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 66 (2), pp.109-115. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2017.09.003⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 68 (5), pp.222 - 230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2020.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03663576v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradoxes des figures de l’enfance aujourd’hui</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’identité narrative, une approche des enjeux psychiques sujet/famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Soutif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jdp.344.0023⟩</w:t>
+              <w:t xml:space="preserve">Revue de psychothérapie Psychanalytique de Groupes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 73 (2), pp.157-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rppg.073.0157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05543065v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos de l’encoprésie résistante dans la clinique des enfants violents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
+                <w:t xml:space="preserve">Alexithymie et subjectivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Perpete Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Albarracin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.inan.2017.09.005⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (2), pp.109-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2017.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05105747v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
+                <w:t xml:space="preserve">Paradoxes des figures de l’enfance aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Gratton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dia.215.0007⟩</w:t>
+              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (344), pp.23-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jdp.344.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02508449v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced directives in an old patient with suicide attempt: analysis of ICU physicians perception</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">À propos de l’encoprésie résistante dans la clinique des enfants violents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Georgelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13613-016-0114-z⟩</w:t>
+              <w:t xml:space="preserve">In Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (3), pp.182-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inan.2017.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368288v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05105747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">There Is No Cure for Existence: On the Medicalization of Psychological Distress</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gratton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethical Human Psychology and Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1891/1559-4343.17.3.149⟩</w:t>
+              <w:t xml:space="preserve">Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Faire famille en contexte homoparental, 215 (1), pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.215.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663559v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced directives in an old patient with suicide attempt: analysis of ICU physicians perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores Albarracin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angeline Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dia.208.0007⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (S1), pp.160 (P245). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-016-0114-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388198v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questions pour la clinique psychanalytique à partir d'une situation d'homoparentalité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">There Is No Cure for Existence: On the Medicalization of Psychological Distress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolorès Albarracin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal-Henri Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dia.203.0015⟩</w:t>
+              <w:t xml:space="preserve">Ethical Human Psychology and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (3), pp.149-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1891/1559-4343.17.3.149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368268v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche clinique de l'homoparentalité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-J. Grihom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Bulletin freudien</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Violences faites au corps des femmes, 208, pp.7-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.208.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00634979v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche métapsychologique de l'homoparentalité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Questions pour la clinique psychanalytique à partir d'une situation d'homoparentalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Psy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (203), pp.15-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dia.203.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00634891v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parentalité et homoparentalité, quels enjeux ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une approche clinique de l'homoparentalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Psy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 3 (48), pp.292-299</w:t>
+              <w:t xml:space="preserve">Le Bulletin freudien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.27-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00634897v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00634979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analogie comme réducteur de l’altérité de l’enfant psychotique : une approche clinique du discours parental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susane Attéma</w:t>
+                <w:t xml:space="preserve">Pour une approche métapsychologique de l'homoparentalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-J. Grihom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perspectives Psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48, pp.184-193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/bupsy.2004.15379⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05534058v1</w:t>
+                <w:t xml:space="preserve">halshs-00634891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les destins de l’analogie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Laflaquière</w:t>
+                <w:t xml:space="preserve">Parentalité et homoparentalité, quels enjeux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-J. Grihom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectives Psy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (48), pp.292-299</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534093v1</w:t>
+                <w:t xml:space="preserve">halshs-00634897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La laïcisation du traitement psychique et les vicissitudes du transport analogique</w:t>
+                <w:t xml:space="preserve">À propos du père dans la parentalité lesbienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Dessaint Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bupsy.2004.15375⟩</w:t>
+              <w:t xml:space="preserve">Le Divan Familial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 13 (2), pp.29-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/difa.013.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05534086v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos du père dans la parentalité lesbienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’analogie comme réducteur de l’altérité de l’enfant psychotique : une approche clinique du discours parental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susane Attéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Divan Familial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/difa.013.0029⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 57 (473), pp.517-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bupsy.2004.15379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05534030v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinique de l’inattendu : apport de l’analogie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La laïcisation du traitement psychique et les vicissitudes du transport analogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dessaint Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 57 (473), pp.457-464. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bupsy.2004.15373⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 57 (473), pp.479-485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bupsy.2004.15375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05535242v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Los grandes relatos de la modernidad frente a las terapias tradicionales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les destins de l’analogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Laflaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archivos de Psiquiatría</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 57 (473), pp.487-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bupsy.2004.15376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368321v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récit de l'expérience de consommation de médicaments psychotropes et récit de soi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clinique de l’inattendu : apport de l’analogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal-Henri Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal-Henri Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 57 (473), pp.457-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bupsy.2004.15373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cm.065.0291⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05542596v1</w:t>
+                <w:t xml:space="preserve">hal-05535242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pragmatique psychologique peut-elle rendre compte des énoncés analogiques du thérapeute ?</w:t>
+                <w:t xml:space="preserve">Los grandes relatos de la modernidad frente a las terapias tradicionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Grihom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archivos de Psiquiatría</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 66 (1), pp.1-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05540303v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification d'un objet au travers de ses transformations intrinsèques chez le jeune enfant</w:t>
+                <w:t xml:space="preserve">Récit de l'expérience de consommation de médicaments psychotropes et récit de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal-Henri Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bupsy.1991.13544⟩</w:t>
+              <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 1 (65), pp.291-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cm.065.0291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05540280v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traits sémantiques et modèle piagétien de l'équilibration.</w:t>
+                <w:t xml:space="preserve">La pragmatique psychologique peut-elle rendre compte des énoncés analogiques du thérapeute ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Grihom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1987, 40 (3), pp.275-287. </w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 54 (452), pp.213-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/enfan.1987.2961⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/bupsy.2001.15023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05540267v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le poids d'un objet : étude génétique de sa représentation et de son identification</w:t>
+                <w:t xml:space="preserve">Identification d'un objet au travers de ses transformations intrinsèques chez le jeune enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 45 (404), pp.57-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bupsy.1991.13544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traits sémantiques et modèle piagétien de l'équilibration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 40 (3), pp.275-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/enfan.1987.2961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le poids d'un objet : étude génétique de sa représentation et de son identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1984, 38 (368), pp.97-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bupsy.1984.12646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enfants issus de familles non conventionnelles</w:t>
+                <w:t xml:space="preserve">Homoparentalité : ce qui (ne) change (pas) dans les familles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 8ème rencontres poitevines de la psychologie scolaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Retour vers le futur : Singularité de la famille et ressources de la thérapie familiale psychanalytique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Thérapie Familiale Psychanalytique d'Île de France, Jan 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00635070v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y a-t-il une spécificité des familles homoparentales ?</w:t>
+                <w:t xml:space="preserve">Homoparentalité : qu’est-ce qui (ne) change (pas) dans la famille ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Education et Homophobie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Besançon, France</w:t>
+              <w:t xml:space="preserve">2e Journée Théorico-Clinique : Homoparentalité : qu’est-ce qui (ne) change (pas) dans la famille ? (JTC2 : La famille et ses évolutions contemporaines)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le Développement de la Thérapie Familiale psychAnalytique (ADTFA), Nov 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00635072v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place de l'enfant dans les nouvelles formes de familles</w:t>
+                <w:t xml:space="preserve">Homoparentalité : qu’est-ce qui (ne) change (pas) dans la famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Ecole Nationale de la Magistrature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Les grandes conférences du CRPPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche en Psychopathologie et Psychologie Clinique (CRPPC); Université Lumière Lyon 2, Nov 2023, En visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00635058v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enfants issus de familles non conventionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque 8ème rencontres poitevines de la psychologie scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00635070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y a-t-il une spécificité des familles homoparentales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Education et Homophobie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00635072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place de l'enfant dans les nouvelles formes de familles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l'Ecole Nationale de la Magistrature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00635058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur l'intime conviction à partir d'une recherche clinique auprès de magistrats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Que sait-on de l'intime conviction ? Ecole Nationale de la Magistrature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00635059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3627,141 +4029,141 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolescents et jeunes adultes – AJA – atteints de cancer : représentations et quête de sens chez le patient et ses parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voskan Kirakosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolorès Albarracin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ligue Nationale contre le cancer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes &amp; Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Paris, France. Ligue Nationale contre le cancer, p.22, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3771,767 +4173,767 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraintes et créativité du clinicien du couple et de la famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Assous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 242 (4), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences faites aux enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021/2 (232), 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Famille, couples, humains... augmentés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Haza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4 (222), 2018, Famille, couples, humains.. augmentés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire famille en contexte homoparental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gratton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (215), 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice et liens familiaux : quelles relations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Grihom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (211), 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences faites au corps des femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Grihom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (208), 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser notre époque : mutations du sujet ou solutions subjectives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Grihom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (83), 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stigmatisation des parents : conséquences pour les enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Lespine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4 (194), 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homoparentalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3 (173), 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4541,205 +4943,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crèche ou l'école pour les 2 ans ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudoin Celine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Catheline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, 979-10-90398-02-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crèche école. Quelles différences. Le mythe de l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudoin Celine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, 978-2-917590-05-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4749,202 +5151,202 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Familles homoparentales, familles post-œdipiennes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Goguel d'Allondans; Jonathan Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Refaire famille. Pour en finir avec les stéréotype de genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique Sociale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.139-150, 2024, Comprendre les personnes, 978-2-38548-008-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amitiés fécondes. Ces amis et amies qui font des enfants ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Brun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amitié et amour : passages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions In press, pp.83-103, 2023, Psychanalyse vivante, 978-2-84835-863-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId131"/>
+      <w:footerReference w:type="default" r:id="rId138"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5091,51 +5493,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voskan Kirakosyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Bacqu&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Gargiulo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Albarracin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducousso-Lacaze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2026.02.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823144v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.242.0043" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069821v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Abou Antoun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marchand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.053.0183" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368315v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Henri Keller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Giroux-Gonon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gonon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.872.0445" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107550v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.024.0439" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368258v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Naziri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.642.0113" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373452v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.05.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820239v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kirakosyan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducousso-Lacaze" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2021-0159" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663580v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Klein Laharie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lombard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.077.0049" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368267v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233; Grihom" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Atani Torasso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/issj.12217" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492071v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.06.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368264v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Soutif" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.073.0157" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663576v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perpete Berger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2017.09.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN9RX8Q2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543065v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.344.0023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05105747v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Georgelin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2017.09.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02508449v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gratton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.215.0007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368288v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Albarracin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Jamet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dufour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Cabasson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-016-0114-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663559v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1891/1559-4343.17.3.149" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388198v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Grihom" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.208.0007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368268v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.203.0015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634979v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634891v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534058v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susane Att&#233;ma" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2004.15379" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534093v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2004.15376" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534086v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dessaint Lemaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2004.15375" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534030v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.013.0029" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535242v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2004.15373" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368321v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542596v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.065.0291" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540303v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Grihom" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2001.15023" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540280v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.1991.13544" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540267v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/enfan.1987.2961" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540258v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.1984.12646" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635070v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635072v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635058v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635059v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388413v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873739v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ammar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Assous" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105956v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165841v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Haza" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548828v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548877v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549410v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549545v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549457v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Lespine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549564v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548771v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoin Celine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Catheline" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548731v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387378v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chroniquesociale.com/comprendre-les-personnes/1413-refaire-famille.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854128v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voskan Kirakosyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Bacqu&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Gargiulo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Albarracin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducousso-Lacaze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2026.02.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590897v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galbakiotis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.065.0087" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069821v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Abou Antoun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marchand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.053.0183" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823144v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.242.0043" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368315v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Henri Keller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Giroux-Gonon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gonon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.872.0445" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583205v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.05.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107550v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.024.0439" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368258v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Naziri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.642.0113" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373452v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820239v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kirakosyan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducousso-Lacaze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2021-0159" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663580v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Klein Laharie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lombard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.077.0049" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368267v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233; Grihom" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Atani Torasso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/issj.12217" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492071v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.06.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368264v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Soutif" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.073.0157" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663576v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perpete Berger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2017.09.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN9RX8Q2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543065v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.344.0023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05105747v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Georgelin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2017.09.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02508449v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gratton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.215.0007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368288v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Albarracin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Jamet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dufour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Cabasson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-016-0114-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663559v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1891/1559-4343.17.3.149" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388198v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Grihom" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.208.0007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368268v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.203.0015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634979v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634891v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634897v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534030v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.013.0029" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534058v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susane Att&#233;ma" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2004.15379" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534086v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dessaint Lemaire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2004.15375" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534093v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2004.15376" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535242v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2004.15373" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368321v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542596v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.065.0291" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540303v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Grihom" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2001.15023" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540280v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.1991.13544" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540267v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/enfan.1987.2961" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540258v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.1984.12646" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591057v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591103v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591126v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635070v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635072v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635058v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635059v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388413v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873739v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ammar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Assous" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105956v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165841v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Haza" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548828v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548877v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549410v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549545v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549457v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Lespine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549564v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548771v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoin Celine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Catheline" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548731v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387378v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chroniquesociale.com/comprendre-les-personnes/1413-refaire-famille.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854128v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>