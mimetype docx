--- v2 (2026-05-01)
+++ v3 (2026-05-27)
@@ -151,51 +151,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolorès Albarracin</w:t>
+                <w:t xml:space="preserve">Dolores Albarracín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
             </w:r>
@@ -658,51 +658,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolorès Albarracin</w:t>
+                <w:t xml:space="preserve">Dolores Albarracín</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 180 (8), pp.773-779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.amp.2021.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
@@ -802,222 +802,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Familles homoparentales : itinéraire d’une recherche psychanalytique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Despina Naziri</w:t>
+                <w:t xml:space="preserve">Les répercussions psychiques du cancer chez l’adolescent et le jeune adulte – AJA – et la famille : revue de la littérature narrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voskan Kirakosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores Albarracín</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/psye.642.0113⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368258v1</w:t>
+                <w:t xml:space="preserve">hal-03373452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les répercussions psychiques du cancer chez l’adolescent et le jeune adulte – AJA – et la famille : revue de la littérature narrative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Voskan Kirakosyan</w:t>
+                <w:t xml:space="preserve">Familles homoparentales : itinéraire d’une recherche psychanalytique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Despina Naziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dolorès Albarracin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2021.05.002⟩</w:t>
+              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. 64 (2), pp.113-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psye.642.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373452v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail de l’interprète en consultation d’annonce : une étude de cas</w:t>
               </w:r>
@@ -1035,51 +1035,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolorès Albarracin</w:t>
+                <w:t xml:space="preserve">Dolores Albarracín</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psycho-Oncologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (3), pp.99-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/pson-2021-0159⟩</w:t>
               </w:r>
             </w:hyperlink>
@@ -1139,51 +1139,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolorès Albarracin</w:t>
+                <w:t xml:space="preserve">Dolores Albarracín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Klein Laharie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1231,222 +1231,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Becoming a boy in a homoparental situation: a psychoanalytic approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gémellité et Procréation Médicalement Assistée : quels enjeux psychiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐josé Grihom</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louise Atani Torasso</w:t>
+                <w:t xml:space="preserve">E. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Social Science Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/issj.12217⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (5), pp.222 - 230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2020.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368267v1</w:t>
+                <w:t xml:space="preserve">hal-03492071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gémellité et Procréation Médicalement Assistée : quels enjeux psychiques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Becoming a boy in a homoparental situation: a psychoanalytic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐josé Grihom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Roy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Ducousso-Lacaze</w:t>
+                <w:t xml:space="preserve">Louise Atani Torasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 68 (5), pp.222 - 230. </w:t>
+              <w:t xml:space="preserve">International Social Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (235-236), pp.39-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2020.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/issj.12217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492071v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identité narrative, une approche des enjeux psychiques sujet/famille</w:t>
               </w:r>
@@ -1542,51 +1542,51 @@
                 <w:t xml:space="preserve">Alexithymie et subjectivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Perpete Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolorès Albarracin</w:t>
+                <w:t xml:space="preserve">Dolores Albarracín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
             </w:r>
@@ -1912,198 +1912,198 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced directives in an old patient with suicide attempt: analysis of ICU physicians perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolores Albarracín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolores Albarracin</w:t>
+                <w:t xml:space="preserve">Angeline Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angeline Jamet</w:t>
+                <w:t xml:space="preserve">Julien Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Intensive Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (S1), pp.160 (P245). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13613-016-0114-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">There Is No Cure for Existence: On the Medicalization of Psychological Distress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolorès Albarracin</w:t>
+                <w:t xml:space="preserve">Dolores Albarracín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gonon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2112,1399 +2112,1399 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal-Henri Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethical Human Psychology and Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (3), pp.149-158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1891/1559-4343.17.3.149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-J. Grihom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Violences faites au corps des femmes, 208, pp.7-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dia.208.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01388198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions pour la clinique psychanalytique à partir d'une situation d'homoparentalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1 (203), pp.15-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dia.203.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche clinique de l'homoparentalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Bulletin freudien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.27-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00634979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche métapsychologique de l'homoparentalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-J. Grihom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Psy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48, pp.184-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00634891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parentalité et homoparentalité, quels enjeux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-J. Grihom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Psy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3 (48), pp.292-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00634897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos du père dans la parentalité lesbienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Divan Familial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 13 (2), pp.29-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/difa.013.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analogie comme réducteur de l’altérité de l’enfant psychotique : une approche clinique du discours parental</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La laïcisation du traitement psychique et les vicissitudes du transport analogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dessaint Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 57 (473), pp.517-523. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bupsy.2004.15379⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 57 (473), pp.479-485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bupsy.2004.15375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05534058v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La laïcisation du traitement psychique et les vicissitudes du transport analogique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les destins de l’analogie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Laflaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Dessaint Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 57 (473), pp.479-485. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bupsy.2004.15375⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 57 (473), pp.487-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bupsy.2004.15376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05534086v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les destins de l’analogie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Laflaquière</w:t>
+                <w:t xml:space="preserve">L’analogie comme réducteur de l’altérité de l’enfant psychotique : une approche clinique du discours parental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susane Attéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 57 (473), pp.487-502. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bupsy.2004.15376⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 57 (473), pp.517-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bupsy.2004.15379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05534093v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinique de l’inattendu : apport de l’analogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal-Henri Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 57 (473), pp.457-464. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bupsy.2004.15373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los grandes relatos de la modernidad frente a las terapias tradicionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archivos de Psiquiatría</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 66 (1), pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récit de l'expérience de consommation de médicaments psychotropes et récit de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal-Henri Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 1 (65), pp.291-306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cm.065.0291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pragmatique psychologique peut-elle rendre compte des énoncés analogiques du thérapeute ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Grihom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 54 (452), pp.213-221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bupsy.2001.15023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d'un objet au travers de ses transformations intrinsèques chez le jeune enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 45 (404), pp.57-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bupsy.1991.13544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traits sémantiques et modèle piagétien de l'équilibration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 40 (3), pp.275-287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/enfan.1987.2961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le poids d'un objet : étude génétique de sa représentation et de son identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984, 38 (368), pp.97-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bupsy.1984.12646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3514,512 +3514,512 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homoparentalité : ce qui (ne) change (pas) dans les familles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retour vers le futur : Singularité de la famille et ressources de la thérapie familiale psychanalytique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Thérapie Familiale Psychanalytique d'Île de France, Jan 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05591057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homoparentalité : qu’est-ce qui (ne) change (pas) dans la famille ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Journée Théorico-Clinique : Homoparentalité : qu’est-ce qui (ne) change (pas) dans la famille ? (JTC2 : La famille et ses évolutions contemporaines)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour le Développement de la Thérapie Familiale psychAnalytique (ADTFA), Nov 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05591103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homoparentalité : qu’est-ce qui (ne) change (pas) dans la famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes conférences du CRPPC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche en Psychopathologie et Psychologie Clinique (CRPPC); Université Lumière Lyon 2, Nov 2023, En visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05591126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enfants issus de familles non conventionnelles</w:t>
+                <w:t xml:space="preserve">Y a-t-il une spécificité des familles homoparentales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 8ème rencontres poitevines de la psychologie scolaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Colloque international Education et Homophobie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00635070v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00635072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y a-t-il une spécificité des familles homoparentales ?</w:t>
+                <w:t xml:space="preserve">Enfants issus de familles non conventionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Education et Homophobie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Besançon, France</w:t>
+              <w:t xml:space="preserve">Colloque 8ème rencontres poitevines de la psychologie scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00635072v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00635070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de l'enfant dans les nouvelles formes de familles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Ecole Nationale de la Magistrature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00635058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur l'intime conviction à partir d'une recherche clinique auprès de magistrats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Que sait-on de l'intime conviction ? Ecole Nationale de la Magistrature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00635059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4029,141 +4029,141 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolescents et jeunes adultes – AJA – atteints de cancer : représentations et quête de sens chez le patient et ses parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voskan Kirakosyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolorès Albarracin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Dolores Albarracín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ligue Nationale contre le cancer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes &amp; Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Paris, France. Ligue Nationale contre le cancer, p.22, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4173,310 +4173,310 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraintes et créativité du clinicien du couple et de la famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Assous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 242 (4), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences faites aux enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021/2 (232), 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05105956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Famille, couples, humains... augmentés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Haza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4 (222), 2018, Famille, couples, humains.. augmentés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire famille en contexte homoparental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4492,448 +4492,448 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (215), 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice et liens familiaux : quelles relations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Grihom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (211), 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences faites au corps des femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Grihom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (208), 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser notre époque : mutations du sujet ou solutions subjectives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Grihom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cliniques méditerranéennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (83), 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stigmatisation des parents : conséquences pour les enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ginette Lespine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4 (194), 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homoparentalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3 (173), 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4943,205 +4943,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crèche ou l'école pour les 2 ans ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudoin Celine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baudoin Celine</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicole Catheline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, 979-10-90398-02-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crèche école. Quelles différences. Le mythe de l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Catheline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baudoin Celine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, 978-2-917590-05-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5151,202 +5151,202 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Familles homoparentales, familles post-œdipiennes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Goguel d'Allondans; Jonathan Nicolas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Refaire famille. Pour en finir avec les stéréotype de genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique Sociale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.139-150, 2024, Comprendre les personnes, 978-2-38548-008-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amitiés fécondes. Ces amis et amies qui font des enfants ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ducousso-Lacaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Brun. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amitié et amour : passages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions In press, pp.83-103, 2023, Psychanalyse vivante, 978-2-84835-863-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId138"/>
+      <w:footerReference w:type="default" r:id="rId137"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5493,51 +5493,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voskan Kirakosyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Bacqu&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Gargiulo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Albarracin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducousso-Lacaze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2026.02.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590897v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galbakiotis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.065.0087" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069821v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Abou Antoun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marchand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.053.0183" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823144v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.242.0043" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368315v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Henri Keller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Giroux-Gonon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gonon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.872.0445" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583205v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.05.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107550v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.024.0439" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368258v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Naziri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.642.0113" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373452v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820239v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kirakosyan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducousso-Lacaze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2021-0159" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663580v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Klein Laharie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lombard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.077.0049" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368267v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233; Grihom" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Atani Torasso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/issj.12217" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492071v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.06.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368264v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Soutif" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.073.0157" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663576v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perpete Berger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2017.09.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN9RX8Q2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543065v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.344.0023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05105747v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Georgelin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2017.09.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02508449v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gratton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.215.0007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368288v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Albarracin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Jamet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dufour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Cabasson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-016-0114-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663559v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1891/1559-4343.17.3.149" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388198v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Grihom" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.208.0007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368268v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.203.0015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634979v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634891v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634897v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534030v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.013.0029" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534058v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susane Att&#233;ma" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2004.15379" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534086v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dessaint Lemaire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2004.15375" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534093v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2004.15376" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535242v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2004.15373" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368321v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542596v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.065.0291" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540303v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Grihom" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2001.15023" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540280v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.1991.13544" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540267v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/enfan.1987.2961" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540258v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.1984.12646" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591057v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591103v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591126v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635070v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635072v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635058v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635059v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388413v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873739v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ammar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Assous" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105956v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165841v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Haza" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548828v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548877v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549410v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549545v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549457v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Lespine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549564v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548771v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoin Celine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Catheline" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548731v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387378v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chroniquesociale.com/comprendre-les-personnes/1413-refaire-famille.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854128v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voskan Kirakosyan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Bacqu&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Gargiulo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Albarrac&#237;n" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducousso-Lacaze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2026.02.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590897v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galbakiotis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cpc.065.0087" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069821v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Abou Antoun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marchand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.053.0183" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823144v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.242.0043" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368315v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal-Henri Keller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Giroux-Gonon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gonon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfp.872.0445" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583205v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2021.05.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107550v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jpe.024.0439" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373452v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368258v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Naziri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.642.0113" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820239v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kirakosyan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducousso-Lacaze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2021-0159" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663580v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Klein Laharie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lombard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.077.0049" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492071v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2020.06.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368267v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;jos&#233; Grihom" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Atani Torasso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/issj.12217" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368264v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Soutif" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rppg.073.0157" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663576v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Perpete Berger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2017.09.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN9RX8Q2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543065v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.344.0023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05105747v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Georgelin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2017.09.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02508449v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gratton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.215.0007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368288v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Jamet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dufour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Cabasson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-016-0114-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663559v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1891/1559-4343.17.3.149" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388198v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Grihom" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.208.0007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368268v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.203.0015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634979v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634891v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534030v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/difa.013.0029" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534086v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dessaint Lemaire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2004.15375" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534093v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2004.15376" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534058v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susane Att&#233;ma" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2004.15379" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535242v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2004.15373" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368321v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542596v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cm.065.0291" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540303v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Grihom" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.2001.15023" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540280v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.1991.13544" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540267v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/enfan.1987.2961" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540258v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bupsy.1984.12646" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591057v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591103v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591126v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635072v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635070v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635058v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00635059v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388413v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873739v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ammar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Assous" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105956v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165841v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Haza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548828v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548877v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549410v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549545v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549457v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Lespine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549564v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548771v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoin Celine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Catheline" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548731v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387378v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chroniquesociale.com/comprendre-les-personnes/1413-refaire-famille.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854128v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>