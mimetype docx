--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:146.56488549618px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Duplouy </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur d'archéologie grecque</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alain-duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7158-4726</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076312445</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Duplouy est professeur d'archéologie grecque à l'université Paris 1 Panthéon-Sorbonne, où il enseigne depuis 2003. Il a été formé à Bruxelles et à Paris dans des traditions très différentes. Docteur en histoire et en archéologie, il obtient son habilitation à diriger des recherches (HDR) en 2017. Il a également été British Academy Visiting Fellow à l’Université de Leeds (2009), Fulbright Scholar à l’Université de Californie à Los Angeles (2011), Fellow in Hellenic Studies à Harvard (2018/19), Adjunct Professor (2021) puis Alliance Visiting Professor à Columbia University (2022) et Getty Villa scholar à Los Angeles (2024).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spécialiste de la Grèce archaïque et auteurs de nombreuses publications sur le sujet, il a notamment publié </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Prestige des élites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2006) et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire la Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2019, trad. it. 2024) ; il a également coédité le volume </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defining citizenship in archaic Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2018), les actes du colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lucanie entre deux mers: Archéologie et patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2019), ceux du colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Athens and Attica from the Late Bronze Age to the End of the Archaic period</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2024), ainsi qu'une vaste enquête sur l'histoire de son département à Paris 1 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unie dans sa diversité. L'École d'histoire de l'art et d'archéologie de la Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2025). À l’exception, l’ensemble de ses publications sont disponibles ici sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-directeur du master </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine et musées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, il a également été coordinateur de plusieurs projets européens au sein de l'Université Paris 1 Panthéon-Sorbonne : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient Cities</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lands of Meaning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reframing Heritage Education in Egypt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Il fait également partie du comité de pilotage du domaine </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Heritage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de Una Europa.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après avoir mené des recherches archéologiques en Grèce (Itanos) et en Italie (Laos), il co-dirige actuellement le </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chantier archéologique franco-allemand de Pietragalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Basilicate). Il est également responsable du projet </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collections</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, qui vise à l’étude et à la valorisation du patrimoine de l’université Paris 1, et du programme de recherche sur la </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucanie antique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pourquoi ne pas dialoguer avec moi à travers l'intelligence artificielle ? Un espace est ouvert sur la plateforme de Google NotebookLM pour discuter :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">des </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">élites, citoyens et cités en Grèce ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">du </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrimoine universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de la </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucanie antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bien sûr, les réponses de l'IAg ne sont pas à prendre sans vérification !</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unie dans sa diversité. L’École d’histoire de l’art et d’archéologie de la Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schnapp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Histoire de la France aux XIXe et XXe siècles, 979-10-351-1064-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costruire la città. Saggio di sociologia storica sulle comunità dell’arcaismo greco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aracne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 979-12-218-1298-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athens and Attica from the Late Bronze Age to the End of the Archaic Period. The Spatial Roots of Politics and Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Silva Porto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scuola Archeologica Italiana di Atene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Annuario della Scuola Archeologica di Atene e delle Missioni Italiane in Oriente Supplemento 13, 978-960-9559-42-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lucanie entre deux mers. Archéologie et patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Cazanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Jean Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, vol. 1, 452 p., vol. 2, 568 p., ill. couleur et n&amp;b, 2019, Collection du Centre Jean Bérard, 978-2-38050-020-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la cité. Essai de sociologie historique sur les communautés de l’archaïsme grec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Belles Lettres, 348 p., 2019, 9782251450285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Citizenship in Archaic Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 386 p., 2018, 9780198817192. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198817192.001.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prestige des élites. Recherches sur les modes de reconnaissance sociale en Grèce entre les Xe et Ve siècles avant J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Belles Lettres, 414 p., 2006, 9782251380766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campus Spotlight: Université Paris 1 Panthéon-Sorbonne, with Columbia University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuropeNow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partecipazione civica e produzione nelle città greche d'occidente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Chiara Monaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kokalos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 60, pp.11-230, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transatlantic Adventures: Parallel Heritages, Humanities in Action!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuropeNow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (176)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] N. Siron (éd.), Nouvelle histoire d'Athènes : La cité vue de l'Agora, Ve-IVe siècles av. J.-C., Paris, 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phoenix -Toronto-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 78, pp.318-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucanian heritage across the world: the Spanish collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Silva Porto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the History of Collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36, pp.21-37. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jhc/fhac036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchéoBot : une IA conversationnelle pour l'enseignement de l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simiand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 147, pp.106-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretive Archaeology: Historiography of the Ancient World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuropeNow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Sorbonne to the Institut d’Art et d’Archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuropeNow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costruire la città arcaica: Un approccio sociologico alle comunità greche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kokalos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60, pp.13-32. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19272/202300601002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pre‐Roman hilltop settlement of Monte Torretta di Pietragalla: preliminary results of the geophysical survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory de Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Prospection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.33-46. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/arp.1793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéo-Bot, le chatbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simiand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La collection numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, IA et Enseignement Supérieur : quels enjeux et impacts ?, 30, pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] C. Graml, The Sanctuary of Artemis Soteira in the Kerameikos of Athens, Wiesbaden, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gnomon - Kritische Zeitschrift für die gesamte Klassische Altertumswissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 94 (8), pp.766-768. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17104/0017-1417-2022-8-766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] P. Zeller, Basileis und Goden: gesellschaftliche Ordnung im früharchaischen Griechenland und der isländischen Freistaatzeit, Göttingen: Vandenhoeck &amp; Ruprecht, 2020. Pp. 214. €80. 9783946317562</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hellenic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 142, pp.397-398. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0075426922000611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient Cities: Teaching and Learning in the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Feuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Brouns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blömer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Malmberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeology and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chronique archéologique de la religion grecque passe au numérique : un nouvel outil au service des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kernos : Revue internationale et pluridisciplinaire de religion grecque antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35, pp.323-332. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/kernos.4270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] Konkurrenz und Institutionalisierung in der griechischen Archaik, edited by Jan B. Meister and Gunnar Seelentag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (1), pp.135-138. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/20512996-12340312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] Federica Carugati: Creating a Constitution. Law, Democracy, and Growth in Ancient Athens, Princeton-Oxford, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sehepunkte </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretive Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuropeNow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] Jan B. Meister, ‚Adel‘ und gesellschaftliche Differenzierung im archaischen und frühklassischen Griechenland, Stuttgart (Franz Steiner Verlag) 2020 (Historia Einzelschriften 263), 443 S., ISBN 978-3-515-12715-8 (geb.), € 80,–</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KLIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (1), pp.302-305. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/klio-2021-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’est-il d’histoire que d’historiens ? Pratiques et institutionnalisations de la recherche sur le passé menée par des non-historiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Barrusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bessone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Cadiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of interdisciplinary history of ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (18), pp.7.1-7.79. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13135/2280-8574/5624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique archéologique de la religion grecque (ChronARG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despina Chatzivasiliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Tosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Cucuzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kernos : Revue internationale et pluridisciplinaire de religion grecque antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.243-305. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/kernos.3476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epimenides the Cretan: A History of Athens (6th-5th c. BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHS Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Heritages, Humanities in Action: The Columbia and Sorbonne Collections of Antiquities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuropeNow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection d'antiquités grecques de l'Institut d'art et d'archéologie de Paris. 2. Les figurines en terre cuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannelle Bruschini-Chaumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Savants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.395-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cité grecque, un modèle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] Daniel Jew, Robin Osborne et Michael Scott (dir.) M. I. Finley: An Ancient Historian and his Impact Cambridge, Cambridge University Press, 2016, xviii -333 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.476-478. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2020.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de Francis Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Études Grecques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 139 (2), pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique archéologique de la religion grecque (ChronARG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatzivasiliou Despina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Tosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalliopi Chatzinikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kernos : Revue internationale et pluridisciplinaire de religion grecque antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.221-298. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/kernos.2746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention de la famille grecque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection d’antiquités grecques de l’Institut d’art et d’archéologie de Paris. 1. La céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrenn Asselineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Savants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Janvier-juin 2016, pp.85-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] G. Seelentag et O. Pilz (éd.), Cultural Practices and Material Culture in Archaic and Classical Crete. Proceedings of the International Conference (Mainz, May 20–21, 2011), Berlin, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H-Soz-Kult. Kommunikation und Fachinformation für die Geschichtswissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique archéologique de la religion grecque (ChronARG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Tosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalliopi Chatzinikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Voutiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kernos : Revue internationale et pluridisciplinaire de religion grecque antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29, pp.317-390. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/kernos.2403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prétendues classes censitaires soloniennes. À propos de la citoyenneté athénienne archaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.629-658</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The So-Called Solonian Property Classes Citizenship in Archaic Athens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (3), pp.411-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] M. D’Acunto, Il mondo del vaso Chigi. Pittura, guerra e società a Corinto alla metà del VII secolo a.C., Berlin-Boston, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Göttinger Forum für Altertumswissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17, pp.1121-1126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanctuaire de Déméter à Vamiès (Itanos, Crète orientale). Topographie, architecture et petite plastique de terre cuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brun Kyriakidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 138, pp.201-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] M. Osanna et M. Vullo (éd.), Segni del potere: oggetti di lusso dal Mediterraneo nell'Appennino lucano di età arcaica, Venosa, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches archéologiques à Laos-Marcellina (Calabre, CS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Zambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cefr.1145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique archéologique de la religion grecque (ChronARG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannis Mylonopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despina Chatzivasiliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kernos : Revue internationale et pluridisciplinaire de religion grecque antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27, pp.379-444. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/kernos.2267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches archéologiques à Laos-Marcellina (Calabre, CS). Campagne de prospection 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Filocamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cefr.966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mille de Colophon. « Totalité symbolique » d'une cité d'Ionie (VIe-IIe s. av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia. Zeitschrift für Alte Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (2), pp.146-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] V. Azoulay, Périclès. La démocratie athénienne à l’épreuve du grand homme, Paris, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 81, pp.455-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] P. Ismard, La cité des réseaux. Athènes et ses associations, VIe-Ier siècle av. J.-C., Paris, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 81, pp.452-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] N. Evans, Civic Rites: Democracy and Religion in Ancient Athens, Berkeley, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 82, pp.416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] D. Marchiandi, I periboli funerari nell'Attica classica: lo specchio di una 'borghesia', Athènes, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 82, pp.525-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] M. Haake et M. Jung (éd.), Griechische Heiligtümer als Erinnerungsorte. Von der Archaik bis in den Hellenismus, Stuttgart, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 82, pp.527-529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] J. Franssen, Votiv un Repräsentation. Statuarische Weihungen archaischer Zeit aus Samos und Attika, Heidelberg, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 82, pp.621-622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique archéologique de la religion grecque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannis Mylonopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Voutiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalliopi Chatzinikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kernos : Revue internationale et pluridisciplinaire de religion grecque antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25, pp.233-295. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/kernos.2118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches archéologiques à Laos-Marcellina (Calabre, CS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Aversa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Munzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Santoriello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cefr.421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau fragment de décret hellénistique de Colophon-sur-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Papyrologie und Epigraphik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 181, pp.76-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] S. Mansouri, Athènes vue par ses métèques (Ve-IVe siècle av. J.-C.), Paris, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 81, pp.456-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] A. Chaniotis, A. Kuhn et C. Kuhn (éd.), Applied Classics. Comparisons, Constructs, Controversies, Stuttgart, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 81, pp.649-650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] S. Mansouri, La démocratie athénienne, une affaire d’oisifs ?, Bruxelles, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 80, pp.464-466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] S. Lewis, Greek Tyranny, Exeter, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 80, pp.454-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches archéologiques à Laos-Marcellina (Calabre, CS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Aversa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Filocamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 123-1, pp.313-321. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefra.549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] Zeit der Helden. Die dunklen Jahrhunderte Griechenlands 1200-700 v.C. Ausstellung im Badischen Landesmuseum Karlsruhe, 25.10.2008 – 15.02.2009, Darmstadt, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 80, pp.453-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] K. Raaflaub et H. van Wees (éd.), A Companion to Archaic Greece, Malden-Oxford, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 79, pp.622-625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique archéologique de la religion grecque (ChronARG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinciane Pirenne-Delforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viviers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Algrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannis Mylonopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kernos : Revue internationale et pluridisciplinaire de religion grecque antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23, pp.329-374. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/kernos.1590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] Y. Kourayos et Fr. Prost (éd.), La sculpture des Cyclades à l’époque archaïque. Histoire des ateliers, rayonnement des styles, Athènes, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 79, pp.721-724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches archéologiques à Laos-Marcellina (Calabre, CS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Aversa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Nizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Zambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 122-1, pp.310-320. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefra.471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] A. Stewart, Classical Greece and the Birth of Western Art, Cambridge, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 79, pp.713-714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] St. V. Tracy, Pericles. A Sourcebook and Reader, Berkeley, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 79, pp.626-627</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] L. G. Mitchell, Panhellenism and the Barbarian in Archaic and Classical Greece, Swansea, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 79, pp.625-626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] V. Farenga, Citizen and Self in Ancient Greece. Individuals performing justice and the law, Cambridge, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 79, pp.621-622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] Jonathan M. Hall. Hellenicity: Between ethnicity and culture. Chicago, The University of Chicago Press, [2002] 2005, xxii–312 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1387-1391. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0395264900027542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] M. Giangiulio (éd.), Storia d’Europa e del Mediterraneo, sez. II. La Grecia, vol. III. Grecia e Mediterraneo dall’VIII sec. a.C. all’età delle guerre persiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 78, pp.477-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] H. A. Shapiro (éd.), The Cambridge Companion to Archaic Greece, Cambridge, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 78, pp.476-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] Cl. de Oliveira Gomes, La cité tyrannique. Histoire politique de la Grèce archaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 78, pp.479-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches archéologiques à Itanos (Crète orientale). Bulletin de la Société Française d'Archéologie Classique (XXXIX, 2007-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schnapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Schnapp-Gourbeillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viviers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Tsigonaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.208-219. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arch.091.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] J. M. Hall, Hellenicity. Between Ethnicity and Culture, Chicago, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64, pp.1389-1391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] L. Moscati Castelnuovo, Tenos in epoca arcaica e classica, Macerata, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 78, pp.483-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] Fr. Hurlet (éd.), Les Empires. Antiquité et Moyen âge, Rennes, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 78, pp.593-594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] N. Kreutz, Zeus und die griechischen Poleis. Topographische und religionsgeschichtliche Untersuchungen von archaischer bis in hellenistische Zeit, Rahden, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 78, pp.400-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] C. Darbo-Peschanski, L’Historia. Commencements grecs, Paris, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 78, pp.462-463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] Alba della città, alba delle immagini? Da una suggestione di Bruno d’Agostino, Athènes, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 78, pp.481-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] E. M. Harris, Democracy and the Rule of Law in Classical Athens. Essays on Law, Society, and Politics, Cambridge, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77, pp.625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la mise en réseau des données et des chercheurs : le système d'information de la prospection d'Itanos (Crète orientale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolos Sarris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeologia e Calcolatori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19, pp.103-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] D. B. Nagle, The Household as the Foundation of Aristotle’s Polis, Cambridge, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77, pp.629-630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] G. Nemeth, Kritias und die dreissig Tyrannen. Prosopographie der Führungselite in Athen 404/3, Stuttgart, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77, pp.625-626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] D. Berges, Knidos. Beiträge zur Geschichte der archaischen Stadt, Mayence, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77, pp.785-786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique archéologique de la religion grecque (ChronARG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Algrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannis Mylonopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Voutiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalliopi Chatzinikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kernos : Revue internationale et pluridisciplinaire de religion grecque antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, pp.271-298. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/kernos.1678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] Cl. Mossé, D’Homère à Plutarque. Itinéraires historiques. Recueil d’articles de Claude Mossé. Textes réunis par Patrice Brun, Bordeaux, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77, pp.621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] J. H. Blok et A. Lardinois (éd.), Solon of Athens, Leyde, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77, pp.622-623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] H. Kyrieleis, Anfänge und Frühzeit des Heiligtums von Olympia. Die Ausgrabungen am Pelopion 1987-1996 [OlForsch 31], Berlin, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77, pp.782-783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique archéologique de la religion grecque (ChronARG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannis Mylonopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Voutiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalliopi Chatzinikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kernos : Revue internationale et pluridisciplinaire de religion grecque antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20, pp.329-386. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/kernos.203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] J. Nicholson, Aristocracy and Athletics in Archaic and Classical Greece, Cambridge, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76, pp.495-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] J. Ober, Athenian Legacies. Essays on the Politics of Going on Together, Princeton, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76, pp.665-666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] O. Palagia (éd.), Greek Sculpture. Function, Materials, and Techniques in the Archaic and Classical Periods, Cambridge, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 109, pp.336-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] S. Forsdyke, Exile, Ostracism, and Democracy. The Politics of Expulsion in Ancient Greece, Princeton, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76, pp.499-501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] C. Morgan, Early Greek States beyond the Polis, Londres-New York, 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76, pp.493-495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] M. H. Hansen et Th. Heine Nielsen (éd.), An Inventory of Archaic and Classical Poleis, Oxford, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76, pp.491-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier du kouros d'Ischès. Observations sur l'organisation de la production statuaire en Ionie archaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 108, pp.249-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00583529v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] R. Thomas, Herodotus in Context. Ethnography, Science and the Art of Persuasion, Cambridge, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.139-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] G. Weiler, Domos Theiou Basileos. Herrschaftsformen und Herrschaftsarchitektur in den Siedlungen der Dark Ages, Münich-Leipzig, 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] H. Bumke, Statuarische Gruppen in der frühen griechischen Kunst, Berlin, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 75, pp.603-605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] D. Knoepfler et M. Piérart (éd.), Éditer, traduire, commenter Pausanias en l’an 2000, Genève, 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.144-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] T. Hölscher (éd.), Gegenwelten zu den Kulturen Griechenlands und Roms in der Antike, Münich-Leipzig, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.165-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] A. T. Edwards, Hesiod’s Ascra, Berkeley, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 75, pp.522-523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'individu et la cité. Quelques stratégies identitaires et leur contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 108, pp.61-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00583528v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] W. Schmitz, Nachbarschaft und Dorfgemeinschaft im archaischen und klassischen Griechenland, Berlin, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 75, pp.520-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique archéologique de la religion grecque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannis Mylonopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Constancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis d'Hautcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kernos : Revue internationale et pluridisciplinaire de religion grecque antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/kernos.513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] D. Bouvier, Le sceptre et la lyre. L’Iliade ou les héros de la mémoire, Grenoble, 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.140-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] M. Dorati, Le Storie di Erodoto: Etnografia e racconto, Pise, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.138-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] K.-J. Hölkeskamp, J. Rüsen, E. Stein-Hölkeskamp et H. Th. Grütter (éd.), Sinn (in) der Antike. Orientierungssysteme, Leitbilder und Wertkonzepte im Altertum, Mayence, 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] J. P. Arnason et P. Murphy (éd.), Agon, Logos, Polis. The Greek Achievement and its Aftermath, Stuttgart, 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.156-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] D. Boedeker et K. A. Raaflaub (éd.), Democracy, Empire, and the Arts in Fifth-Century Athens, Cambridge, 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 74, pp.507-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] J. Mylonopoulos, Πελοπόννησος οἰκητήριον Ποσειδῶνος. Heiligtümer und Kulte des Poseidon auf der Peloponnes, Liège, 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 74, pp.414-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] Y. Perrin et Th. Petit (éd.), Iconographie impériale, iconographie royale, iconographie des élites le monde gréco-romain, Saint-Étienne, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 74, pp.588-589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] W.-D. Niemeier, Der Kuros vom Heiligen Tor, Mayence, 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 74, pp.600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] A. Queyrel, Athènes. La cité archaïque et classique, Paris, 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 74, pp.506-507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] B. S. Ridgway, Hellenistic Sculpture I. The Styles of ca. 331-200 B.C., Madison, 1990 [2001] ; Hellenistic Sculpture II. The Styles of ca. 200-100 B.C., Madison, 2000 ; Hellenistic Sculpture III. The Styles of ca. 100-31 B.C., Madison, 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 74, pp.602-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sculpture grecque est-elle un objet d'histoire ? À propos de deux ouvrages récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 74 (1), pp.275-281. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/antiq.2005.2583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00583883v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir ou prestige ? Apports et limites de l'histoire politique à la définition des élites grecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 83 (1), pp.5-23. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rbph.2005.4907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] V. B. Gorman, Miletos, the Ornament of Ionia. A History of the City to 400 B.C.E., Ann Arbor, 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 74, pp.619-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] G. Mafodda, Il koinon beotico in età arcaica e classica. Storia ed istituzioni, Rome, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 73, pp.522-523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] A. Fouchard, Les systèmes politiques grecs, Paris, 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 73, pp.513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] Th. Heine Nielsen (éd.), Even More Studies in the Ancient Greek Polis, Stuttgart, 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 73, pp.515-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] A. Powell, Athens and Sparta. Constructing Greek Political and Social History from 478 BC, Londres-New York, 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 73, pp.521-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] M. Dreher, Athen und Sparta, Munich, 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 73, pp.521-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] R. Brock et St. Hodkinson (éd.), Alternatives to Athens. Varieties of Political Organisation and Community in Ancient Greece, Oxford, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 73, pp.516-517</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] J. Whitley, The Archaeology of Ancient Greece, Cambridge, 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 73, pp.510-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athéna Tsingarida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Voutiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalliopi Chatzinikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viviers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kernos : Revue internationale et pluridisciplinaire de religion grecque antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17, pp.251-300. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/kernos.1475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] E. E. Cohen, The Athenian Nation, Princeton, 2000 [2003]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 73, pp.513-514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] J. Hesk, Deception and Democracy in Classical Athens, Cambridge, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 73, pp.514-515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] H. Yiakoumis, Η Ακρόπολη των Αθηνών. Φωτογραφίες 1839-1959. The Acropolis of Athens. Photographs 1839-1959. L’Acropole d’Athènes. Photographies 1839-1959, Athènes, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 73, pp.581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] A. Fouchard, Les États grecs, Paris, 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 73, pp.513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] V. D. Hanson, The Other Greeks. The Family Farm and the Agrarian Roots of Western Civilization, Berkeley, 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 73, pp.520-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] Kr. Demoen (éd.), The Greek City from Antiquity to the Present. Historical Reality, Ideological Construction, Literary Representation, Louvain, 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 73, pp.512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] L. Migeotte, L’économie des cités grecques de l’archaïsme au Haut-Empire romain, Paris, 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 73, pp.517-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux menés en collaboration avec l’École française en 2003 : Itanos (Crète orientale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavroula Apostolakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanassis Kalpaxis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schnapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viviers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 128 (21), pp.988-1005. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bch.2004.7381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Eupatrides d'Athènes, &amp;quot;nobles défenseurs de leur patrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre Gustave Glotz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14 (1), pp.7-22. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ccgg.2003.1572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00583144v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux menés en collaboration avec l’École française en 2002 : Itanos (Crète orientale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanassis Kalpaxis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schnapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viviers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Carando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 127 (2), pp.546-553. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bch.2003.7333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique archéologique de la religion grecque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalliopi Chatzinikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Voutiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Constancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kernos : Revue internationale et pluridisciplinaire de religion grecque antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16, pp.307-349. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/kernos.833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] G. Grote, A History of Greece from the Time of Solon to 403 B.C., Londres, 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 71, pp.411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] D. W. Tandy, Warriors into Traders. The Power of the Market in Early Greece, Berkeley, 1997 [2000]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 71, pp.414-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aristocratie et la circulation des richesses. Apport de l'histoire économique à la définition des élites grecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 80 (1), pp.5-24. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rbph.2002.4602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] Fr. Frontisi-Ducroux, Dédale. Mythologie de l’artisan en Grèce ancienne, Paris, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 71, pp.381-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] P. Flensted-Jensen (éd.), Further Studies in the Ancient Greek Polis, Stuttgart, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 71, pp.420-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] A. Sauge, L’«Iliade», poème athénien de l’époque de Solon, Bern, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 80, pp.278-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] Th. Harrison, The Emptiness of Asia. Aeschylus’ Persians and the History of the Fifth Century, Londres, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 80, pp.293-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] H. Sancisi-Weerdenburg (éd.), Peisistratos and the Tyranny: A Reappraisal of the Evidence, Amsterdam, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 71, pp.418-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] Chr. Rowe et M. Schofield (éd.), The Cambridge History of Greek and Roman Political Thought, Cambridge, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 71, pp.412-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athéna Tsingarida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalliopi Chatzinikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Voutiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kernos : Revue internationale et pluridisciplinaire de religion grecque antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15, pp.415-481. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/kernos.1395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] K.-W. Welwei, Das klassische Athen. Demokratie und Machtpolitik im 5. und 4. Jahrhundert, Darmstadt, 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 71, pp.419-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] K.-W. Welwei, Polis und Arché. Kleine Schriften zu Gesellschafts- und Herrschaftsstrukturen in der griechischen Welt, Stuttgart, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 71, pp.419-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] Kl. Rosen, Griechische Geschichte erzählt. Von den Anfängen bis 338 v. Chr., Darmstadt, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 71, pp.411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux menés en collaboration avec l’École française en 2001 : Itanos (Crète orientale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanassis Kalpaxis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schnapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viviers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 126 (2), pp.577-582. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bch.2002.7109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] P. Ruby (éd.), Les princes de la protohistoire et l’émergence de l’État. Actes de la table ronde internationale organisée par le Centre Jean Bérard et l’École française de Rome. Naples, 27-29 octobre 1994, Naples-Rome, 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 70, pp.442-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] R. Bichler et R. Rollinger, Herodot, Hildesheim, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 70, pp.241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] V. Hadjimichali et A. Philippa-Touchais, Bulletin de Correspondance Hellénique. Tables 1947-1970, Athènes, 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 70, pp.562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] M. R. Christ, The Litigious Athenian, Baltimore, 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 70, pp.448-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itanos (Crète orientale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanassis Kalpaxis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schnapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viviers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 125 (2), pp.637-644. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bch.2001.7303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] J. Hazel, Who’s Who in the Greek World, Londres, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 70, pp.434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] N. Morley, Ancient History: Key Themes and Approaches, Londres, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 70, pp.434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] M. Shanks, Art and the Greek City State. An Interpretive Archaeology, Cambridge, 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 70, pp.511-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] W.-H. Friedrich, Gegenwärtige Vergangenheit. Studien zur antiken Literatur und ihrem Nachleben, Göttingen, 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 70, pp.469-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique des fouilles de la section : Fouilles et programmes archéologiques en Méditerranée en 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Balty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viviers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Tefnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bavay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Histoire de l'Art et d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 23, pp.173-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] J. Ober, Political Dissent in Democratic Athens. Intellectual Critics of Popular Rule, Princeton, 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 70, pp.445-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] B. Cohen (éd.), Not the Classical Ideal. Athens and the Construction of the Other in Greek Art, Leyde, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 70, pp.517-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique archéologique de la religion grecque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athéna Tsingarida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyxeni Bouyia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalliopi Chatzinikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kernos : Revue internationale et pluridisciplinaire de religion grecque antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14, pp.233-299. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/kernos.780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] R. Morkot, Atlas de la Grèce antique, Paris, 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 69, pp.460-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] I. Malkin, The Returns of Odysseus. Colonization and Ethnicity, Berkeley, 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 69, pp.462-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique des fouilles de la section : Fouilles et programmes archéologiques en Méditerranée en 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Balty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Tefnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viviers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bavay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Histoire de l'Art et d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 22, pp.159-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] J. W. Roberts, City of Sokrates. An Introduction to Classical Athens. Second Edition, Londres, 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 69, pp.470-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] Th. Miller, Die griechische Kolonisation im Spiegel literarischer Zeugnisse, Tübingen, 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 69, pp.464-465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] K.-W. Welwei, Die griechische Polis. Verfassung und Gesellschaft in archaischer und klassischer Zeit. 2., durchgesehene und erweiterte Auflage, Stuttgart, 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 69, pp.462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] A. Fouchard, Aristocratie et démocratie. Idéologies et sociétés en Grèce ancienne, Besançon - Paris, 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 69, pp.471-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] M. H. Hansen, Polis and City-State. An Ancient Concept and its Modern Equivalent, Copenhagen, 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 69, pp.461-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] E. Kistler, Die &amp;quot;Opferrinne-Zeremonie&amp;quot;. Bankettideologie am Grab, Orientalisierung und Formierung einer Adelsgesellschaft in Athen, Stuttgart, 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 69, pp.466-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bûcher de Crésus. Exploitation et transformation d’une tradition iconographique et textuelle à travers le Ve siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Filologia e d'Istruzione Classica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 128, pp.21-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] P. J. Rhodes (éd.), David M. Lewis. Selected Papers in Greek and Near Eastern History, Cambridge, 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 68, pp.533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de la figure de Crésus dans l'idéologie aristocratique athénienne: Solon, Alcméon, Miltiade et le dernier roi de Lydie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 68, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] J.-N. Corvisier, Les Grecs à l’époque archaïque (milieu du IXe siècle à 478 av. J.-C.), Paris, 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 68, pp.513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] N. Salomon, Le cleruchie di Atene. Caratteri e funzione, Pise, 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 68, pp.520-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] J. M. Hall, Ethnic Identity in Greek Antiquity, Cambridge, 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 68, pp.510-511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] P. Briant, Histoire de l’Empire perse de Cyrus à Alexandre, Paris, 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 67, pp.458-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] L.-M. L’Homme-Wéry, La perspective éleusinienne dans la politique de Solon, Genève, 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 67, pp.451-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] A. et Fr. Queyrel, Lexique d'Histoire et de Civilisation grecques, Paris, 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 67, pp.303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] Walter Lapini, Il POxy. 664 di Eraclide Pontico e la cronología dei Cipselidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 66, pp.585-586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una Europa et le patrimoine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Duplouy et Alain Schnapp. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unie dans sa diversité. L’École d’histoire de l’art et d’archéologie de la Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, pp.165-168, 2025, 979-10-351-1064-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple ways to citizenship and multifaceted archaic cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucia Cecchet; Chiara Lasagni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citizenship Practised, Citizenship Imagined. Multiple Ways of Experiencing Citizenship in the Greek World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Steiner Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-67, 2025, 978-3-515-13759-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan-relief en cuivre doré de la Rome antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Iselin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C’est canon. L’art chez les Romains. Catalogue de l’exposition. Lugdunum – Musée &amp; Théâtres romains (24 septembre 2025-7 juin 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions courtes et longues; Lugdunum - Musée et théâtres romains, pp.39, 2025, 978-2-35290-479-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieux de l’enseignement et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Duplouy; Alain Schnapp. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unie dans sa diversité. L’École d’histoire de l’art et d’archéologie de la Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, pp.71-104, 2025, Histoire de la France aux XIXe et XXe siècles, 979-10-351-1064-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections d’enseignement et de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Duplouy et Alain Schnapp (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unie dans sa diversité. L’École d’histoire de l’art et d’archéologie de la Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, pp.105-127, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire des diplômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Duplouy et Alain Schnapp (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unie dans sa diversité. L’École d’histoire de l’art et d’archéologie de la Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, pp.29-69, 2025, 979-10-351-1064-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie du monde grec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Duplouy et Alain Schnapp (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unie dans sa diversité. L’École d’histoire de l’art et d’archéologie de la Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, pp.239-264, 2025, 979-10-351-1064-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lusso e cittadinanza tra VI e IV secolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Coppola; S. Caneva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisicita e voce, gesto e ornamento nella comunicazione politica greca fra VI e IV sec. a.c.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-68, 2024, 9788854957916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chronique archéologique de la religion grecque goes digital. A new tool for the study of Athenian cults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Duplouy; Nikolaos Arvanitis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Athens and Attica from the Late Bronze Age to the end of the Archaic period. The spatial roots of politics and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.331-336, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search of Attica: The spatial roots of Athenian politics and society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Duplouy; Nikolaos Arvanitis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Athens and Attica from the Late Bronze Age to the end of the Archaic period. The spatial roots of politics and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-36, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vari: Anatomy of an Attic district</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Strousopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Duplouy; Nikolaos Arvanitis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Athens and Attica from the Late Bronze Age to the end of the Archaic period. The spatial roots of politics and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-152, 2024, 9789609559423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Hébert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Audrey Gay-Mazuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christofle, une brillante histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.69, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridocumentare il passato a Monte Torretta di Pietragalla. I primi risultati del Pietragalla Project (2017-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Lecce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basilicata olim Lucania, conoscere e tutelare i beni culturali. Actes du colloque international (Potenza, 18 mai 2018-Pisticci, 19 mai 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiquités grecques de l’Institut d’art et d’archéologie (AGIAs). Dons en faveur de la chaire d’archéologie de l’Université de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thérèse Charmasson; Stéphanie Méchine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine, philanthropie et mécénat. XIXe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.333-345, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifestyle and behaviour in archaic and classical Greece: The other language of citizenship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jakub Filonik; Christine Plastow; Rachel Zelnick-Abramovitz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citizenship in Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.48-63, 2023, 9780367687113. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003138730-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The making of early Greek cities: Reason or competition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maximilian Rönnberg; Veronika Sossau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regions and Communities in Early Greece (1200 - 550 BCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag Marie Leidorf, pp.17-30, 2022, Tübinger Archäologische Forschungen 35, 978-3-89646-866-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeostories: Possessing and mastering the past. The Classical heritage in transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandra Costa; Paola Cordera; Dominique Poulot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storytelling. Esperienze e comunicazione del Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-167, 2022, 979-12-5477-134-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Grèce à Paris : à propos de quelques antiquités arrivées en Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irini Apostolou; Alessia Zambon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du pillage à la conscience patrimoniale en Grèce dans l'Empire ottoman : le rôle des Français et des autres Occidentaux (XVIIIe-XIXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius Éditions, pp.197-212, 2022, 9782-2-35613-481-3. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13rwf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippotrophia as citizen behaviour in archaic Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johannes Bernhardt; Mirko Canevaro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Homer to Solon: Continuity and Change in Archaic Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-161, 2022, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004513631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der MOOC Discovering Greek & Roman Cities. Lebenslanges Lernen im digitalen Zeitalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Feuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blömer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Brouns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Malmberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sebastian Barsch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geschichtsdidaktische Perspektive auf die 'Vormoderne': Fachwissenschaft und Fachdidaktik im Dialog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-49, 2021, 978-3-928794-72-5. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.38072/2703-0784/p6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections patrimoniales de l’université Paris 1 Panthéon-Sorbonne : le programme AGIAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Poulot; Yves Winkin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cabinet de curiosités du XXIe siècle : passé et avenir des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient Cities : Teaching and Learning in the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blömer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Brouns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Feuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Malmberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefan Feuser; Stephanie Merten; Katharina Wesselmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching Classics in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-116, 2021, 978-3-928794-61-9. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.38072/2703-0784/p25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funerary luxury and austerity in pre-classical Argos and Corinth: The making of citizen communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephen Hodkinson; Chrysanthi Gallou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luxury and Wealth in Sparta and the Peloponnese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Classical Press of Wales, pp.139-159, 2021, 9781910589830</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le élite arcaiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Giangiulio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduzione alla storia greca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-90, 2021, 978-88-15-29351-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives et outils du programme de recherche « La Lucanie antique : archéologie et patrimoine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Zambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. de Cazanove et A. Duplouy, avec la collaboration de V. Capozzoli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lucanie entre deux mers. Archéologie et patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-189, 2019, 978-2-38050-020-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine lucanien à travers le monde : objets et acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Antz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannelle Bruschini-Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier de Cazanove; Alain Duplouy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lucanie entre deux mers. Archéologie et patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Jean Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.459-474, 2019, Collection du Centre Jean Bérard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The making of the Greek city: An Athenian case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Graml, A. Doronzio et V. Capozzoli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Athens Before the Persian Wars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-216, 2019, 9783831648139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches récentes à Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Munzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Santoriello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Duplouy; Olivier de Cazanove; Vincenzo Capozzoli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lucanie entre deux mers : archéologie et patrimoine. Actes du Colloque international, Paris, 5-7 novembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Jean Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.421-427, 2019, 978-2-38050-020-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier De Cazanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier de Cazanove; Alain Duplouy; Vincenzo Capozzoli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lucanie entre deux mers : archéologie et patrimoine. Actes du Colloque international, Paris, 5-7 novembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Jean Bérard, pp.15-24, 2019, 978-2-38050-020-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una memoria storica interrotta. Alla riscoperta delle collezioni patrimoniali dell’Università Paris 1 Panthéon-Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Tosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marina Cipriani; Angela Pontrandolfo; Michele Scafuro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialoghi sull’Archeologia della Magna Grecia e del Mediterraneo. Atti del II Convegno Internazionale di Studi. Paestum, 28-30 giugno 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pandemos, pp.269-280, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathways to archaic citizenship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Duplouy; Roger W. Brock. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defining citizenship in archaic Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-49, 2018, 978-0-19-881719-2. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198817192.003.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élites, cités et citoyens dans la Grèce archaïque. Apports récents et mise au point historiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statuts personnels et espaces sociaux. Questions grecques et romaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maison Archéologie &amp; Ethnologie, René-Ginouvès; Éditions de Boccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-43, 2018, Travaux de la Maison Archéologie &amp; Ethnologie, René-Ginouvès, 978‑2‑7018‑0541‑2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laos (S. Maria del Cedro, prov. de Cosenza, Calabre. 2009-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Munzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Santoriello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Pouzadoux; Priscilla Munzi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre Jean Bérard. 50 ans d’archéologie franco-italienne en Italie du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Jean Bérard, pp.88-90, 2018, 978-2-918887-79-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Itanos Archaeological Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lucia d'Agata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Rackham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Moody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ΠΕΠΡΑΓΜΕΝΑ ΙΑ΄ ΔΙΕΘΝΟΥΣ ΚΡΗΤΟΛΟΓΙΚΟΥ ΣΥΝΕΔΡΙΟΥ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-84, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizenship as performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Duplouy; Roger W. Brock. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defining citizenship in archaic Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.249-274, 2018, 978-0-19-881719-2. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198817192.003.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scorribande&amp;quot; e archemorfologia nel territorio dell'antica Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Santoriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Munzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Golfo di Policastro tra Enotri e Lucani: insediamenti, assetto istituzionale, cultura materiale. Atti del Convegno, Tortora, 25-26 giugno 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rubbettino Editore srl, pp.307-330, 2018, 978-88-498-5528-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection d’antiquités grecques de l’Institut d’art et d’archéologie de Paris : histoire d’un enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrenn Asselineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Lagrange. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université &amp; Histoire de l’art. Objets de mémoire (1870-1970)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-145, 2017, 978-2-7535-5377-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ploutos e cittadinanza nella Grecia arcaica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simona Sanchirico; Francesco Pignataro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ploutos &amp; Polis. Aspetti del rapporto tra economia e politica nel mondo greco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESS Editorial Service System, pp.59-82, 2016, 9788884441423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Crises » au sein des élites grecques – utilité et ambiguïté d’un concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lennart Gilhaus; Stephanie Kirsch; Isabelle Mossong; Franziska Reich; Sebastian Wirz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elite und Krise in antiken Gesellschaften / Élites et crises dans les sociétés antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Steiner Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-46, 2016, Collegium Beatus Rhenanus, 978-3-515-11310-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inventory of Lucanian Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Zambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Giligny; François Djindjian; Laurent Costa; Paola Moscati; Sandrine Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA2014. 21st Century Archaeology. Concepts, Methods and Tools. Proceedings of the 42nd Annual Conference on Computer Applications and Quantitative Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress, 2015, 9781784911003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations sur la plastique archaïque lydienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Montel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sculpture gréco-romaine en Asie Mineure. Synthèse et recherches récentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-101, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genealogical and dynastic behaviour in archaic and Classical Greece: two gentilician strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hans van Wees; Nick Fisher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aristocracy in Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-84, 2015, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctvvn9xw.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des terres cuites pour Déméter. Observations sur la petite plastique du sanctuaire de Vamies (Itanos, Crète)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Zambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arthur Muller; Ergün Laflı. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figurines de terre cuite en Méditerranée grecque et romaine, 2 (Iconographie et contextes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.481-486, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prestige des citoyens. Agôn et citoyenneté dans la Grèce archaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Rivoal; Frédéric Hurlet; Isabelle Sidéra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prestige. Autour des formes de la différenciation sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions De Boccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-76, 2014, Colloques de la MAE - Maison Archéologie &amp; Ethnologie, René-Ginouvès, 978-2-7018-0360-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culti e cultura nella Grecia di età geometrica (1000-750 a.c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alle origini della Magna Grecia. Mobilità, migrazioni, fondazioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istituto per la Storia e l'Archeologia della Magna Grecia, pp.103-132, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological and Pedo-Stratigraphical Approach as a Tool for Understanding the Archaeological Landscapes and Environments: The Case-Study of the Ancient Laos Territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano B. de Vita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Filocamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Santoriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Scelza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Bronnikova et Andrey Panin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphic Processes and Geoarchaeology. From Landscape Archaeology to Archaeotourism.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-5-91412-129-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux échelons de citoyenneté ? En quête de la citoyenneté archaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Azoulay; Paulin Ismard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clisthène et Lycurgue d'Athènes. Autour du politique dans la cité classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 109, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-106, 2011, Histoire ancienne et médiévale, 978-2-85944-682-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations sur l'usage des noms en -ίδης et en -άδης aux époques archaïque et classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Capdetrey et Y. Lafond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cité et ses élites. Pratiques et représentations des formes de domination et de contrôle social dans les cités grecques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.307-344, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00583147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés grecques du VIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mariaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Polignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roland Étienne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée au VIIe siècle av. J.-C. (Essais d'analyses archéologiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard, pp.275-309, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cité et ses élites. Modes de reconnaissance sociale et mentalité agonistique en Grèce archaïque et classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Fernoux; Christian Stein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aristocratie antique : modèle et exemplarité sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-77, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00583527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du voisinage à la sphère internationale. Cercles de collectivité et niveaux d'énonciation des modes de reconnaissance sociale dans l'Athènes classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-Chr. Couvenhes et S. Milanezi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Individus, groupes et politique à Athènes de Solon à Mithridate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-55, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00583526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le blocage des techniques dans l’Antiquité. Historiographie d’un concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Mignot; Georges Raepsaet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sol et l’araire dans l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-15, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape and climate change. Glacier of Evettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hallair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Condevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unveiling the Environmental Heritage of University Museums</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05138733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portail des collections patrimoniales de l'université Paris 1 Panthéon-Sorbonne (https://collections.univ-paris1.fr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decolonising University Heritage. Greek antiquities from French excavations at Delphi and Delos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissonant Legacies: Engaging with Difficult University Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique archéologique de la religion grecque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinciane Pirenne-Delforge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San Chirico Nuovo. Messaggi dalla Lucania antica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Mutino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Colangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.28-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas of the Athenian Funerary Evidence (11th-7th c. B.C.) (https://fm01.db.huma-num.fr/fmi/webd/Atlas-Athens)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria D'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annarita Doronzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lucanie antique. Répertoire bibliographique en ligne (www.zotero.org/groups/2038158/lucanie_antique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, www.zotero.org/groups/2038158/lucanie_antique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC &amp;quot;Discovering Greek & Roman Cities&amp;quot; (https://www.youtube.com/@discoveringgreekromancitie9286)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Feuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blömer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Brouns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Malmberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lucanie antique : archéologie et patrimoine. Base de données en ligne (http://lucanie-antique.pantheonsorbonne.fr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Zambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGIAs. Antiquités grecques de l’Institut d’art et d’archéologie. Base de données en ligne (http://agias.huma-num.fr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itanos Archaeological Map (https://www.ims.forth.gr/en/project/view?id=31)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection Itanos. Base de données en ligne (http://prospection-itanos.efa.gr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchéoBot, un dialogue innovant entre pédagogie et recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simiand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des archives photographiques. L’Institut d’art et d’archéologie de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la cité en Grèce archaïque (Mondes Sociaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/u9h9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenez archéologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Faugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.8-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Torretta di Pietragalla (PZ). I risultati della sesta campagna di ricognizione topografica (2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Henning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62° Convegno internazionale di studi sulla Magna Grecia "Parthenope e Neapolis, nuovi dati e prospettive di ricerca"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Tarente, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202680v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Torretta di Pietragalla (PZ). I risultati della quinta campagna di ricognizione topografica (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Henning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taranto e Siracusa: due capitali del Mediterraneo a confronto (IV e III sec. a. C.). Convegno internazionale di studi sulla Magna Grecia, Tarente, 29 septembre-2 octobre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Tarente, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Torretta di Pietragalla (PZ). I risultati della missione franco-tedesca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Grecia e Sicilia. Storia e strutture a confronto dal VII al V sec. a.C. Convegno internazionale di studi sulla Magna Grecia, Tarente, 23-26 septembre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Tarente, Italy. Magna Grecia e Sicilia. Storia e strutture a confronto dal VII al V sec. a.C. Convegno internazionale di studi sulla Magna Grecia, Tarente, 23-26 septembre 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Torretta di Pietragalla (PZ). I nuovi dati dalla terza campagna franco-tedesca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Henning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donne di Magna Grecia: visibilità, rappresentazione, ruoli. Convegno internazionale di studi sulla Magna Grecia, Tarente, 26-28 septembre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Tarente, Italy. Donne di Magna Grecia: visibilità, rappresentazione, ruoli. Convegno internazionale di studi sulla Magna Grecia, Tarente, 26-28 septembre 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Torretta di Pietragalla (PZ). Nuovi dati sull’architettura militare in Basilicata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Henning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Magna Grecia nel Mediterraneo. Forme mobilità interazioni. Convegno internazionale di studi sulla Magna Grecia, Tarente, 27-30 septembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tarente, Italy. La Magna Grecia nel Mediterraneo. Forme mobilità interazioni. Convegno internazionale di studi sulla Magna Grecia, Tarente, 27-30 septembre 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Torretta di Pietragalla (PZ). Un sito d’altura in una rete di contatti e scambi interregionali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Henning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gli altri Achei: Kaulonia e Terina, contesti e nuovi apporti, AttiTaranto LVII (2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Tarente, Italy. pp.1136, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyen (Grèce)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du corps dans l’Antiquité : anthropologie des mondes grec et romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.147-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristocracy, Greek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of Ancient History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.696-697. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781444338386.wbeah04044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eupatridai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of Ancient History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.2565-2566. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781444338386.wbeah04107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mermnades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du monde grec antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du monde grec antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dracon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du monde grec antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panionion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du monde grec antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.362-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hésiode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du monde grec antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du monde grec antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.435-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du monde grec antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.76-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crésus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du monde grec antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du monde grec antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.447-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioniens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du monde grec antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du monde grec antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.299-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cypsélides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du monde grec antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Âges obscurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du monde grec antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du monde grec antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.147-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gortyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du monde grec antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du monde grec antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.268-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefkandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du monde grec antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cylon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du monde grec antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyrannie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du monde grec antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.499-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisistrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du monde grec antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.392-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erythrae (Antiquity), Basilidai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia of the Hellenic World, Asia Minor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegesistratus of Sigeum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia of the Hellenic World, Asia Minor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippoclus of Lampsacus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia of the Hellenic World, Asia Minor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miletus - Didyma, Archaic Sculpture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia of the Hellenic World, Asia Minor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaic Tyranny in Asia Minor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia of the Hellenic World, Asia Minor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristagoras of Miletus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia of the Hellenic World, Asia Minor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristocracy in Asia Minor (Antiquity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia of the Hellenic World, Asia Minor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greeks incorporated in the Achaemenid nobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia of the Hellenic World, Asia Minor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histiaeus of Miletus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia of the Hellenic World, Asia Minor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branchidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia of the Hellenic World, Asia Minor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athenagoras of Ephesus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia of the Hellenic World, Asia Minor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietragalla Project. Un progetto di ricerca archeologica e valorizzazione patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Henning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris 1 Panthéon-Sorbonne; Humboldt Universität zu Berlin; Soprintendenza Archeologia Belle Arti e Paesaggio della Basilicata. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire d’Itanos au Ier millénaire av. J.-C. De la naissance de la cité grecque à la conquête romaine. Méthode et résultats de la prospection d’Itanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris 1 Panthéon-Sorbonne; École française d'Athènes; Institut d’études méditerranéennes de Réthymnon; XXIVe Éphorie des antiquités préhistoriques et classiques. 2019, 60 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relazione finale seconda campagna di ricognizione topografica a Monte Torretta di Pietragalla (23 luglio-10 agosto 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Lecce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris 1 Panthéon-Sorbonne; Humboldt Universität zu Berlin; Soprintendenza Archeologia Belle Arti e Paesaggio della Basilicata. 2019, 59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relazione finale prima campagna di ricognizione topografica a Monte Torretta di Pietragalla (07-19 agosto 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Henning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soprintendenza Archeologia Belle Arti e Paesaggio della Basilicata; Université Paris 1 Panthéon-Sorbonne; Humboldt Universität zu Berlin. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vari (Attica) archaeological map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Strousopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lucanie antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId483"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:146.56488549618px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Duplouy </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur d'archéologie grecque</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">alain-duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7158-4726</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076312445</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Duplouy est professeur d'archéologie grecque à l'université Paris 1 Panthéon-Sorbonne, où il enseigne depuis 2003. Il a été formé à Bruxelles et à Paris dans des traditions très différentes. Docteur en histoire et en archéologie, il obtient son habilitation à diriger des recherches (HDR) en 2017. Il a également été British Academy Visiting Fellow à l’Université de Leeds (2009), Fulbright Scholar à l’Université de Californie à Los Angeles (2011), Fellow in Hellenic Studies à Harvard (2018/19), Adjunct Professor (2021) puis Alliance Visiting Professor à Columbia University (2022) et Getty Villa scholar à Los Angeles (2024).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spécialiste de la Grèce archaïque et auteurs de nombreuses publications sur le sujet, il a notamment publié </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Prestige des élites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2006) et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire la Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2019, trad. it. 2024) ; il a également coédité le volume </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defining citizenship in archaic Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2018), les actes du colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lucanie entre deux mers: Archéologie et patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2019), ceux du colloque </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Athens and Attica from the Late Bronze Age to the End of the Archaic period</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2024), ainsi qu'une vaste enquête sur l'histoire de son département à Paris 1 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unie dans sa diversité. L'École d'histoire de l'art et d'archéologie de la Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2025). À l’exception, l’ensemble de ses publications sont disponibles ici sur HAL.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Co-directeur du master </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine et musées</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, il a également été coordinateur de plusieurs projets européens au sein de l'Université Paris 1 Panthéon-Sorbonne : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient Cities</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lands of Meaning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reframing Heritage Education in Egypt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Il fait également partie du comité de pilotage du domaine </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural Heritage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de Una Europa.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après avoir mené des recherches archéologiques en Grèce (Itanos) et en Italie (Laos), il co-dirige actuellement le </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chantier archéologique franco-allemand de Pietragalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Basilicate). Il est également responsable du projet </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collections</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, qui vise à l’étude et à la valorisation du patrimoine de l’université Paris 1, et du programme de recherche sur la </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucanie antique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pourquoi ne pas dialoguer avec moi à travers l'intelligence artificielle ? Un espace est ouvert sur la plateforme de Google NotebookLM pour discuter :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">des </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">élites, citoyens et cités en Grèce ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">du </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrimoine universitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">de la </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucanie antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bien sûr, les réponses de l'IAg ne sont pas à prendre sans vérification !</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unie dans sa diversité. L’École d’histoire de l’art et d’archéologie de la Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schnapp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Histoire de la France aux XIXe et XXe siècles, 979-10-351-1064-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athens and Attica from the Late Bronze Age to the End of the Archaic Period. The Spatial Roots of Politics and Society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Silva Porto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scuola Archeologica Italiana di Atene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Annuario della Scuola Archeologica di Atene e delle Missioni Italiane in Oriente Supplemento 13, 978-960-9559-42-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costruire la città. Saggio di sociologia storica sulle comunità dell’arcaismo greco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aracne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 979-12-218-1298-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lucanie entre deux mers. Archéologie et patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de Cazanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Jean Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, vol. 1, 452 p., vol. 2, 568 p., ill. couleur et n&amp;b, 2019, Collection du Centre Jean Bérard, 978-2-38050-020-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la cité. Essai de sociologie historique sur les communautés de l’archaïsme grec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Belles Lettres, 348 p., 2019, 9782251450285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining Citizenship in Archaic Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Brock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 386 p., 2018, 9780198817192. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198817192.001.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prestige des élites. Recherches sur les modes de reconnaissance sociale en Grèce entre les Xe et Ve siècles avant J.-C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Belles Lettres, 414 p., 2006, 9782251380766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partecipazione civica e produzione nelle città greche d'occidente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandra Coppola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Chiara Monaco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kokalos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 60, pp.11-230, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campus Spotlight: Université Paris 1 Panthéon-Sorbonne, with Columbia University</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuropeNow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transatlantic Adventures: Parallel Heritages, Humanities in Action!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuropeNow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (176)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] N. Siron (éd.), Nouvelle histoire d'Athènes : La cité vue de l'Agora, Ve-IVe siècles av. J.-C., Paris, 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phoenix -Toronto-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 78, pp.318-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucanian heritage across the world: the Spanish collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Silva Porto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the History of Collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36, pp.21-37. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jhc/fhac036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchéoBot : une IA conversationnelle pour l'enseignement de l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simiand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 147, pp.106-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pre‐Roman hilltop settlement of Monte Torretta di Pietragalla: preliminary results of the geophysical survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory de Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Prospection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.33-46. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/arp.1793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costruire la città arcaica: Un approccio sociologico alle comunità greche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kokalos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 60, pp.13-32. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19272/202300601002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the Sorbonne to the Institut d’Art et d’Archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuropeNow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéo-Bot, le chatbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simiand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La collection numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, IA et Enseignement Supérieur : quels enjeux et impacts ?, 30, pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretive Archaeology: Historiography of the Ancient World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuropeNow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04300076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] P. Zeller, Basileis und Goden: gesellschaftliche Ordnung im früharchaischen Griechenland und der isländischen Freistaatzeit, Göttingen: Vandenhoeck &amp; Ruprecht, 2020. Pp. 214. €80. 9783946317562</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hellenic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 142, pp.397-398. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0075426922000611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient Cities: Teaching and Learning in the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Feuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Brouns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blömer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Malmberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeology and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chronique archéologique de la religion grecque passe au numérique : un nouvel outil au service des chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kernos : Revue internationale et pluridisciplinaire de religion grecque antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35, pp.323-332. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/kernos.4270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] C. Graml, The Sanctuary of Artemis Soteira in the Kerameikos of Athens, Wiesbaden, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gnomon - Kritische Zeitschrift für die gesamte Klassische Altertumswissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 94 (8), pp.766-768. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17104/0017-1417-2022-8-766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] Federica Carugati: Creating a Constitution. Law, Democracy, and Growth in Ancient Athens, Princeton-Oxford, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sehepunkte </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretive Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuropeNow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] Jan B. Meister, ‚Adel‘ und gesellschaftliche Differenzierung im archaischen und frühklassischen Griechenland, Stuttgart (Franz Steiner Verlag) 2020 (Historia Einzelschriften 263), 443 S., ISBN 978-3-515-12715-8 (geb.), € 80,–</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KLIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (1), pp.302-305. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/klio-2021-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’est-il d’histoire que d’historiens ? Pratiques et institutionnalisations de la recherche sur le passé menée par des non-historiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Barrusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bessone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Cadiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of interdisciplinary history of ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (18), pp.7.1-7.79. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13135/2280-8574/5624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] Konkurrenz und Institutionalisierung in der griechischen Archaik, edited by Jan B. Meister and Gunnar Seelentag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (1), pp.135-138. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/20512996-12340312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique archéologique de la religion grecque (ChronARG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despina Chatzivasiliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Tosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Cucuzza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kernos : Revue internationale et pluridisciplinaire de religion grecque antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.243-305. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/kernos.3476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cité grecque, un modèle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection d'antiquités grecques de l'Institut d'art et d'archéologie de Paris. 2. Les figurines en terre cuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannelle Bruschini-Chaumet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Savants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.395-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Heritages, Humanities in Action: The Columbia and Sorbonne Collections of Antiquities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Klein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuropeNow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epimenides the Cretan: A History of Athens (6th-5th c. BC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHS Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] Daniel Jew, Robin Osborne et Michael Scott (dir.) M. I. Finley: An Ancient Historian and his Impact Cambridge, Cambridge University Press, 2016, xviii -333 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.476-478. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2020.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de Francis Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Études Grecques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 139 (2), pp.24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique archéologique de la religion grecque (ChronARG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chatzivasiliou Despina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Tosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalliopi Chatzinikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kernos : Revue internationale et pluridisciplinaire de religion grecque antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31, pp.221-298. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/kernos.2746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invention de la famille grecque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] G. Seelentag et O. Pilz (éd.), Cultural Practices and Material Culture in Archaic and Classical Crete. Proceedings of the International Conference (Mainz, May 20–21, 2011), Berlin, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H-Soz-Kult. Kommunikation und Fachinformation für die Geschichtswissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection d’antiquités grecques de l’Institut d’art et d’archéologie de Paris. 1. La céramique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrenn Asselineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Savants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Janvier-juin 2016, pp.85-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique archéologique de la religion grecque (ChronARG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Tosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalliopi Chatzinikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Voutiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kernos : Revue internationale et pluridisciplinaire de religion grecque antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29, pp.317-390. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/kernos.2403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sanctuaire de Déméter à Vamiès (Itanos, Crète orientale). Topographie, architecture et petite plastique de terre cuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Brun Kyriakidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 138, pp.201-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] M. Osanna et M. Vullo (éd.), Segni del potere: oggetti di lusso dal Mediterraneo nell'Appennino lucano di età arcaica, Venosa, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches archéologiques à Laos-Marcellina (Calabre, CS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Zambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cefr.1145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] M. D’Acunto, Il mondo del vaso Chigi. Pittura, guerra e società a Corinto alla metà del VII secolo a.C., Berlin-Boston, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Göttinger Forum für Altertumswissenschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17, pp.1121-1126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les prétendues classes censitaires soloniennes. À propos de la citoyenneté athénienne archaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.629-658</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The So-Called Solonian Property Classes Citizenship in Archaic Athens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69 (3), pp.411-439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique archéologique de la religion grecque (ChronARG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannis Mylonopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despina Chatzivasiliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kernos : Revue internationale et pluridisciplinaire de religion grecque antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27, pp.379-444. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/kernos.2267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Mille de Colophon. « Totalité symbolique » d'une cité d'Ionie (VIe-IIe s. av. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historia. Zeitschrift für Alte Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62 (2), pp.146-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches archéologiques à Laos-Marcellina (Calabre, CS). Campagne de prospection 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Filocamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cefr.966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] D. Marchiandi, I periboli funerari nell'Attica classica: lo specchio di una 'borghesia', Athènes, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 82, pp.525-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] M. Haake et M. Jung (éd.), Griechische Heiligtümer als Erinnerungsorte. Von der Archaik bis in den Hellenismus, Stuttgart, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 82, pp.527-529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] N. Evans, Civic Rites: Democracy and Religion in Ancient Athens, Berkeley, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 82, pp.416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] J. Franssen, Votiv un Repräsentation. Statuarische Weihungen archaischer Zeit aus Samos und Attika, Heidelberg, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 82, pp.621-622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique archéologique de la religion grecque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannis Mylonopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Voutiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalliopi Chatzinikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kernos : Revue internationale et pluridisciplinaire de religion grecque antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 25, pp.233-295. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/kernos.2118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] P. Ismard, La cité des réseaux. Athènes et ses associations, VIe-Ier siècle av. J.-C., Paris, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 81, pp.452-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches archéologiques à Laos-Marcellina (Calabre, CS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Aversa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Munzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Santoriello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cefr.421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau fragment de décret hellénistique de Colophon-sur-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Papyrologie und Epigraphik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 181, pp.76-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] A. Chaniotis, A. Kuhn et C. Kuhn (éd.), Applied Classics. Comparisons, Constructs, Controversies, Stuttgart, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 81, pp.649-650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] S. Mansouri, Athènes vue par ses métèques (Ve-IVe siècle av. J.-C.), Paris, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 81, pp.456-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] V. Azoulay, Périclès. La démocratie athénienne à l’épreuve du grand homme, Paris, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 81, pp.455-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] S. Mansouri, La démocratie athénienne, une affaire d’oisifs ?, Bruxelles, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 80, pp.464-466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] S. Lewis, Greek Tyranny, Exeter, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 80, pp.454-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches archéologiques à Laos-Marcellina (Calabre, CS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Aversa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Cavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Filocamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 123-1, pp.313-321. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefra.549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] Zeit der Helden. Die dunklen Jahrhunderte Griechenlands 1200-700 v.C. Ausstellung im Badischen Landesmuseum Karlsruhe, 25.10.2008 – 15.02.2009, Darmstadt, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 80, pp.453-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] St. V. Tracy, Pericles. A Sourcebook and Reader, Berkeley, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 79, pp.626-627</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] A. Stewart, Classical Greece and the Birth of Western Art, Cambridge, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 79, pp.713-714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches archéologiques à Laos-Marcellina (Calabre, CS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Aversa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentino Nizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Zambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 122-1, pp.310-320. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefra.471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] Y. Kourayos et Fr. Prost (éd.), La sculpture des Cyclades à l’époque archaïque. Histoire des ateliers, rayonnement des styles, Athènes, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 79, pp.721-724</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique archéologique de la religion grecque (ChronARG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinciane Pirenne-Delforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viviers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Algrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannis Mylonopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kernos : Revue internationale et pluridisciplinaire de religion grecque antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23, pp.329-374. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/kernos.1590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] K. Raaflaub et H. van Wees (éd.), A Companion to Archaic Greece, Malden-Oxford, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 79, pp.622-625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] L. G. Mitchell, Panhellenism and the Barbarian in Archaic and Classical Greece, Swansea, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 79, pp.625-626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] V. Farenga, Citizen and Self in Ancient Greece. Individuals performing justice and the law, Cambridge, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 79, pp.621-622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] H. A. Shapiro (éd.), The Cambridge Companion to Archaic Greece, Cambridge, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 78, pp.476-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] Cl. de Oliveira Gomes, La cité tyrannique. Histoire politique de la Grèce archaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 78, pp.479-481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches archéologiques à Itanos (Crète orientale). Bulletin de la Société Française d'Archéologie Classique (XXXIX, 2007-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schnapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Schnapp-Gourbeillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viviers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Tsigonaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.208-219. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arch.091.0149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] J. M. Hall, Hellenicity. Between Ethnicity and Culture, Chicago, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 64, pp.1389-1391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] M. Giangiulio (éd.), Storia d’Europa e del Mediterraneo, sez. II. La Grecia, vol. III. Grecia e Mediterraneo dall’VIII sec. a.C. all’età delle guerre persiane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 78, pp.477-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] L. Moscati Castelnuovo, Tenos in epoca arcaica e classica, Macerata, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 78, pp.483-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] Fr. Hurlet (éd.), Les Empires. Antiquité et Moyen âge, Rennes, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 78, pp.593-594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] C. Darbo-Peschanski, L’Historia. Commencements grecs, Paris, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 78, pp.462-463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] N. Kreutz, Zeus und die griechischen Poleis. Topographische und religionsgeschichtliche Untersuchungen von archaischer bis in hellenistische Zeit, Rahden, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 78, pp.400-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] Alba della città, alba delle immagini? Da una suggestione di Bruno d’Agostino, Athènes, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 78, pp.481-483</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] Jonathan M. Hall. Hellenicity: Between ethnicity and culture. Chicago, The University of Chicago Press, [2002] 2005, xxii–312 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1387-1391. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0395264900027542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] D. B. Nagle, The Household as the Foundation of Aristotle’s Polis, Cambridge, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77, pp.629-630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] G. Nemeth, Kritias und die dreissig Tyrannen. Prosopographie der Führungselite in Athen 404/3, Stuttgart, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77, pp.625-626</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] D. Berges, Knidos. Beiträge zur Geschichte der archaischen Stadt, Mayence, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77, pp.785-786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique archéologique de la religion grecque (ChronARG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Algrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannis Mylonopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Voutiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalliopi Chatzinikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kernos : Revue internationale et pluridisciplinaire de religion grecque antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, pp.271-298. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/kernos.1678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la mise en réseau des données et des chercheurs : le système d'information de la prospection d'Itanos (Crète orientale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apostolos Sarris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeologia e Calcolatori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19, pp.103-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] E. M. Harris, Democracy and the Rule of Law in Classical Athens. Essays on Law, Society, and Politics, Cambridge, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77, pp.625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] Cl. Mossé, D’Homère à Plutarque. Itinéraires historiques. Recueil d’articles de Claude Mossé. Textes réunis par Patrice Brun, Bordeaux, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77, pp.621</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] J. H. Blok et A. Lardinois (éd.), Solon of Athens, Leyde, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77, pp.622-623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] H. Kyrieleis, Anfänge und Frühzeit des Heiligtums von Olympia. Die Ausgrabungen am Pelopion 1987-1996 [OlForsch 31], Berlin, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77, pp.782-783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] S. Forsdyke, Exile, Ostracism, and Democracy. The Politics of Expulsion in Ancient Greece, Princeton, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76, pp.499-501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] J. Ober, Athenian Legacies. Essays on the Politics of Going on Together, Princeton, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76, pp.665-666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] O. Palagia (éd.), Greek Sculpture. Function, Materials, and Techniques in the Archaic and Classical Periods, Cambridge, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 109, pp.336-337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] C. Morgan, Early Greek States beyond the Polis, Londres-New York, 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76, pp.493-495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] J. Nicholson, Aristocracy and Athletics in Archaic and Classical Greece, Cambridge, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76, pp.495-497</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] M. H. Hansen et Th. Heine Nielsen (éd.), An Inventory of Archaic and Classical Poleis, Oxford, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76, pp.491-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique archéologique de la religion grecque (ChronARG)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannis Mylonopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Voutiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalliopi Chatzinikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kernos : Revue internationale et pluridisciplinaire de religion grecque antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20, pp.329-386. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/kernos.203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] A. T. Edwards, Hesiod’s Ascra, Berkeley, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 75, pp.522-523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'individu et la cité. Quelques stratégies identitaires et leur contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 108, pp.61-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00583528v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] W. Schmitz, Nachbarschaft und Dorfgemeinschaft im archaischen und klassischen Griechenland, Berlin, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 75, pp.520-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique archéologique de la religion grecque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannis Mylonopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Constancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis d'Hautcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kernos : Revue internationale et pluridisciplinaire de religion grecque antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/kernos.513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] D. Knoepfler et M. Piérart (éd.), Éditer, traduire, commenter Pausanias en l’an 2000, Genève, 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.144-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] T. Hölscher (éd.), Gegenwelten zu den Kulturen Griechenlands und Roms in der Antike, Münich-Leipzig, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.165-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] H. Bumke, Statuarische Gruppen in der frühen griechischen Kunst, Berlin, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 75, pp.603-605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] G. Weiler, Domos Theiou Basileos. Herrschaftsformen und Herrschaftsarchitektur in den Siedlungen der Dark Ages, Münich-Leipzig, 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] M. Dorati, Le Storie di Erodoto: Etnografia e racconto, Pise, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.138-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] K.-J. Hölkeskamp, J. Rüsen, E. Stein-Hölkeskamp et H. Th. Grütter (éd.), Sinn (in) der Antike. Orientierungssysteme, Leitbilder und Wertkonzepte im Altertum, Mayence, 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] D. Bouvier, Le sceptre et la lyre. L’Iliade ou les héros de la mémoire, Grenoble, 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.140-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] J. P. Arnason et P. Murphy (éd.), Agon, Logos, Polis. The Greek Achievement and its Aftermath, Stuttgart, 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.156-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atelier du kouros d'Ischès. Observations sur l'organisation de la production statuaire en Ionie archaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 108, pp.249-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00583529v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] R. Thomas, Herodotus in Context. Ethnography, Science and the Art of Persuasion, Cambridge, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.139-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] W.-D. Niemeier, Der Kuros vom Heiligen Tor, Mayence, 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 74, pp.600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sculpture grecque est-elle un objet d'histoire ? À propos de deux ouvrages récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 74 (1), pp.275-281. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/antiq.2005.2583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00583883v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir ou prestige ? Apports et limites de l'histoire politique à la définition des élites grecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 83 (1), pp.5-23. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rbph.2005.4907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] A. Queyrel, Athènes. La cité archaïque et classique, Paris, 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 74, pp.506-507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] B. S. Ridgway, Hellenistic Sculpture I. The Styles of ca. 331-200 B.C., Madison, 1990 [2001] ; Hellenistic Sculpture II. The Styles of ca. 200-100 B.C., Madison, 2000 ; Hellenistic Sculpture III. The Styles of ca. 100-31 B.C., Madison, 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 74, pp.602-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] V. B. Gorman, Miletos, the Ornament of Ionia. A History of the City to 400 B.C.E., Ann Arbor, 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 74, pp.619-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] J. Mylonopoulos, Πελοπόννησος οἰκητήριον Ποσειδῶνος. Heiligtümer und Kulte des Poseidon auf der Peloponnes, Liège, 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 74, pp.414-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] Y. Perrin et Th. Petit (éd.), Iconographie impériale, iconographie royale, iconographie des élites le monde gréco-romain, Saint-Étienne, 2004</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 74, pp.588-589</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] D. Boedeker et K. A. Raaflaub (éd.), Democracy, Empire, and the Arts in Fifth-Century Athens, Cambridge, 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 74, pp.507-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] E. E. Cohen, The Athenian Nation, Princeton, 2000 [2003]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 73, pp.513-514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] M. Dreher, Athen und Sparta, Munich, 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 73, pp.521-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] R. Brock et St. Hodkinson (éd.), Alternatives to Athens. Varieties of Political Organisation and Community in Ancient Greece, Oxford, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 73, pp.516-517</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] A. Powell, Athens and Sparta. Constructing Greek Political and Social History from 478 BC, Londres-New York, 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 73, pp.521-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] J. Whitley, The Archaeology of Ancient Greece, Cambridge, 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 73, pp.510-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athéna Tsingarida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Voutiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalliopi Chatzinikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viviers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kernos : Revue internationale et pluridisciplinaire de religion grecque antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17, pp.251-300. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/kernos.1475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] Th. Heine Nielsen (éd.), Even More Studies in the Ancient Greek Polis, Stuttgart, 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 73, pp.515-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] H. Yiakoumis, Η Ακρόπολη των Αθηνών. Φωτογραφίες 1839-1959. The Acropolis of Athens. Photographs 1839-1959. L’Acropole d’Athènes. Photographies 1839-1959, Athènes, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 73, pp.581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] A. Fouchard, Les États grecs, Paris, 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 73, pp.513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] J. Hesk, Deception and Democracy in Classical Athens, Cambridge, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 73, pp.514-515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] Kr. Demoen (éd.), The Greek City from Antiquity to the Present. Historical Reality, Ideological Construction, Literary Representation, Louvain, 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 73, pp.512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] V. D. Hanson, The Other Greeks. The Family Farm and the Agrarian Roots of Western Civilization, Berkeley, 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 73, pp.520-521</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] L. Migeotte, L’économie des cités grecques de l’archaïsme au Haut-Empire romain, Paris, 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 73, pp.517-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux menés en collaboration avec l’École française en 2003 : Itanos (Crète orientale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavroula Apostolakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanassis Kalpaxis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schnapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viviers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 128 (21), pp.988-1005. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bch.2004.7381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] A. Fouchard, Les systèmes politiques grecs, Paris, 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 73, pp.513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] G. Mafodda, Il koinon beotico in età arcaica e classica. Storia ed istituzioni, Rome, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 73, pp.522-523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux menés en collaboration avec l’École française en 2002 : Itanos (Crète orientale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanassis Kalpaxis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schnapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viviers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Carando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 127 (2), pp.546-553. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bch.2003.7333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Eupatrides d'Athènes, &amp;quot;nobles défenseurs de leur patrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre Gustave Glotz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14 (1), pp.7-22. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ccgg.2003.1572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00583144v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique archéologique de la religion grecque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalliopi Chatzinikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Voutiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Constancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kernos : Revue internationale et pluridisciplinaire de religion grecque antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16, pp.307-349. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/kernos.833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] A. Sauge, L’«Iliade», poème athénien de l’époque de Solon, Bern, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 80, pp.278-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] Th. Harrison, The Emptiness of Asia. Aeschylus’ Persians and the History of the Fifth Century, Londres, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 80, pp.293-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] H. Sancisi-Weerdenburg (éd.), Peisistratos and the Tyranny: A Reappraisal of the Evidence, Amsterdam, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 71, pp.418-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] Chr. Rowe et M. Schofield (éd.), The Cambridge History of Greek and Roman Political Thought, Cambridge, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 71, pp.412-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athéna Tsingarida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalliopi Chatzinikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Voutiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kernos : Revue internationale et pluridisciplinaire de religion grecque antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15, pp.415-481. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/kernos.1395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] P. Flensted-Jensen (éd.), Further Studies in the Ancient Greek Polis, Stuttgart, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 71, pp.420-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] Fr. Frontisi-Ducroux, Dédale. Mythologie de l’artisan en Grèce ancienne, Paris, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 71, pp.381-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aristocratie et la circulation des richesses. Apport de l'histoire économique à la définition des élites grecques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 80 (1), pp.5-24. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rbph.2002.4602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] K.-W. Welwei, Das klassische Athen. Demokratie und Machtpolitik im 5. und 4. Jahrhundert, Darmstadt, 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 71, pp.419-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] K.-W. Welwei, Polis und Arché. Kleine Schriften zu Gesellschafts- und Herrschaftsstrukturen in der griechischen Welt, Stuttgart, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 71, pp.419-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] Kl. Rosen, Griechische Geschichte erzählt. Von den Anfängen bis 338 v. Chr., Darmstadt, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 71, pp.411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux menés en collaboration avec l’École française en 2001 : Itanos (Crète orientale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanassis Kalpaxis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schnapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viviers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 126 (2), pp.577-582. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bch.2002.7109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] D. W. Tandy, Warriors into Traders. The Power of the Market in Early Greece, Berkeley, 1997 [2000]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 71, pp.414-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] G. Grote, A History of Greece from the Time of Solon to 403 B.C., Londres, 2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 71, pp.411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itanos (Crète orientale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Greco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanassis Kalpaxis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikos Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schnapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viviers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 125 (2), pp.637-644. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bch.2001.7303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] V. Hadjimichali et A. Philippa-Touchais, Bulletin de Correspondance Hellénique. Tables 1947-1970, Athènes, 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 70, pp.562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] M. R. Christ, The Litigious Athenian, Baltimore, 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 70, pp.448-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] J. Hazel, Who’s Who in the Greek World, Londres, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 70, pp.434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] N. Morley, Ancient History: Key Themes and Approaches, Londres, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 70, pp.434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique des fouilles de la section : Fouilles et programmes archéologiques en Méditerranée en 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Balty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viviers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Tefnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bavay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Histoire de l'Art et d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 23, pp.173-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] W.-H. Friedrich, Gegenwärtige Vergangenheit. Studien zur antiken Literatur und ihrem Nachleben, Göttingen, 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 70, pp.469-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] M. Shanks, Art and the Greek City State. An Interpretive Archaeology, Cambridge, 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 70, pp.511-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] J. Ober, Political Dissent in Democratic Athens. Intellectual Critics of Popular Rule, Princeton, 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 70, pp.445-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] B. Cohen (éd.), Not the Classical Ideal. Athens and the Construction of the Other in Greek Art, Leyde, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 70, pp.517-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique archéologique de la religion grecque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athéna Tsingarida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyxeni Bouyia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalliopi Chatzinikolaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kernos : Revue internationale et pluridisciplinaire de religion grecque antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14, pp.233-299. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/kernos.780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] P. Ruby (éd.), Les princes de la protohistoire et l’émergence de l’État. Actes de la table ronde internationale organisée par le Centre Jean Bérard et l’École française de Rome. Naples, 27-29 octobre 1994, Naples-Rome, 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 70, pp.442-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] R. Bichler et R. Rollinger, Herodot, Hildesheim, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 70, pp.241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] J. W. Roberts, City of Sokrates. An Introduction to Classical Athens. Second Edition, Londres, 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 69, pp.470-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] I. Malkin, The Returns of Odysseus. Colonization and Ethnicity, Berkeley, 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 69, pp.462-464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique des fouilles de la section : Fouilles et programmes archéologiques en Méditerranée en 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Balty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Tefnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Viviers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bavay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Histoire de l'Art et d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 22, pp.159-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] Th. Miller, Die griechische Kolonisation im Spiegel literarischer Zeugnisse, Tübingen, 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 69, pp.464-465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] M. H. Hansen, Polis and City-State. An Ancient Concept and its Modern Equivalent, Copenhagen, 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 69, pp.461-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] A. Fouchard, Aristocratie et démocratie. Idéologies et sociétés en Grèce ancienne, Besançon - Paris, 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 69, pp.471-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] K.-W. Welwei, Die griechische Polis. Verfassung und Gesellschaft in archaischer und klassischer Zeit. 2., durchgesehene und erweiterte Auflage, Stuttgart, 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 69, pp.462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bûcher de Crésus. Exploitation et transformation d’une tradition iconographique et textuelle à travers le Ve siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivista di Filologia e d'Istruzione Classica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 128, pp.21-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] E. Kistler, Die &amp;quot;Opferrinne-Zeremonie&amp;quot;. Bankettideologie am Grab, Orientalisierung und Formierung einer Adelsgesellschaft in Athen, Stuttgart, 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 69, pp.466-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] R. Morkot, Atlas de la Grèce antique, Paris, 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 69, pp.460-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] J.-N. Corvisier, Les Grecs à l’époque archaïque (milieu du IXe siècle à 478 av. J.-C.), Paris, 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 68, pp.513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation de la figure de Crésus dans l'idéologie aristocratique athénienne: Solon, Alcméon, Miltiade et le dernier roi de Lydie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 68, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] P. J. Rhodes (éd.), David M. Lewis. Selected Papers in Greek and Near Eastern History, Cambridge, 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 68, pp.533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] J. M. Hall, Ethnic Identity in Greek Antiquity, Cambridge, 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 68, pp.510-511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] N. Salomon, Le cleruchie di Atene. Caratteri e funzione, Pise, 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 68, pp.520-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] P. Briant, Histoire de l’Empire perse de Cyrus à Alexandre, Paris, 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 67, pp.458-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] L.-M. L’Homme-Wéry, La perspective éleusinienne dans la politique de Solon, Genève, 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 67, pp.451-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] A. et Fr. Queyrel, Lexique d'Histoire et de Civilisation grecques, Paris, 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 67, pp.303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Compte rendu de :] Walter Lapini, Il POxy. 664 di Eraclide Pontico e la cronología dei Cipselidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Antiquité classique : revue interuniversitaire d’études classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 66, pp.585-586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03999011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections d’enseignement et de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Duplouy et Alain Schnapp (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unie dans sa diversité. L’École d’histoire de l’art et d’archéologie de la Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, pp.105-127, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieux de l’enseignement et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Duplouy; Alain Schnapp. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unie dans sa diversité. L’École d’histoire de l’art et d’archéologie de la Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, pp.71-104, 2025, Histoire de la France aux XIXe et XXe siècles, 979-10-351-1064-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan-relief en cuivre doré de la Rome antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Iselin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C’est canon. L’art chez les Romains. Catalogue de l’exposition. Lugdunum – Musée &amp; Théâtres romains (24 septembre 2025-7 juin 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions courtes et longues; Lugdunum - Musée et théâtres romains, pp.39, 2025, 978-2-35290-479-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05413855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire des diplômes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Duplouy et Alain Schnapp (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unie dans sa diversité. L’École d’histoire de l’art et d’archéologie de la Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, pp.29-69, 2025, 979-10-351-1064-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie du monde grec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Étienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Duplouy et Alain Schnapp (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unie dans sa diversité. L’École d’histoire de l’art et d’archéologie de la Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, pp.239-264, 2025, 979-10-351-1064-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una Europa et le patrimoine culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Duplouy et Alain Schnapp. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unie dans sa diversité. L’École d’histoire de l’art et d’archéologie de la Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, pp.165-168, 2025, 979-10-351-1064-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple ways to citizenship and multifaceted archaic cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucia Cecchet; Chiara Lasagni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citizenship Practised, Citizenship Imagined. Multiple Ways of Experiencing Citizenship in the Greek World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Steiner Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-67, 2025, 978-3-515-13759-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search of Attica: The spatial roots of Athenian politics and society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Duplouy; Nikolaos Arvanitis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Athens and Attica from the Late Bronze Age to the end of the Archaic period. The spatial roots of politics and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-36, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chronique archéologique de la religion grecque goes digital. A new tool for the study of Athenian cults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Duplouy; Nikolaos Arvanitis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Athens and Attica from the Late Bronze Age to the end of the Archaic period. The spatial roots of politics and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.331-336, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vari: Anatomy of an Attic district</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Strousopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Duplouy; Nikolaos Arvanitis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Athens and Attica from the Late Bronze Age to the end of the Archaic period. The spatial roots of politics and society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-152, 2024, 9789609559423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Hébert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Audrey Gay-Mazuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Christofle, une brillante histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.69, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lusso e cittadinanza tra VI e IV secolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Coppola; S. Caneva. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fisicita e voce, gesto e ornamento nella comunicazione politica greca fra VI e IV sec. a.c.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-68, 2024, 9788854957916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifestyle and behaviour in archaic and classical Greece: The other language of citizenship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jakub Filonik; Christine Plastow; Rachel Zelnick-Abramovitz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citizenship in Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.48-63, 2023, 9780367687113. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003138730-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiquités grecques de l’Institut d’art et d’archéologie (AGIAs). Dons en faveur de la chaire d’archéologie de l’Université de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thérèse Charmasson; Stéphanie Méchine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine, philanthropie et mécénat. XIXe-XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.333-345, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridocumentare il passato a Monte Torretta di Pietragalla. I primi risultati del Pietragalla Project (2017-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Lecce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basilicata olim Lucania, conoscere e tutelare i beni culturali. Actes du colloque international (Potenza, 18 mai 2018-Pisticci, 19 mai 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The making of early Greek cities: Reason or competition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maximilian Rönnberg; Veronika Sossau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regions and Communities in Early Greece (1200 - 550 BCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verlag Marie Leidorf, pp.17-30, 2022, Tübinger Archäologische Forschungen 35, 978-3-89646-866-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Grèce à Paris : à propos de quelques antiquités arrivées en Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Irini Apostolou; Alessia Zambon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du pillage à la conscience patrimoniale en Grèce dans l'Empire ottoman : le rôle des Français et des autres Occidentaux (XVIIIe-XIXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius Éditions, pp.197-212, 2022, 9782-2-35613-481-3. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13rwf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippotrophia as citizen behaviour in archaic Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johannes Bernhardt; Mirko Canevaro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Homer to Solon: Continuity and Change in Archaic Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-161, 2022, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004513631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeostories: Possessing and mastering the past. The Classical heritage in transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandra Costa; Paola Cordera; Dominique Poulot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Storytelling. Esperienze e comunicazione del Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-167, 2022, 979-12-5477-134-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections patrimoniales de l’université Paris 1 Panthéon-Sorbonne : le programme AGIAs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Poulot; Yves Winkin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cabinet de curiosités du XXIe siècle : passé et avenir des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient Cities : Teaching and Learning in the Digital Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blömer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Brouns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Feuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Malmberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefan Feuser; Stephanie Merten; Katharina Wesselmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching Classics in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-116, 2021, 978-3-928794-61-9. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.38072/2703-0784/p25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Der MOOC Discovering Greek & Roman Cities. Lebenslanges Lernen im digitalen Zeitalter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Feuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blömer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Brouns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Malmberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sebastian Barsch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geschichtsdidaktische Perspektive auf die 'Vormoderne': Fachwissenschaft und Fachdidaktik im Dialog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-49, 2021, 978-3-928794-72-5. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.38072/2703-0784/p6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funerary luxury and austerity in pre-classical Argos and Corinth: The making of citizen communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephen Hodkinson; Chrysanthi Gallou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Luxury and Wealth in Sparta and the Peloponnese</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Classical Press of Wales, pp.139-159, 2021, 9781910589830</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le élite arcaiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Giangiulio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduzione alla storia greca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-90, 2021, 978-88-15-29351-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives et outils du programme de recherche « La Lucanie antique : archéologie et patrimoine »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Zambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. de Cazanove et A. Duplouy, avec la collaboration de V. Capozzoli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lucanie entre deux mers. Archéologie et patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.165-189, 2019, 978-2-38050-020-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine lucanien à travers le monde : objets et acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Antz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannelle Bruschini-Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier de Cazanove; Alain Duplouy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lucanie entre deux mers. Archéologie et patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Jean Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.459-474, 2019, Collection du Centre Jean Bérard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The making of the Greek city: An Athenian case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Graml, A. Doronzio et V. Capozzoli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking Athens Before the Persian Wars</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-216, 2019, 9783831648139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier De Cazanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier de Cazanove; Alain Duplouy; Vincenzo Capozzoli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lucanie entre deux mers : archéologie et patrimoine. Actes du Colloque international, Paris, 5-7 novembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Jean Bérard, pp.15-24, 2019, 978-2-38050-020-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches récentes à Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Munzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Santoriello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Duplouy; Olivier de Cazanove; Vincenzo Capozzoli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lucanie entre deux mers : archéologie et patrimoine. Actes du Colloque international, Paris, 5-7 novembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, I, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre Jean Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.421-427, 2019, 978-2-38050-020-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laos (S. Maria del Cedro, prov. de Cosenza, Calabre. 2009-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Munzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Santoriello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Pouzadoux; Priscilla Munzi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre Jean Bérard. 50 ans d’archéologie franco-italienne en Italie du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Jean Bérard, pp.88-90, 2018, 978-2-918887-79-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élites, cités et citoyens dans la Grèce archaïque. Apports récents et mise au point historiographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statuts personnels et espaces sociaux. Questions grecques et romaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maison Archéologie &amp; Ethnologie, René-Ginouvès; Éditions de Boccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-43, 2018, Travaux de la Maison Archéologie &amp; Ethnologie, René-Ginouvès, 978‑2‑7018‑0541‑2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathways to archaic citizenship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Duplouy; Roger W. Brock. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defining citizenship in archaic Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-49, 2018, 978-0-19-881719-2. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198817192.003.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una memoria storica interrotta. Alla riscoperta delle collezioni patrimoniali dell’Università Paris 1 Panthéon-Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Tosti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marina Cipriani; Angela Pontrandolfo; Michele Scafuro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialoghi sull’Archeologia della Magna Grecia e del Mediterraneo. Atti del II Convegno Internazionale di Studi. Paestum, 28-30 giugno 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pandemos, pp.269-280, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizenship as performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Duplouy; Roger W. Brock. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defining citizenship in archaic Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.249-274, 2018, 978-0-19-881719-2. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oso/9780198817192.003.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Itanos Archaeological Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lucia d'Agata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Rackham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Moody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ΠΕΠΡΑΓΜΕΝΑ ΙΑ΄ ΔΙΕΘΝΟΥΣ ΚΡΗΤΟΛΟΓΙΚΟΥ ΣΥΝΕΔΡΙΟΥ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-84, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scorribande&amp;quot; e archemorfologia nel territorio dell'antica Laos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Santoriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Munzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Golfo di Policastro tra Enotri e Lucani: insediamenti, assetto istituzionale, cultura materiale. Atti del Convegno, Tortora, 25-26 giugno 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rubbettino Editore srl, pp.307-330, 2018, 978-88-498-5528-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01861839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collection d’antiquités grecques de l’Institut d’art et d’archéologie de Paris : histoire d’un enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrenn Asselineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Lagrange. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université &amp; Histoire de l’art. Objets de mémoire (1870-1970)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-145, 2017, 978-2-7535-5377-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ploutos e cittadinanza nella Grecia arcaica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simona Sanchirico; Francesco Pignataro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ploutos &amp; Polis. Aspetti del rapporto tra economia e politica nel mondo greco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESS Editorial Service System, pp.59-82, 2016, 9788884441423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Crises » au sein des élites grecques – utilité et ambiguïté d’un concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lennart Gilhaus; Stephanie Kirsch; Isabelle Mossong; Franziska Reich; Sebastian Wirz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elite und Krise in antiken Gesellschaften / Élites et crises dans les sociétés antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Steiner Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-46, 2016, Collegium Beatus Rhenanus, 978-3-515-11310-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inventory of Lucanian Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Zambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Giligny; François Djindjian; Laurent Costa; Paola Moscati; Sandrine Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA2014. 21st Century Archaeology. Concepts, Methods and Tools. Proceedings of the 42nd Annual Conference on Computer Applications and Quantitative Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress, 2015, 9781784911003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations sur la plastique archaïque lydienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Montel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sculpture gréco-romaine en Asie Mineure. Synthèse et recherches récentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.79-101, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genealogical and dynastic behaviour in archaic and Classical Greece: two gentilician strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hans van Wees; Nick Fisher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aristocracy in Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-84, 2015, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctvvn9xw.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des terres cuites pour Déméter. Observations sur la petite plastique du sanctuaire de Vamies (Itanos, Crète)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Zambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arthur Muller; Ergün Laflı. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figurines de terre cuite en Méditerranée grecque et romaine, 2 (Iconographie et contextes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.481-486, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le prestige des citoyens. Agôn et citoyenneté dans la Grèce archaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Rivoal; Frédéric Hurlet; Isabelle Sidéra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prestige. Autour des formes de la différenciation sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions De Boccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-76, 2014, Colloques de la MAE - Maison Archéologie &amp; Ethnologie, René-Ginouvès, 978-2-7018-0360-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culti e cultura nella Grecia di età geometrica (1000-750 a.c.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alle origini della Magna Grecia. Mobilità, migrazioni, fondazioni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Istituto per la Storia e l'Archeologia della Magna Grecia, pp.103-132, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological and Pedo-Stratigraphical Approach as a Tool for Understanding the Archaeological Landscapes and Environments: The Case-Study of the Ancient Laos Territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano B. de Vita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Filocamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Santoriello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Scelza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Bronnikova et Andrey Panin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphic Processes and Geoarchaeology. From Landscape Archaeology to Archaeotourism.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 978-5-91412-129-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux échelons de citoyenneté ? En quête de la citoyenneté archaïque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Azoulay; Paulin Ismard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clisthène et Lycurgue d'Athènes. Autour du politique dans la cité classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 109, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-106, 2011, Histoire ancienne et médiévale, 978-2-85944-682-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations sur l'usage des noms en -ίδης et en -άδης aux époques archaïque et classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Capdetrey et Y. Lafond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cité et ses élites. Pratiques et représentations des formes de domination et de contrôle social dans les cités grecques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.307-344, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00583147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés grecques du VIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mariaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Polignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roland Étienne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méditerranée au VIIe siècle av. J.-C. (Essais d'analyses archéologiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard, pp.275-309, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cité et ses élites. Modes de reconnaissance sociale et mentalité agonistique en Grèce archaïque et classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Fernoux; Christian Stein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aristocratie antique : modèle et exemplarité sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-77, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00583527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du voisinage à la sphère internationale. Cercles de collectivité et niveaux d'énonciation des modes de reconnaissance sociale dans l'Athènes classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-Chr. Couvenhes et S. Milanezi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Individus, groupes et politique à Athènes de Solon à Mithridate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-55, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00583526v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le blocage des techniques dans l’Antiquité. Historiographie d’un concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Mignot; Georges Raepsaet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sol et l’araire dans l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-15, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape and climate change. Glacier of Evettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Hallair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Condevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unveiling the Environmental Heritage of University Museums</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05138733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portail des collections patrimoniales de l'université Paris 1 Panthéon-Sorbonne (https://collections.univ-paris1.fr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decolonising University Heritage. Greek antiquities from French excavations at Delphi and Delos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dissonant Legacies: Engaging with Difficult University Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05522713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique archéologique de la religion grecque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinciane Pirenne-Delforge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San Chirico Nuovo. Messaggi dalla Lucania antica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Mutino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Colangelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.28-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas of the Athenian Funerary Evidence (11th-7th c. B.C.) (https://fm01.db.huma-num.fr/fmi/webd/Atlas-Athens)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria D'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annarita Doronzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lucanie antique. Répertoire bibliographique en ligne (www.zotero.org/groups/2038158/lucanie_antique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, www.zotero.org/groups/2038158/lucanie_antique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC &amp;quot;Discovering Greek & Roman Cities&amp;quot; (https://www.youtube.com/@discoveringgreekromancitie9286)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Feuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Blömer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Brouns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Malmberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lucanie antique : archéologie et patrimoine. Base de données en ligne (http://lucanie-antique.pantheonsorbonne.fr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Zambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGIAs. Antiquités grecques de l’Institut d’art et d’archéologie. Base de données en ligne (http://agias.huma-num.fr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itanos Archaeological Map (https://www.ims.forth.gr/en/project/view?id=31)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection Itanos. Base de données en ligne (http://prospection-itanos.efa.gr)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchéoBot, un dialogue innovant entre pédagogie et recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simiand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des archives photographiques. L’Institut d’art et d’archéologie de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la cité en Grèce archaïque (Mondes Sociaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/u9h9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05105776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenez archéologues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Faugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Giligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.8-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Torretta di Pietragalla (PZ). I risultati della sesta campagna di ricognizione topografica (2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Henning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62° Convegno internazionale di studi sulla Magna Grecia "Parthenope e Neapolis, nuovi dati e prospettive di ricerca"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Tarente, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04202680v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Torretta di Pietragalla (PZ). I risultati della quinta campagna di ricognizione topografica (2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Henning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taranto e Siracusa: due capitali del Mediterraneo a confronto (IV e III sec. a. C.). Convegno internazionale di studi sulla Magna Grecia, Tarente, 29 septembre-2 octobre 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Tarente, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Torretta di Pietragalla (PZ). I risultati della missione franco-tedesca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magna Grecia e Sicilia. Storia e strutture a confronto dal VII al V sec. a.C. Convegno internazionale di studi sulla Magna Grecia, Tarente, 23-26 septembre 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Tarente, Italy. Magna Grecia e Sicilia. Storia e strutture a confronto dal VII al V sec. a.C. Convegno internazionale di studi sulla Magna Grecia, Tarente, 23-26 septembre 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Torretta di Pietragalla (PZ). I nuovi dati dalla terza campagna franco-tedesca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Henning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donne di Magna Grecia: visibilità, rappresentazione, ruoli. Convegno internazionale di studi sulla Magna Grecia, Tarente, 26-28 septembre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Tarente, Italy. Donne di Magna Grecia: visibilità, rappresentazione, ruoli. Convegno internazionale di studi sulla Magna Grecia, Tarente, 26-28 septembre 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Torretta di Pietragalla (PZ). Nuovi dati sull’architettura militare in Basilicata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Henning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Magna Grecia nel Mediterraneo. Forme mobilità interazioni. Convegno internazionale di studi sulla Magna Grecia, Tarente, 27-30 septembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tarente, Italy. La Magna Grecia nel Mediterraneo. Forme mobilità interazioni. Convegno internazionale di studi sulla Magna Grecia, Tarente, 27-30 septembre 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monte Torretta di Pietragalla (PZ). Un sito d’altura in una rete di contatti e scambi interregionali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Henning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gli altri Achei: Kaulonia e Terina, contesti e nuovi apporti, AttiTaranto LVII (2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Tarente, Italy. pp.1136, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyen (Grèce)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du corps dans l’Antiquité : anthropologie des mondes grec et romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.147-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristocracy, Greek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of Ancient History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.696-697. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781444338386.wbeah04044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eupatridai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of Ancient History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.2565-2566. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781444338386.wbeah04107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du monde grec antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.447-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du monde grec antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.299-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioniens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du monde grec antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cypsélides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du monde grec antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Âges obscurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du monde grec antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du monde grec antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.147-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du monde grec antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.435-436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hésiode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du monde grec antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crésus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du monde grec antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du monde grec antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.76-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dracon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du monde grec antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panionion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du monde grec antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.362-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gortyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du monde grec antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ionie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du monde grec antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.268-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lefkandi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du monde grec antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pisistrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du monde grec antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.392-394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cylon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du monde grec antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyrannie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du monde grec antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.499-500</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du monde grec antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mermnades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du monde grec antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegesistratus of Sigeum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia of the Hellenic World, Asia Minor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippoclus of Lampsacus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia of the Hellenic World, Asia Minor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miletus - Didyma, Archaic Sculpture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia of the Hellenic World, Asia Minor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaic Tyranny in Asia Minor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia of the Hellenic World, Asia Minor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erythrae (Antiquity), Basilidai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia of the Hellenic World, Asia Minor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristagoras of Miletus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia of the Hellenic World, Asia Minor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristocracy in Asia Minor (Antiquity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia of the Hellenic World, Asia Minor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histiaeus of Miletus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia of the Hellenic World, Asia Minor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branchidae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia of the Hellenic World, Asia Minor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greeks incorporated in the Achaemenid nobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia of the Hellenic World, Asia Minor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athenagoras of Ephesus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopaedia of the Hellenic World, Asia Minor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire d’Itanos au Ier millénaire av. J.-C. De la naissance de la cité grecque à la conquête romaine. Méthode et résultats de la prospection d’Itanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris 1 Panthéon-Sorbonne; École française d'Athènes; Institut d’études méditerranéennes de Réthymnon; XXIVe Éphorie des antiquités préhistoriques et classiques. 2019, 60 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relazione finale seconda campagna di ricognizione topografica a Monte Torretta di Pietragalla (23 luglio-10 agosto 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Henning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Lecce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris 1 Panthéon-Sorbonne; Humboldt Universität zu Berlin; Soprintendenza Archeologia Belle Arti e Paesaggio della Basilicata. 2019, 59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietragalla Project. Un progetto di ricerca archeologica e valorizzazione patrimoniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Henning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris 1 Panthéon-Sorbonne; Humboldt Universität zu Berlin; Soprintendenza Archeologia Belle Arti e Paesaggio della Basilicata. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03978447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relazione finale prima campagna di ricognizione topografica a Monte Torretta di Pietragalla (07-19 agosto 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Capozzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Henning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soprintendenza Archeologia Belle Arti e Paesaggio della Basilicata; Université Paris 1 Panthéon-Sorbonne; Humboldt Universität zu Berlin. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04037617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carte (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vari (Attica) archaeological map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Strousopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lucanie antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Duplouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Italy. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carte</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId483"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="346F2017"/>
+    <w:nsid w:val="EE263D07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="12FA4170"/>
+    <w:nsid w:val="D6C857D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-duplouy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7158-4726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076312445" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://patrimoine-et-musees.pantheonsorbonne.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UCxLaX7Dae-9jLpWo1BZluMw" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://landsofmeaning.pantheonsorbonne.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/reheedproject/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.una-europa.eu/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pietragallaproject.eu/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://collections.univ-paris1.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lucanie-antique.pantheonsorbonne.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://notebooklm.google.com/notebook/8a28b1f1-b3df-4d10-b43c-94c1d01b5e77" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://notebooklm.google.com/notebook/56d575df-5de0-47de-818f-008b3bc8ec6d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://notebooklm.google.com/notebook/33433a81-8f3b-4f99-9cd9-2cd1c080c9af" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031856v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplouy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schnapp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181036v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aracneeditrice.eu/it/pubblicazioni/costruire-la-citta-alain-duplouy-9791221812985.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Arvanitis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Silva Porto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scuoladiatene.it/pubblicazioni/supplementi-dell-annuario.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02425775v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Cazanove" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Capozzoli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centrejeanberard.cnrs.fr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02425777v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02425786v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Brock" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/defining-citizenship-in-archaic-greece-9780198817192?cc=es&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198817192.001.0001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02425776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300113v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Klein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492561v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Coppola" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Monaco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227058v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068886v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03910145v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhc/fhac036" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simiand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300076v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300144v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348507v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202300601002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114838v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Capozzoli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Martino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Henning" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1793" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436441v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035555v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17104/0017-1417-2022-8-766" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064629v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0075426922000611" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659192v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Feuser" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Brouns" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bl&#246;mer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malmberg" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839448v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.4270" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035549v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/20512996-12340312" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839428v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040522v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839433v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/klio-2021-2026" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161480v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Barrusse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bessone" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brunet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cadiet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2280-8574/5624" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161482v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Chatzivasiliou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Tosti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fowler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cucuzza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.3476" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114890v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114997v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02429492v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Bruschini-Chaumet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131540v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2020.32" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507618v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114628v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatzivasiliou Despina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Chatzinikolaou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.2746" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404218v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404748v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrenn Asselineau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181104v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114630v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Voutiras" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.2403" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404425v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404612v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181103v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404627v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brun Kyriakidis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181102v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114653v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Zambon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1145" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114637v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannis Mylonopoulos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quantin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.2267" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320650v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Amato" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Filocamo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.966" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404486v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181094v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181095v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181098v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181101v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181100v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181099v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114634v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.2118" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673850v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Aversa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Santoriello" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.421" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404490v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181096v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181097v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181093v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181092v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114659v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.549" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181091v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181088v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114641v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Pirenne-Delforge" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viviers" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Algrain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.1590" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181086v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114657v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Nizzo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.471" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181087v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181089v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181085v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181090v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131682v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264900027542" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181075v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181070v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181071v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114986v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Schnapp-Gourbeillon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Tsigonaki" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.091.0149" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181084v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181073v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181076v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181074v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181080v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181077v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181063v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404741v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Eyraud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Sarris" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181066v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181060v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181062v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114639v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.1678" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181065v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181061v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181064v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114670v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.203" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181056v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181058v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181053v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181059v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181054v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181055v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583529v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181042v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181044v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181052v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181046v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181041v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181051v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583528v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181050v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114669v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Constancio" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis d'Hautcourt" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.513" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181047v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181043v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181048v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181045v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181032v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181040v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181038v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181035v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181039v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181034v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583883v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/antiq.2005.2583" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404522v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rbph.2005.4907" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181033v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179631v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179649v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179643v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179639v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179642v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179628v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179638v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114636v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na Tsingarida" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.1475" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179650v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179637v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179632v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179647v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179526v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179641v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179645v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114711v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Apostolakou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanassis Kalpaxis" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Greco" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2004.7381" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583144v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccgg.2003.1572" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114706v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Carando" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2003.7333" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114629v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.833" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179512v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179517v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404524v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rbph.2002.4602" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179511v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179521v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179523v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179522v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179518v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179515v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114622v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.1395" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179519v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179520v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179514v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114707v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Papadakis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2002.7109" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179499v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179509v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179510v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179508v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114709v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2001.7303" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179504v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179501v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179496v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179505v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114980v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Balty" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Talon" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Tefnin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bavay" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179500v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179506v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114642v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polyxeni Bouyia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.780" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179493v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179494v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114977v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179490v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179485v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179492v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179486v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179487v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179489v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02434284v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179484v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404529v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179482v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179483v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179481v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179480v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179473v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179470v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999011v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031878v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031882v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steiner-verlag.de/en/Citizenship-Practised-Citizenship-Imagined/9783515137591" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413855v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031874v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031876v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031873v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031880v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland &#201;tienne" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gras" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Prost" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouillard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813194v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812607v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812604v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812605v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Strousopoulou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812614v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud H&#233;bert" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923691v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Lecce" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348522v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143470v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003138730-5" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737215v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839454v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773636v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13rwf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652623v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/9789004513631/BP000007.xml" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004513631" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273108v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/2703-0784/p6" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146026v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321240v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/2703-0784/p25" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737212v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380487v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02425145v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404831v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Antz" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Yon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centrejeanberard.cnrs.fr/spip.php?article397" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501645v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398668v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02425780v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier De Cazanove" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02425770v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404249v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/defining-citizenship-in-archaic-greece-9780198817192?cc=fr&amp;amp;lang=en&amp;amp;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198817192.003.0001" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404186v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mae.parisnanterre.fr/statuts-personnels-et-espaces-sociaux-questions-grecques-et-romaines/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246797v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404160v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lucia d'Agata" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Rackham" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Moody" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404202v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/defining-citizenship-in-archaic-greece-9780198817192?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198817192.003.0010" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861839v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02434285v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404241v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404415v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.steiner-verlag.de/titel/60865.html" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564454v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404256v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/la-sculpture-greco-romaine-en-asie-mineure.html" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404420v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvvn9xw.5" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404568v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/en/livre/?GCOI=27574100683370" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404434v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/fr/category/9577-Produit-9782701803609.html" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404498v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100307v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano B. de Vita" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scelza" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404603v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100302870" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583147v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057434v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mariaud" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Polignac" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583527v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583526v2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915059v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05138733v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hallair" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duplouy" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Garcia" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Condevaux" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368735v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522713v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839464v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737219v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mutino" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Colangelo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976912v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria D'Onofrio" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Doronzio" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252715v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839512v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252706v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252709v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062996v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252690v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135704v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035503v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105776v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9h9" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850722v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Faug&#232;re" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gutierrez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Valentin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202680v2" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923677v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923672v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923663v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923658v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794679v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252734v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02425764v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444338386.wbeah04044" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02425768v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444338386.wbeah04107" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181243v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181233v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181235v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181246v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181237v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181248v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181216v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181217v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181249v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181240v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181242v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181232v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181214v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181218v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181236v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181238v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181241v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181231v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181251v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181247v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181204v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181209v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181210v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181108v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181109v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181110v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181212v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181207v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181211v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181206v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181203v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978447v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631619v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037666v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037617v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667200v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608844v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alain-duplouy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7158-4726" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076312445" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://patrimoine-et-musees.pantheonsorbonne.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/channel/UCxLaX7Dae-9jLpWo1BZluMw" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://landsofmeaning.pantheonsorbonne.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/reheedproject/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.una-europa.eu/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pietragallaproject.eu/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://collections.univ-paris1.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lucanie-antique.pantheonsorbonne.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://notebooklm.google.com/notebook/8a28b1f1-b3df-4d10-b43c-94c1d01b5e77" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://notebooklm.google.com/notebook/56d575df-5de0-47de-818f-008b3bc8ec6d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://notebooklm.google.com/notebook/33433a81-8f3b-4f99-9cd9-2cd1c080c9af" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031856v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplouy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schnapp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181534v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Arvanitis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Silva Porto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scuoladiatene.it/pubblicazioni/supplementi-dell-annuario.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181036v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aracneeditrice.eu/it/pubblicazioni/costruire-la-citta-alain-duplouy-9791221812985.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02425775v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Cazanove" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Capozzoli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centrejeanberard.cnrs.fr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02425777v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02425786v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Brock" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/defining-citizenship-in-archaic-greece-9780198817192?cc=es&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198817192.001.0001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02425776v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492561v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Coppola" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Monaco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300113v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Klein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227058v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068886v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03910145v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhc/fhac036" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simiand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114838v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Capozzoli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Martino" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Henning" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1793" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348507v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202300601002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300144v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436441v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300076v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064629v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0075426922000611" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659192v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Feuser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Brouns" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bl&#246;mer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Malmberg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839448v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.4270" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035555v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17104/0017-1417-2022-8-766" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839428v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040522v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839433v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/klio-2021-2026" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161480v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Barrusse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bessone" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brunet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cadiet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2280-8574/5624" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035549v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/20512996-12340312" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161482v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despina Chatzivasiliou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Tosti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fowler" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Cucuzza" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.3476" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114767v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02429492v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Bruschini-Chaumet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114997v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114890v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131540v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2020.32" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507618v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114628v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatzivasiliou Despina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Chatzinikolaou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.2746" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404218v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181104v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404748v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrenn Asselineau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114630v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Voutiras" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.2403" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404627v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brun Kyriakidis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181102v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114653v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Zambon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1145" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181103v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404425v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404612v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114637v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannis Mylonopoulos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quantin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.2267" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404486v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320650v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Amato" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cavassa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Filocamo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.966" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181101v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181100v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181098v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181099v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114634v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.2118" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181095v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673850v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Aversa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Santoriello" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.421" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404490v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181097v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181096v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181094v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181093v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181092v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114659v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.549" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181091v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181089v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181087v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114657v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentino Nizzo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.471" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181086v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114641v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Pirenne-Delforge" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viviers" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Algrain" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.1590" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181088v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181085v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181090v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181070v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181071v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114986v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Schnapp-Gourbeillon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Tsigonaki" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arch.091.0149" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181084v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181075v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181073v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181076v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181080v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181074v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181077v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131682v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264900027542" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181066v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181060v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181062v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114639v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.1678" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404741v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Costa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Eyraud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Sarris" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181063v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181065v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181061v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181064v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181059v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181058v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181053v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181054v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181056v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181055v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114670v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.203" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181051v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583528v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181050v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114669v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Constancio" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis d'Hautcourt" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.513" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181046v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181041v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181052v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181044v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181043v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181048v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181047v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181045v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583529v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181042v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181035v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583883v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/antiq.2005.2583" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404522v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rbph.2005.4907" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181039v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181034v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181033v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181040v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181038v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181032v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179650v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179642v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179628v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179639v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179638v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114636v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ath&#233;na Tsingarida" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.1475" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179643v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179632v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179647v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179637v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179641v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179526v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179645v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114711v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Apostolakou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanassis Kalpaxis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Greco" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2004.7381" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179649v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179631v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114706v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Carando" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2003.7333" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583144v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccgg.2003.1572" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114629v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.833" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179523v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179522v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179518v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179515v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114622v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.1395" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179521v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179511v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404524v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rbph.2002.4602" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179519v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179520v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179514v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114707v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Papadakis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2002.7109" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179517v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179512v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114709v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2001.7303" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179510v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179508v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179504v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179501v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114980v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Balty" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Talon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Tefnin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bavay" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179505v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179496v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179500v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179506v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114642v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polyxeni Bouyia" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.780" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179499v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179509v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179490v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179494v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114977v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179485v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179487v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179486v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179492v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02434284v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179489v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179493v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179482v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404529v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179484v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179481v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179483v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179480v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179473v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179470v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03999011v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031876v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031874v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413855v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031873v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031880v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland &#201;tienne" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gras" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Prost" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouillard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031878v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031882v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.steiner-verlag.de/en/Citizenship-Practised-Citizenship-Imagined/9783515137591" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812604v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812607v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812605v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Strousopoulou" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812614v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud H&#233;bert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813194v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143470v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003138730-5" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348522v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923691v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Lecce" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737215v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773636v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13rwf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652623v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/9789004513631/BP000007.xml" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004513631" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839454v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146026v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321240v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/2703-0784/p25" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273108v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.38072/2703-0784/p6" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737212v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380487v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02425145v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404831v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Antz" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Yon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://centrejeanberard.cnrs.fr/spip.php?article397" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501645v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02425780v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier De Cazanove" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398668v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246797v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404186v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mae.parisnanterre.fr/statuts-personnels-et-espaces-sociaux-questions-grecques-et-romaines/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404249v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/defining-citizenship-in-archaic-greece-9780198817192?cc=fr&amp;amp;lang=en&amp;amp;" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198817192.003.0001" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02425770v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404202v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/defining-citizenship-in-archaic-greece-9780198817192?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198817192.003.0010" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404160v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lucia d'Agata" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Rackham" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Moody" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861839v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02434285v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404241v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404415v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.steiner-verlag.de/titel/60865.html" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564454v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404256v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/la-sculpture-greco-romaine-en-asie-mineure.html" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404420v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctvvn9xw.5" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404568v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/en/livre/?GCOI=27574100683370" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404434v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/fr/category/9577-Produit-9782701803609.html" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02404498v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100307v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano B. de Vita" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scelza" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404603v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-sorbonne.fr/fr/livre/?GCOI=28405100302870" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583147v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01057434v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mariaud" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Polignac" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583527v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583526v2" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915059v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05138733v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hallair" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duplouy" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Garcia" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Condevaux" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368735v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522713v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839464v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737219v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mutino" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Colangelo" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976912v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria D'Onofrio" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annarita Doronzio" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252715v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839512v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252706v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252709v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062996v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252690v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135704v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035503v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05105776v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9h9" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850722v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Faug&#232;re" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gutierrez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Valentin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202680v2" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923677v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923672v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923663v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923658v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794679v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252734v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02425764v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444338386.wbeah04044" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-02425768v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444338386.wbeah04107" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181249v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181242v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181240v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181232v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181214v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181218v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181248v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181237v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181217v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181216v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181235v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181246v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181236v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181238v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181241v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181247v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181231v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181251v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181233v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181243v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181209v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181210v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181108v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181109v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181204v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181110v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181212v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181211v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181206v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181207v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181203v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631619v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037666v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978447v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037617v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667200v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608844v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>