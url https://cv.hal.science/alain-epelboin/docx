--- v0 (2026-03-16)
+++ v1 (2026-05-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Epelboin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec Alain Epelboin et Jean-Charles Coulon. D’hier à aujourd’hui : enquêtes sur les talismans et les manuscrits de sciences occultes en Islam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea-Luz Gutierrez-Choquevilca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, pp.159-173. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gradhiva.5638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebola Virus Disease in the Democratic Republic of Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël D. Maganga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Kapetshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Kebela Ilunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Kabange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New England Journal of Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 371 (22), pp.2083-2091. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1056/NEJMoa1411099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03516027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Ebola Outbreak Resulting from Direct Exposure to Fruit Bats in Luebo, Democratic Republic of Congo, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric M. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vital Mondonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pourrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vector-Borne and Zoonotic Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 00 (00), pp.doi:10.1089/vbz.2008.0167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte la distance culturelle et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profession sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128 (septembre), pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La péridurale, une révolution des pays... riches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, janvier, pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire de formation des formateurs et d'analyse des épidémies de fièvre hémorragique due au virus Ebola en Afrique centrale de 2001 a 2003. (Brazzaville, République du Congo, 6-8 avril 2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Formenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Allarangar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boumandouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Libama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 98, pp.244-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge des malades et des défunts lors de l'épidémie de fièvre hémorragique due au virus Ebola d'octobre à décembre 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boumandouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Formenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Allarangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 98, pp.218-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical anthropology and Ebola in Congo: cultural models and humanistic care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Hewlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.L. Hewlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Formenty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 98, pp.237-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du virus au sorcier. Approche anthropologique de l'épidémie de fièvre hémorragique à virus Ebola (district de Kellé, Cuvette ouest, Congo, février 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Formenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canopée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (5-6), pp.10-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Exposition de la collection AlEp : catalogue multimédia» in Curieuses collections, l’art de la collecte, Musée archéologique de l’Oise « Les Marmousets », Vendeuil-Caply 60120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kozlowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curieuses collections, l’art de la collecte, Musée archéologique de l’Oise « Les Marmousets», Vendeuil-Caply 60120</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 85 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un car rapide du Sénégal au Musée de l'Homme de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiabou Sega Touré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amulettes et objets magiques du Musée de l'Homme collectés dans les ordures du Sénégal Collection ALEP (1983-­‐2016) Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 124 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanisation de la réponse à la Fièvre Hémorragique Ebola en Guinée: approche anthropologique (Conakry/Guéckédou mars-juillet 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Anoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Formenty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection ALEP : amulettes et objets magiques collectés dans les ordures (Mbebess Joal, Mbour, Sénégal, Afrique, Europe) 1983-2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropologue dans la réponse aux épidémies : science, savoir-faire ou placebo ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude anthropologique sur les cas de saturnisme infantile de source non identifiée en Île-de-France en 2009 : vol 2, chronique ethnographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elène Delavigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00485275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude anthropologique sur les cas de saturnisme infantile de source non identifiée en Île-de-France en 2009 : vol 1, synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elène Delavigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00485266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique des Pygmées Babongo, avril - mai 2008 (Gabon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Matzanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Bomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Juriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « sacre » de la virginité d'hier à aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot; sacre &amp;quot; de la virginité d'hier à aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Album de l'exposition naissances : gestes, objets & rituels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire une société de chasseurs-collecteurs de la forêt centrafricaine à travers sa langue : l’expérience collective de « l’Encyclopédie des Pygmées Aka »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fürniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Rombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline M.C. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Leblic; Lameen Souag. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du terrain à la théorie : les 40 ans du Lacito</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications du Lacito, pp.63-82, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02406207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinq tuniques talismaniques récentes en provenance de Dakar (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Hamès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Constant Hames (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coran et talismans : textes et pratiques magiques en milieu musulman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.147-174, 2007, Homme et Société : Anthropologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous avons creusé la terre : igname toxique et accident domestique chez les Aka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du terrain au cognitif. Linguistique, Ethnolinguistique, Ethnosciences. À Jacqueline M.C. Thomas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louvain-Paris: Peeters-Selaf, pp.10-10, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00212260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place de l'alimentation dans la thérapeutique des Pygmées Aka de Centrafrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Motte-Florac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hladik (C.M.H.) et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation en forêt tropicale; interactions bioculturelles et perspectives de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unesco-MAB, Paris, pp.835-856, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of a Central African rainforest hunter-gatherers society through her language: The collective experience of the « Encyclopédie des Pygmées Aka »”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fürniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth Conference on hunting and gathering societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Penang University, Jul 2018, Penang, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanisation and informed consent for people and populations during responses to VHF in central Africa (2003-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Formenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Anoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Allarangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanitarian Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Geneva, Switzerland. pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nosologies autochtones, désordres familiaux et prise en charge du paludisme grave en Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paludisme grave au village.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du péril fécal aux fièvres hémorragiques virales : pertinence d'approches anthropo-épidémiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et épidémiologie, 6 èmes Journées annuelles du RED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, Musée de l'Homme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations de soi, formations de l'autre en anthropologie médicale : que reste-t-il après ? 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et médecine : confluences et confrontations dans les domaines de la formation, des soins et de la prévention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille : Faculté de médecine la Timone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circoncision : hygiène biomédicale et/ou esthétique du corps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audition par le Conseil national du sida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remèdes d'ici et d'ailleurs : ou comment penser autrement l'efficacité d'un morceau d'écorce de saule : ou comment penser un remède sans contenu pharmacologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le médicament chez les migrants : représentations et usages Journée migrant Hôpital Avicenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pari humanitaire lors d'épidémies mortelles en Afrique centrale : libertés des personnes et des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quiproquos et conflits entre autorités médicales et parentales en situation transculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enfant entre décision médicale et désir parental. Colloque de la Commission d'éthique de la Société française de pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Nice : Centre universitaire méditerranéen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour au pays de la personne vivant avec la séropositivité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion patients africains et VIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un « car rapide », un transport en commun sénégalais au Musée de l’Homme de Paris : projet muséologique mai 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiabou Sega Touré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue enrichi de l'exposition de l'Institut du monde arabe de Paris, février-août 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Hamès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Larco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche anthropologique de l’épidémie de FHV Ebola 2014 en Guinée Conakry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OMS. 2014, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de mission anthropologique sur l'épidémie d'Ebola : Isiro, R. D. Congo, 4 au 30 septembre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OMS. 2012, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Pygmées Aka II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline M.C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS LACITO; Éco-Anthropologie UMR7206. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters; SELAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, II (1-11), pp.1-2595, 2013, Études Pygmées, Jacqueline M.C. Thomas; Serge Bahuchet; Alain Epelboin; Susanne Fürniss, 978-90-429-2925-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484650v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire ethnographique Aka-Français, fascicule 9 : G-NG-H ; « Encyclopédie des Pygmées Aka »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louvain-Paris: Peeters-Selaf, pp.220, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Pygmées Aka II - fasc. 8 : k</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louvain-Paris: Peeters-Selaf, pp.385, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Pygmées Aka II - fasc. 7 : Z-NZ-NY-Y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louvain-Paris: Peeters-Selaf, pp.300, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Pygmées Aka II - fasc. 6 : S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louvain-Paris: Peeters-Selaf, pp.260, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Pygmées Aka II - Fasc. 1, P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louvain-Paris: Peeters-Selaf, pp.183, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Pygmées Aka II - fasc. 5, ND-N-NL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louvain-Paris: Peeters-Selaf, pp.274, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopedie des Pygmees Aka II - fasc. 4, T-D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louvain-Paris: Peeters-Selaf, pp.251, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Pygmees Aka II - fasc. 3, MB-M-V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louvain-Paris: Peeters-Selaf, pp.332, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Pygmées Aka II - Fasc. 2, B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louvain-Paris: Peeters-Selaf, pp.339, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnobotanique médicinale des Fulbe Bande et des Nyokholonke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée de l'Homme, MNHN, CNRS. 1983 (6), pp.411, 1983, Documents du Centre de recherches anthropologiques du Musée del'Homme, Robert Gessain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs médicaux et phytopharmacopées des Fulbé bandé et des Nyokholonké (Sénégal oriental) essai d'ethnomédecine Volume I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Paris V, 1983. Français. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01360761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId103"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Epelboin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divinatory and Talismanic Cowries from Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference : Interdisciplinary approaches to the study of human and marine invertebrate interactions; Auditorium of the Grande Galerie de l’Évolution French National Museum of Natural History, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ariadna Burgos (IRD-MNHN); Yoann Thomas (IRD); Quentin Wackenheim (MNHN), Mar 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of a Central African rainforest hunter-gatherers society through her language: The collective experience of the « Encyclopédie des Pygmées Aka »”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fürniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth Conference on hunting and gathering societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Penang University, Jul 2018, Penang, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanisation and informed consent for people and populations during responses to VHF in central Africa (2003-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Formenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Anoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Allarangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanitarian Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Geneva, Switzerland. pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nosologies autochtones, désordres familiaux et prise en charge du paludisme grave en Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paludisme grave au village.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations de soi, formations de l'autre en anthropologie médicale : que reste-t-il après ? 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et médecine : confluences et confrontations dans les domaines de la formation, des soins et de la prévention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille : Faculté de médecine la Timone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du péril fécal aux fièvres hémorragiques virales : pertinence d'approches anthropo-épidémiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et épidémiologie, 6 èmes Journées annuelles du RED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, Musée de l'Homme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circoncision : hygiène biomédicale et/ou esthétique du corps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audition par le Conseil national du sida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remèdes d'ici et d'ailleurs : ou comment penser autrement l'efficacité d'un morceau d'écorce de saule : ou comment penser un remède sans contenu pharmacologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le médicament chez les migrants : représentations et usages Journée migrant Hôpital Avicenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pari humanitaire lors d'épidémies mortelles en Afrique centrale : libertés des personnes et des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour au pays de la personne vivant avec la séropositivité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion patients africains et VIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quiproquos et conflits entre autorités médicales et parentales en situation transculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enfant entre décision médicale et désir parental. Colloque de la Commission d'éthique de la Société française de pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Nice : Centre universitaire méditerranéen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baguenaude photographique et ethnorudologique d’un laboratoire d’ethnosciences du CNRS-MNHN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baguenaude photographique et ethnorudologique d’un laboratoire d’ethnosciences du CNRS-MNHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Exposition de la collection AlEp : catalogue multimédia» in Curieuses collections, l’art de la collecte, Musée archéologique de l’Oise « Les Marmousets », Vendeuil-Caply 60120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kozlowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curieuses collections, l’art de la collecte, Musée archéologique de l’Oise « Les Marmousets», Vendeuil-Caply 60120</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 85 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un car rapide du Sénégal au Musée de l'Homme de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiabou Sega Touré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amulettes et objets magiques du Musée de l'Homme collectés dans les ordures du Sénégal Collection ALEP (1983-­‐2016) Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 124 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanisation de la réponse à la Fièvre Hémorragique Ebola en Guinée: approche anthropologique (Conakry/Guéckédou mars-juillet 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Anoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Formenty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection ALEP : amulettes et objets magiques collectés dans les ordures (Mbebess Joal, Mbour, Sénégal, Afrique, Europe) 1983-2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropologue dans la réponse aux épidémies : science, savoir-faire ou placebo ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude anthropologique sur les cas de saturnisme infantile de source non identifiée en Île-de-France en 2009 : vol 2, chronique ethnographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elène Delavigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00485275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude anthropologique sur les cas de saturnisme infantile de source non identifiée en Île-de-France en 2009 : vol 1, synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elène Delavigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00485266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique des Pygmées Babongo, avril - mai 2008 (Gabon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Matzanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Bomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Juriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « sacre » de la virginité d'hier à aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot; sacre &amp;quot; de la virginité d'hier à aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Album de l'exposition naissances : gestes, objets & rituels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec Alain Epelboin et Jean-Charles Coulon. D’hier à aujourd’hui : enquêtes sur les talismans et les manuscrits de sciences occultes en Islam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea-Luz Gutierrez-Choquevilca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, pp.159-173. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gradhiva.5638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebola Virus Disease in the Democratic Republic of Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël D. Maganga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Kapetshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Kebela Ilunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Kabange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New England Journal of Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 371 (22), pp.2083-2091. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1056/NEJMoa1411099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03516027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Ebola Outbreak Resulting from Direct Exposure to Fruit Bats in Luebo, Democratic Republic of Congo, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric M. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vital Mondonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pourrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vector-Borne and Zoonotic Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 00 (00), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/vbz.2008.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte la distance culturelle et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profession sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128 (septembre), pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La péridurale, une révolution des pays... riches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, janvier, pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire de formation des formateurs et d'analyse des épidémies de fièvre hémorragique due au virus Ebola en Afrique centrale de 2001 a 2003. (Brazzaville, République du Congo, 6-8 avril 2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Formenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Allarangar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boumandouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Libama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 98, pp.244-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge des malades et des défunts lors de l'épidémie de fièvre hémorragique due au virus Ebola d'octobre à décembre 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boumandouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Formenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Allarangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 98, pp.218-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical anthropology and Ebola in Congo: cultural models and humanistic care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Hewlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.L. Hewlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Formenty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 98, pp.237-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du virus au sorcier. Approche anthropologique de l'épidémie de fièvre hémorragique à virus Ebola (district de Kellé, Cuvette ouest, Congo, février 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Formenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canopée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (5-6), pp.10-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire une société de chasseurs-collecteurs de la forêt centrafricaine à travers sa langue : l’expérience collective de « l’Encyclopédie des Pygmées Aka »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fürniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Rombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline M.C. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Leblic; Lameen Souag. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du terrain à la théorie : les 40 ans du Lacito</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications du Lacito, pp.63-82, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02406207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinq tuniques talismaniques récentes en provenance de Dakar (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Hamès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Constant Hames (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coran et talismans : textes et pratiques magiques en milieu musulman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.147-174, 2007, Homme et Société : Anthropologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous avons creusé la terre : igname toxique et accident domestique chez les Aka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du terrain au cognitif. Linguistique, Ethnolinguistique, Ethnosciences. À Jacqueline M.C. Thomas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louvain-Paris: Peeters-Selaf, pp.10-10, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00212260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place de l'alimentation dans la thérapeutique des Pygmées Aka de Centrafrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Motte-Florac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hladik (C.M.H.) et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation en forêt tropicale; interactions bioculturelles et perspectives de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unesco-MAB, Paris, pp.835-856, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un « car rapide », un transport en commun sénégalais au Musée de l’Homme de Paris : projet muséologique mai 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiabou Sega Touré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue enrichi de l'exposition de l'Institut du monde arabe de Paris, février-août 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Hamès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Larco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche anthropologique de l’épidémie de FHV Ebola 2014 en Guinée Conakry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OMS. 2014, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de mission anthropologique sur l'épidémie d'Ebola : Isiro, R. D. Congo, 4 au 30 septembre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OMS. 2012, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Pygmées Aka II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline M.C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS LACITO; Éco-Anthropologie UMR7206. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters; SELAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, II (1-11), pp.1-2595, 2013, Études Pygmées, Jacqueline M.C. Thomas; Serge Bahuchet; Alain Epelboin; Susanne Fürniss, 978-90-429-2925-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484650v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire ethnographique Aka-Français, fascicule 9 : G-NG-H ; « Encyclopédie des Pygmées Aka »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louvain-Paris: Peeters-Selaf, pp.220, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Pygmées Aka II - fasc. 8 : k</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louvain-Paris: Peeters-Selaf, pp.385, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Pygmées Aka II - fasc. 7 : Z-NZ-NY-Y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louvain-Paris: Peeters-Selaf, pp.300, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Pygmées Aka II - fasc. 6 : S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louvain-Paris: Peeters-Selaf, pp.260, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Pygmées Aka II - fasc. 5, ND-N-NL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louvain-Paris: Peeters-Selaf, pp.274, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Pygmées Aka II - Fasc. 1, P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louvain-Paris: Peeters-Selaf, pp.183, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopedie des Pygmees Aka II - fasc. 4, T-D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louvain-Paris: Peeters-Selaf, pp.251, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Pygmees Aka II - fasc. 3, MB-M-V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louvain-Paris: Peeters-Selaf, pp.332, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Pygmées Aka II - Fasc. 2, B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louvain-Paris: Peeters-Selaf, pp.339, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnobotanique médicinale des Fulbe Bande et des Nyokholonke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée de l'Homme, MNHN, CNRS. 1983 (6), pp.411, 1983, Documents du Centre de recherches anthropologiques du Musée del'Homme, Robert Gessain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs médicaux et phytopharmacopées des Fulbé bandé et des Nyokholonké (Sénégal oriental) essai d'ethnomédecine Volume I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Paris V, 1983. Français. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01360761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935258v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea-Luz Gutierrez-Choquevilca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Epelboin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Coulon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.5638" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03516027v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l D. Maganga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Kapetshi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kebela Ilunga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kabange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1411099" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399906v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Leroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vital Mondonge" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pourrut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gonzalez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277183v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277175v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263569v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Formenty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Allarangar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boumandouki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Libama" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263568v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campbell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201364v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Hewlett" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Hewlett" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206094v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905572v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kozlowski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258195v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiabou Sega Tour&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285233v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090299v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Anoko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Formenty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081672v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415313v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485275v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-El&#232;ne Delavigne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485266v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399979v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Matzanga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Bomin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Marx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Juriel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277966v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284302v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277188v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406207v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne F&#252;rniss" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Rombi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline M.C. Thomas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277949v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Ham&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raggi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212260v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397180v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Motte-Florac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.C. Thomas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995859v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399961v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anoko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283388v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283392v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283394v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283389v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283391v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283395v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283396v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283387v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183033v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010828v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Larco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090291v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090304v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04484650v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Furniss" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397231v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204706v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204707v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204708v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204844v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204843v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204845v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204846v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204903v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430059v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Epelboin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01360761v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05591993v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Epelboin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Valentin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995859v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne F&#252;rniss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399961v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Formenty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anoko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Allarangar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283388v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283394v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283392v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283389v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283391v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283395v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283387v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05581224v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905572v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kozlowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258195v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiabou Sega Tour&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285233v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090299v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Anoko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Formenty" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415313v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485275v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-El&#232;ne Delavigne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485266v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399979v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Matzanga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Bomin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Marx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Juriel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277966v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284302v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277188v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935258v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea-Luz Gutierrez-Choquevilca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Coulon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.5638" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03516027v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l D. Maganga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Kapetshi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kebela Ilunga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kabange" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1411099" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399906v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Leroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vital Mondonge" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pourrut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gonzalez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2008.0167" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277183v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277175v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263569v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boumandouki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Libama" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263568v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campbell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201364v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Hewlett" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Hewlett" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206094v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406207v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Rombi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline M.C. Thomas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277949v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Ham&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raggi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212260v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397180v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Motte-Florac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.C. Thomas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183033v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010828v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Larco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090291v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090304v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04484650v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Furniss" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397231v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204706v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204707v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204708v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204843v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204844v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204845v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204846v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204903v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430059v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Epelboin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01360761v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>