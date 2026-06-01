--- v1 (2026-05-10)
+++ v2 (2026-06-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Epelboin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divinatory and Talismanic Cowries from Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference : Interdisciplinary approaches to the study of human and marine invertebrate interactions; Auditorium of the Grande Galerie de l’Évolution French National Museum of Natural History, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ariadna Burgos (IRD-MNHN); Yoann Thomas (IRD); Quentin Wackenheim (MNHN), Mar 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of a Central African rainforest hunter-gatherers society through her language: The collective experience of the « Encyclopédie des Pygmées Aka »”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fürniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth Conference on hunting and gathering societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Penang University, Jul 2018, Penang, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanisation and informed consent for people and populations during responses to VHF in central Africa (2003-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Formenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Anoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Allarangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanitarian Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Geneva, Switzerland. pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nosologies autochtones, désordres familiaux et prise en charge du paludisme grave en Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paludisme grave au village.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations de soi, formations de l'autre en anthropologie médicale : que reste-t-il après ? 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et médecine : confluences et confrontations dans les domaines de la formation, des soins et de la prévention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille : Faculté de médecine la Timone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du péril fécal aux fièvres hémorragiques virales : pertinence d'approches anthropo-épidémiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et épidémiologie, 6 èmes Journées annuelles du RED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, Musée de l'Homme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circoncision : hygiène biomédicale et/ou esthétique du corps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audition par le Conseil national du sida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remèdes d'ici et d'ailleurs : ou comment penser autrement l'efficacité d'un morceau d'écorce de saule : ou comment penser un remède sans contenu pharmacologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le médicament chez les migrants : représentations et usages Journée migrant Hôpital Avicenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pari humanitaire lors d'épidémies mortelles en Afrique centrale : libertés des personnes et des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour au pays de la personne vivant avec la séropositivité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion patients africains et VIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quiproquos et conflits entre autorités médicales et parentales en situation transculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enfant entre décision médicale et désir parental. Colloque de la Commission d'éthique de la Société française de pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Nice : Centre universitaire méditerranéen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baguenaude photographique et ethnorudologique d’un laboratoire d’ethnosciences du CNRS-MNHN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baguenaude photographique et ethnorudologique d’un laboratoire d’ethnosciences du CNRS-MNHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Exposition de la collection AlEp : catalogue multimédia» in Curieuses collections, l’art de la collecte, Musée archéologique de l’Oise « Les Marmousets », Vendeuil-Caply 60120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kozlowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curieuses collections, l’art de la collecte, Musée archéologique de l’Oise « Les Marmousets», Vendeuil-Caply 60120</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 85 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un car rapide du Sénégal au Musée de l'Homme de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiabou Sega Touré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amulettes et objets magiques du Musée de l'Homme collectés dans les ordures du Sénégal Collection ALEP (1983-­‐2016) Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 124 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanisation de la réponse à la Fièvre Hémorragique Ebola en Guinée: approche anthropologique (Conakry/Guéckédou mars-juillet 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Anoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Formenty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection ALEP : amulettes et objets magiques collectés dans les ordures (Mbebess Joal, Mbour, Sénégal, Afrique, Europe) 1983-2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropologue dans la réponse aux épidémies : science, savoir-faire ou placebo ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude anthropologique sur les cas de saturnisme infantile de source non identifiée en Île-de-France en 2009 : vol 2, chronique ethnographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elène Delavigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00485275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude anthropologique sur les cas de saturnisme infantile de source non identifiée en Île-de-France en 2009 : vol 1, synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elène Delavigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00485266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique des Pygmées Babongo, avril - mai 2008 (Gabon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Matzanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Bomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Juriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « sacre » de la virginité d'hier à aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot; sacre &amp;quot; de la virginité d'hier à aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Album de l'exposition naissances : gestes, objets & rituels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec Alain Epelboin et Jean-Charles Coulon. D’hier à aujourd’hui : enquêtes sur les talismans et les manuscrits de sciences occultes en Islam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea-Luz Gutierrez-Choquevilca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, pp.159-173. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gradhiva.5638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebola Virus Disease in the Democratic Republic of Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël D. Maganga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Kapetshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Kebela Ilunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Kabange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New England Journal of Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 371 (22), pp.2083-2091. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1056/NEJMoa1411099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03516027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Ebola Outbreak Resulting from Direct Exposure to Fruit Bats in Luebo, Democratic Republic of Congo, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric M. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vital Mondonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pourrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vector-Borne and Zoonotic Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 00 (00), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/vbz.2008.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte la distance culturelle et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profession sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128 (septembre), pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La péridurale, une révolution des pays... riches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, janvier, pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire de formation des formateurs et d'analyse des épidémies de fièvre hémorragique due au virus Ebola en Afrique centrale de 2001 a 2003. (Brazzaville, République du Congo, 6-8 avril 2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Formenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Allarangar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boumandouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Libama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 98, pp.244-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge des malades et des défunts lors de l'épidémie de fièvre hémorragique due au virus Ebola d'octobre à décembre 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boumandouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Formenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Allarangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 98, pp.218-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical anthropology and Ebola in Congo: cultural models and humanistic care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Hewlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.L. Hewlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Formenty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 98, pp.237-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du virus au sorcier. Approche anthropologique de l'épidémie de fièvre hémorragique à virus Ebola (district de Kellé, Cuvette ouest, Congo, février 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Formenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canopée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (5-6), pp.10-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire une société de chasseurs-collecteurs de la forêt centrafricaine à travers sa langue : l’expérience collective de « l’Encyclopédie des Pygmées Aka »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fürniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Rombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline M.C. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Leblic; Lameen Souag. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du terrain à la théorie : les 40 ans du Lacito</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications du Lacito, pp.63-82, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02406207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinq tuniques talismaniques récentes en provenance de Dakar (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Hamès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Constant Hames (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coran et talismans : textes et pratiques magiques en milieu musulman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.147-174, 2007, Homme et Société : Anthropologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous avons creusé la terre : igname toxique et accident domestique chez les Aka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du terrain au cognitif. Linguistique, Ethnolinguistique, Ethnosciences. À Jacqueline M.C. Thomas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louvain-Paris: Peeters-Selaf, pp.10-10, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00212260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place de l'alimentation dans la thérapeutique des Pygmées Aka de Centrafrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Motte-Florac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hladik (C.M.H.) et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation en forêt tropicale; interactions bioculturelles et perspectives de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unesco-MAB, Paris, pp.835-856, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un « car rapide », un transport en commun sénégalais au Musée de l’Homme de Paris : projet muséologique mai 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiabou Sega Touré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue enrichi de l'exposition de l'Institut du monde arabe de Paris, février-août 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Hamès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Larco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche anthropologique de l’épidémie de FHV Ebola 2014 en Guinée Conakry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OMS. 2014, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de mission anthropologique sur l'épidémie d'Ebola : Isiro, R. D. Congo, 4 au 30 septembre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OMS. 2012, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Pygmées Aka II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline M.C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS LACITO; Éco-Anthropologie UMR7206. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters; SELAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, II (1-11), pp.1-2595, 2013, Études Pygmées, Jacqueline M.C. Thomas; Serge Bahuchet; Alain Epelboin; Susanne Fürniss, 978-90-429-2925-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484650v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire ethnographique Aka-Français, fascicule 9 : G-NG-H ; « Encyclopédie des Pygmées Aka »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louvain-Paris: Peeters-Selaf, pp.220, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Pygmées Aka II - fasc. 8 : k</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louvain-Paris: Peeters-Selaf, pp.385, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Pygmées Aka II - fasc. 7 : Z-NZ-NY-Y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louvain-Paris: Peeters-Selaf, pp.300, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Pygmées Aka II - fasc. 6 : S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louvain-Paris: Peeters-Selaf, pp.260, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Pygmées Aka II - fasc. 5, ND-N-NL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louvain-Paris: Peeters-Selaf, pp.274, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Pygmées Aka II - Fasc. 1, P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louvain-Paris: Peeters-Selaf, pp.183, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopedie des Pygmees Aka II - fasc. 4, T-D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louvain-Paris: Peeters-Selaf, pp.251, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Pygmees Aka II - fasc. 3, MB-M-V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louvain-Paris: Peeters-Selaf, pp.332, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Pygmées Aka II - Fasc. 2, B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louvain-Paris: Peeters-Selaf, pp.339, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnobotanique médicinale des Fulbe Bande et des Nyokholonke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée de l'Homme, MNHN, CNRS. 1983 (6), pp.411, 1983, Documents du Centre de recherches anthropologiques du Musée del'Homme, Robert Gessain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs médicaux et phytopharmacopées des Fulbé bandé et des Nyokholonké (Sénégal oriental) essai d'ethnomédecine Volume I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Paris V, 1983. Français. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01360761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId107"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Epelboin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note contextuelle sur l’épidémie d’Ebola Bundibugyo en Ituri (2026)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieu Merci Amuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bagamba Araali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolphe Agenonga Chober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet Bedford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collectif Ituri. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05632431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche anthropologique de l’épidémie de FHV Ebola 2014 en Guinée Conakry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OMS. 2014, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de mission anthropologique sur l'épidémie d'Ebola : Isiro, R. D. Congo, 4 au 30 septembre 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] OMS. 2012, pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divinatory and Talismanic Cowries from Senegal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Valentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference : Interdisciplinary approaches to the study of human and marine invertebrate interactions; Auditorium of the Grande Galerie de l’Évolution French National Museum of Natural History, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ariadna Burgos (IRD-MNHN); Yoann Thomas (IRD); Quentin Wackenheim (MNHN), Mar 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of a Central African rainforest hunter-gatherers society through her language: The collective experience of the « Encyclopédie des Pygmées Aka »”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fürniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth Conference on hunting and gathering societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Penang University, Jul 2018, Penang, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03995859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanisation and informed consent for people and populations during responses to VHF in central Africa (2003-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Formenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Anoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Allarangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanitarian Borders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Geneva, Switzerland. pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circoncision : hygiène biomédicale et/ou esthétique du corps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audition par le Conseil national du sida</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations de soi, formations de l'autre en anthropologie médicale : que reste-t-il après ? 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et médecine : confluences et confrontations dans les domaines de la formation, des soins et de la prévention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marseille : Faculté de médecine la Timone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du péril fécal aux fièvres hémorragiques virales : pertinence d'approches anthropo-épidémiologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et épidémiologie, 6 èmes Journées annuelles du RED</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, Musée de l'Homme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nosologies autochtones, désordres familiaux et prise en charge du paludisme grave en Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paludisme grave au village.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remèdes d'ici et d'ailleurs : ou comment penser autrement l'efficacité d'un morceau d'écorce de saule : ou comment penser un remède sans contenu pharmacologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le médicament chez les migrants : représentations et usages Journée migrant Hôpital Avicenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pari humanitaire lors d'épidémies mortelles en Afrique centrale : libertés des personnes et des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour au pays de la personne vivant avec la séropositivité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion patients africains et VIH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quiproquos et conflits entre autorités médicales et parentales en situation transculturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enfant entre décision médicale et désir parental. Colloque de la Commission d'éthique de la Société française de pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Nice : Centre universitaire méditerranéen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baguenaude photographique et ethnorudologique d’un laboratoire d’ethnosciences du CNRS-MNHN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baguenaude photographique et ethnorudologique d’un laboratoire d’ethnosciences du CNRS-MNHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Exposition de la collection AlEp : catalogue multimédia» in Curieuses collections, l’art de la collecte, Musée archéologique de l’Oise « Les Marmousets », Vendeuil-Caply 60120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kozlowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Curieuses collections, l’art de la collecte, Musée archéologique de l’Oise « Les Marmousets», Vendeuil-Caply 60120</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 85 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un car rapide du Sénégal au Musée de l'Homme de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiabou Sega Touré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amulettes et objets magiques du Musée de l'Homme collectés dans les ordures du Sénégal Collection ALEP (1983-­‐2016) Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 124 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collection ALEP : amulettes et objets magiques collectés dans les ordures (Mbebess Joal, Mbour, Sénégal, Afrique, Europe) 1983-2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanisation de la réponse à la Fièvre Hémorragique Ebola en Guinée: approche anthropologique (Conakry/Guéckédou mars-juillet 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julienne Anoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Formenty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropologue dans la réponse aux épidémies : science, savoir-faire ou placebo ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00415313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude anthropologique sur les cas de saturnisme infantile de source non identifiée en Île-de-France en 2009 : vol 2, chronique ethnographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elène Delavigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00485275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude anthropologique sur les cas de saturnisme infantile de source non identifiée en Île-de-France en 2009 : vol 1, synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elène Delavigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00485266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique des Pygmées Babongo, avril - mai 2008 (Gabon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Matzanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Le Bomin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Juriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « sacre » de la virginité d'hier à aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot; sacre &amp;quot; de la virginité d'hier à aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Album de l'exposition naissances : gestes, objets & rituels.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec Alain Epelboin et Jean-Charles Coulon. D’hier à aujourd’hui : enquêtes sur les talismans et les manuscrits de sciences occultes en Islam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea-Luz Gutierrez-Choquevilca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Coulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32, pp.159-173. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gradhiva.5638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ebola Virus Disease in the Democratic Republic of Congo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël D. Maganga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Kapetshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Kebela Ilunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Kabange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New England Journal of Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 371 (22), pp.2083-2091. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1056/NEJMoa1411099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03516027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Ebola Outbreak Resulting from Direct Exposure to Fruit Bats in Luebo, Democratic Republic of Congo, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric M. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vital Mondonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pourrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vector-Borne and Zoonotic Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 00 (00), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/vbz.2008.0167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte la distance culturelle et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Profession sage-femme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128 (septembre), pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La péridurale, une révolution des pays... riches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, janvier, pp.34-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire de formation des formateurs et d'analyse des épidémies de fièvre hémorragique due au virus Ebola en Afrique centrale de 2001 a 2003. (Brazzaville, République du Congo, 6-8 avril 2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Formenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Allarangar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boumandouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Libama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 98, pp.244-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge des malades et des défunts lors de l'épidémie de fièvre hémorragique due au virus Ebola d'octobre à décembre 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boumandouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Formenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Allarangar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 98, pp.218-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00263568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical anthropology and Ebola in Congo: cultural models and humanistic care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.S. Hewlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.L. Hewlett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Formenty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de pathologie exotique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 98, pp.237-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du virus au sorcier. Approche anthropologique de l'épidémie de fièvre hémorragique à virus Ebola (district de Kellé, Cuvette ouest, Congo, février 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Formenty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canopée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (5-6), pp.10-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00206094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire une société de chasseurs-collecteurs de la forêt centrafricaine à travers sa langue : l’expérience collective de « l’Encyclopédie des Pygmées Aka »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Fürniss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Rombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline M.C. Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Leblic; Lameen Souag. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du terrain à la théorie : les 40 ans du Lacito</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications du Lacito, pp.63-82, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02406207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinq tuniques talismaniques récentes en provenance de Dakar (Sénégal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Hamès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Raggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Constant Hames (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coran et talismans : textes et pratiques magiques en milieu musulman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.147-174, 2007, Homme et Société : Anthropologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous avons creusé la terre : igname toxique et accident domestique chez les Aka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du terrain au cognitif. Linguistique, Ethnolinguistique, Ethnosciences. À Jacqueline M.C. Thomas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louvain-Paris: Peeters-Selaf, pp.10-10, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00212260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place de l'alimentation dans la thérapeutique des Pygmées Aka de Centrafrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Motte-Florac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hladik (C.M.H.) et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation en forêt tropicale; interactions bioculturelles et perspectives de développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unesco-MAB, Paris, pp.835-856, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un « car rapide », un transport en commun sénégalais au Musée de l’Homme de Paris : projet muséologique mai 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndiabou Sega Touré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalogue enrichi de l'exposition de l'Institut du monde arabe de Paris, février-août 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Hamès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Larco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Pygmées Aka II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline M.C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS LACITO; Éco-Anthropologie UMR7206. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters; SELAF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, II (1-11), pp.1-2595, 2013, Études Pygmées, Jacqueline M.C. Thomas; Serge Bahuchet; Alain Epelboin; Susanne Fürniss, 978-90-429-2925-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484650v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire ethnographique Aka-Français, fascicule 9 : G-NG-H ; « Encyclopédie des Pygmées Aka »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louvain-Paris: Peeters-Selaf, pp.220, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Pygmées Aka II - fasc. 8 : k</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louvain-Paris: Peeters-Selaf, pp.385, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Pygmées Aka II - fasc. 7 : Z-NZ-NY-Y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louvain-Paris: Peeters-Selaf, pp.300, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Pygmées Aka II - fasc. 6 : S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louvain-Paris: Peeters-Selaf, pp.260, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Pygmées Aka II - fasc. 5, ND-N-NL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louvain-Paris: Peeters-Selaf, pp.274, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Pygmées Aka II - Fasc. 1, P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Furniss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louvain-Paris: Peeters-Selaf, pp.183, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopedie des Pygmees Aka II - fasc. 4, T-D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louvain-Paris: Peeters-Selaf, pp.251, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Pygmees Aka II - fasc. 3, MB-M-V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louvain-Paris: Peeters-Selaf, pp.332, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encyclopédie des Pygmées Aka II - Fasc. 2, B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bahuchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louvain-Paris: Peeters-Selaf, pp.339, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnobotanique médicinale des Fulbe Bande et des Nyokholonke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée de l'Homme, MNHN, CNRS. 1983 (6), pp.411, 1983, Documents du Centre de recherches anthropologiques du Musée del'Homme, Robert Gessain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs médicaux et phytopharmacopées des Fulbé bandé et des Nyokholonké (Sénégal oriental) essai d'ethnomédecine Volume I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Epelboin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Paris V, 1983. Français. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01360761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId113"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05591993v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Epelboin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Valentin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995859v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne F&#252;rniss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399961v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Formenty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anoko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Allarangar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283388v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283394v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283392v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283389v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283391v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283395v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283387v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05581224v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905572v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kozlowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258195v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiabou Sega Tour&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285233v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090299v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Anoko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Formenty" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415313v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485275v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-El&#232;ne Delavigne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485266v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399979v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Matzanga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Bomin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Marx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Juriel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277966v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284302v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277188v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935258v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea-Luz Gutierrez-Choquevilca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Coulon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.5638" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03516027v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l D. Maganga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Kapetshi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kebela Ilunga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kabange" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1411099" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399906v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Leroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vital Mondonge" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pourrut" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gonzalez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2008.0167" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277183v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277175v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263569v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boumandouki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Libama" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263568v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campbell" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201364v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Hewlett" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Hewlett" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206094v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406207v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Rombi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline M.C. Thomas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277949v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Ham&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raggi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212260v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397180v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Motte-Florac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.C. Thomas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183033v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010828v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Larco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090291v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090304v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04484650v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Furniss" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397231v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204706v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204707v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204708v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204843v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204844v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204845v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204846v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204903v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430059v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Epelboin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01360761v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632431v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Villa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieu Merci Amuda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagamba Araali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Agenonga Chober" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Bedford" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090291v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Epelboin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090304v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05591993v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Valentin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995859v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bahuchet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne F&#252;rniss" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399961v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Formenty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anoko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Allarangar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283389v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283394v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283392v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283388v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283391v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283395v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283387v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283396v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05581224v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905572v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kozlowski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258195v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiabou Sega Tour&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285233v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081672v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090299v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Anoko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Formenty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415313v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485275v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-El&#232;ne Delavigne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485266v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399979v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Matzanga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Bomin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Marx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Juriel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277966v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284302v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277188v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935258v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea-Luz Gutierrez-Choquevilca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Coulon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.5638" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03516027v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l D. Maganga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Kapetshi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kebela Ilunga" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kabange" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa1411099" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399906v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Leroy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vital Mondonge" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pourrut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gonzalez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2008.0167" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277183v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277175v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263569v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boumandouki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Libama" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263568v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Campbell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201364v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Hewlett" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Hewlett" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206094v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406207v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Rombi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline M.C. Thomas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277949v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Ham&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Raggi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212260v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397180v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Motte-Florac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.C. Thomas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183033v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010828v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Larco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04484650v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Furniss" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397231v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204706v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204707v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204708v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204843v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204844v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204845v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204846v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204903v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430059v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Epelboin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01360761v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>