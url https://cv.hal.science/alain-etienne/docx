--- v0 (2026-03-29)
+++ v1 (2026-04-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Etienne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical decomposition of geometric imperfections applied to robust topology optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noal Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Montemurro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gardan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 265 (Part A), pp.111442. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2025.111442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixturing-driven determination of multi-product assembly plans in the context of product variety and reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Special issue on 30th international conference on flexible automation and intelligent manufacturing (FAIM2021): modern manufacturing systems management, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-024-09578-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the identification of multi-product assembly system architectures – a new method and its application in the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Burgat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (4), pp.359-389. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544828.2024.2318991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the design of reconfigurable multi-product assembly systems by architecture solutions generation through a new locating-driven approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41, pp.108-123. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirpj.2022.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Cost-Tolerance Optimization for Complex Assembly Mechanisms Via Simulation and Surrogate Modeling Approaches: Application on Micro Gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoh Goka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazhar Homri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 126 (9-10), pp.4101-4117. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21203/rs.3.rs-2487746/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and analysis of a holistic function-driven adaptive assembly strategy applied to micro gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazhar Homri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69, pp.48-63. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmsy.2023.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Cost-Tolerance Allocation and Production Strategy Selection for Complex Mechanisms: Simulation and Surrogate Built-In Optimization Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazhar Homri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computing and Information Science in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (5), pp.051003. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4056687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Integration of Resource Allocation and Reworking Concept into Design Optimisation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazhar Homri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisela Lanza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (10), pp.1037-1042. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular cost model for Tolerance allocation, Process selection and Inspection planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazhar Homri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 114, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2022.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated resource allocation and tolerance allocation optimization: A statistical-based dimensional tolerancing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazhar Homri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 114, pp.88-93. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2022.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for production system design driven by product modelling and analysis – application in the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18p. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2022.2036382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product design improvement by a new similarity-index-based approach in the context of reconfigurable assembly processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Burgat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (6), pp.349-377. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544828.2020.1748181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance & Time margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Petronijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16th CIRP Conference on Computer Aided Tolerancing (CIRP CAT 2020), 92, pp.51 - 56. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2020.04.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human factors integration in manufacturing systems design using function–behavior–structure framework and behaviour simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail El Mouayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (1), pp.125-128. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2019.04.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human factors under uncertainty: A manufacturing systems design using simulation-optimisation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Petronijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 127, pp.665-676. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2018.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation-based approach for time allowances assessment during production system design with consideration of worker’s fatigue, learning and reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Mouayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Y. Dantan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 139, pp.105650. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2019.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety of machinery: requirement specification based on functional need and work situations analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahenina Remiel Feno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daille-Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-017-0447-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable machining process planning for part variety in new manufacturing paradigms: Definitions, models and framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115, pp.206-219. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2017.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical deviation identification and prediction method for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhicheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rivette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Prototyping Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (9), pp.1524-1538. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/RPJ-07-2017-0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodology to analyze the functional and physical architecture of existing products for an assembly oriented product family identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.47-52. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2018.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEN-PRO: Agent-based simulation tool for performance and working conditions assessment in production systems using workers’ margins of manoeuver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Mouayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (1), pp.14236-14241. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EZID: A new approach to hazard identification during the design process by analysing energy transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas de Galvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2017.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost engineering for variation management during the product and process development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Mirdamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Babaeizadeh malmiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.289-300. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-016-0318-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical variations management for additive manufactured product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhicheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoh Goka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazhar Homri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (1), pp.161-164. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2017.04.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMEA and consideration of real work situations for safer design of production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mawo de Bikond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillerou-Grivot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Occupational Safety and Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (4), pp.557-564. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10803548.2016.1180856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-oriented Risk Assessment Methodology for Manufacturing Processes Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaqat A. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vernadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (15), pp.4516-4529. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2016.1268728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of collaboration in the design process: Using interoperability measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pirayesh Neghab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Kleiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72, pp.14-26. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2015.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to develop a geometric modeling process according to collaborative constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Godot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-014-0238-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VR-PMS: a new approach for performance measurement and management of industrial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois B. Vernadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaqat Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (23-24), pp.7420-7438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost estimation method for variation management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mirdamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (2), pp.44-53. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2013.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifications and Development of Interoperability Solution dedicated to Multiple Expertise Collaboration in a Design Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri van Wijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2/3/4), p. 272-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity Based Tolerance Allocation (ABTA) – Driving tolerance synthesis by evaluating its global cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47 (18), pp.4971-4989. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207540701819225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved approach for automatic process plan generation of complex borings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (57), pp.663-675. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2006.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design of products and next-generation manufacturing systems– return on eight years of applied research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Godot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Schumacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès Français de Mécanique (CFM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM - Association Française de Mécanique; LEM3 - Laboratoire d'Étude des Microstructures et de Mécanique des Matériaux; LEMTA - Laboratoire d'Energétique et de Mécanique Théorique et Appliquée; ENSAM - Ecole Nationale Supérieure d'Arts et Métiers; CNRS - Centre national de la recherche scientifique, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework Based on Natural Language Processing for Risk Management in Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingquan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Petronijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Industrial Engineering and Engineering Management (IEEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Bangkok, Thailand. pp.968-973, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM62345.2024.10856953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design of products and next-generation manufacturing systems – return on eight years of applied research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Godot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Schumacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès Français de Mécanique (CFM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM - Association Française de Mécanique; LEM3 - Laboratoire d'Étude des Microstructures et de Mécanique des Matériaux; LEMTA - Laboratoire d'Energétique et de Mécanique Théorique et Appliquée; ENSAM - Ecole Nationale Supérieure d'Arts et Métiers; CNRS - Centre national de la recherche scientifique, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a Methodology to Improve the Level of Automation of an Assembly Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Ait Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Allavena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WG 5.7 International Conference on Advances in Production Management Systems 2021 (APMS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.433-441, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85902-2_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Literature Review on the Level of Automation and New Approach Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Ait Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Allavena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems 2020 (APMS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Novi Sad, Serbia. pp.408-417, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57993-7_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New product similarity index development with application to an assembly system typology selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Burgat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd CIRP Conference on Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ljubljana, Slovenia. pp.1077-1082</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Performance Expression Model for Industrial Performance Management and Decision Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vernadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing INCOM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.558-563, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Visualization in Industrial Systems for Informed Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaqat Ali Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vernadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing INCOM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.552-557, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et sécurité au travail : quatre approches en conception pour spécifier et simuler des marges de manoeuvre pour les futurs opérateurs de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail El Mouayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daille Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> CIGI2017 12ème edition du Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Compiègne, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie de conception et sécurité des machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daille-Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 éme Congrés International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Compiègne, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design for safety: proposition of a model to detect hazards through energy flows analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas de Galvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th CIRP Conference on MANUFACTURING SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Ischia (Naples), Italy. pp.1107-1112, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2015.12.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of an approach applicable during the design process of working equipment to identify potential hazards for workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas de Galvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Stockholm, Sweden. pp.258-263, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2016.05.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'utilisation des ontologies pour la formalisation des exigences de sécurité fondées sur la notion de situation de travail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daille-Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Conférence Internationale : Conception et Production Intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de coût pour l'évaluation des processus d'inspection (contrôle de conformité et suivi de fabrication)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Mirdamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA' 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONCEPTION SURE DES EQUIPEMENTS DE TRAVAIL : PROPOSITION DE DEUX APPROCHES POUR LA PRISE EN COMPTE DES USAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daille Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance analysis approach based on the classification of uncertainty (aleatory / epistemic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gayton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jawad Qureshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th CIRP Conference on Computer Aided Tolerancing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, United Kingdom. pp.287-293, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2013.08.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la sécurité dès la conception du produit, expérience pédagogique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daille-Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Godot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarche et innovation dans la conception et la production des systèmes intégrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la sécurité dès la conception du produit, expérience pédagogique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daille-Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Godot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarche et innovation dans la conception et la production des systèmes intégrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabled virtual and collaborative engineering coupling PLm system to a product data kernel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri van Wijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Digital Enterprise Technology: from numerical simulation to intelligent cooperation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Nantes, France. pp.399-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety of Manufacturing Equipment: Methodology Based on a Work Situation Model and Need Functional Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahenina Remiel Feno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daille-Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances on Mechanics, Design Engineering and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Innovative Design, Springer International Publishing, pp.1149-1157, 2016, 978-3-319-45780-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical issues in mechanical tolerance analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gayton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jawad Qureshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Value, Risk)-based Performance Evaluation of Manufacturing Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaqat Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois B. Vernadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Etienne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical decomposition of geometric imperfections applied to robust topology optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noal Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Montemurro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gardan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 265 (Part A), pp.111442. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2025.111442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the identification of multi-product assembly system architectures – a new method and its application in the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Burgat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (4), pp.359-389. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544828.2024.2318991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixturing-driven determination of multi-product assembly plans in the context of product variety and reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Special issue on 30th international conference on flexible automation and intelligent manufacturing (FAIM2021): modern manufacturing systems management, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-024-09578-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Cost-Tolerance Allocation and Production Strategy Selection for Complex Mechanisms: Simulation and Surrogate Built-In Optimization Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazhar Homri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computing and Information Science in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (5), pp.051003. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4056687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the design of reconfigurable multi-product assembly systems by architecture solutions generation through a new locating-driven approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41, pp.108-123. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirpj.2022.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Cost-Tolerance Optimization for Complex Assembly Mechanisms Via Simulation and Surrogate Modeling Approaches: Application on Micro Gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoh Goka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazhar Homri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 126 (9-10), pp.4101-4117. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21203/rs.3.rs-2487746/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and analysis of a holistic function-driven adaptive assembly strategy applied to micro gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazhar Homri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69, pp.48-63. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmsy.2023.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Integration of Resource Allocation and Reworking Concept into Design Optimisation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazhar Homri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisela Lanza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (10), pp.1037-1042. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular cost model for Tolerance allocation, Process selection and Inspection planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazhar Homri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 114, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2022.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated resource allocation and tolerance allocation optimization: A statistical-based dimensional tolerancing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazhar Homri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 114, pp.88-93. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2022.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for production system design driven by product modelling and analysis – application in the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18p. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2022.2036382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance & Time margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Petronijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16th CIRP Conference on Computer Aided Tolerancing (CIRP CAT 2020), 92, pp.51 - 56. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2020.04.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product design improvement by a new similarity-index-based approach in the context of reconfigurable assembly processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Burgat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (6), pp.349-377. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544828.2020.1748181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human factors integration in manufacturing systems design using function–behavior–structure framework and behaviour simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail El Mouayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (1), pp.125-128. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2019.04.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human factors under uncertainty: A manufacturing systems design using simulation-optimisation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Petronijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 127, pp.665-676. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2018.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation-based approach for time allowances assessment during production system design with consideration of worker’s fatigue, learning and reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Mouayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Y. Dantan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 139, pp.105650. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2019.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety of machinery: requirement specification based on functional need and work situations analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahenina Remiel Feno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daille-Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-017-0447-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable machining process planning for part variety in new manufacturing paradigms: Definitions, models and framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115, pp.206-219. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2017.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical deviation identification and prediction method for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhicheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rivette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Prototyping Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (9), pp.1524-1538. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/RPJ-07-2017-0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodology to analyze the functional and physical architecture of existing products for an assembly oriented product family identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.47-52. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2018.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEN-PRO: Agent-based simulation tool for performance and working conditions assessment in production systems using workers’ margins of manoeuver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Mouayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (1), pp.14236-14241. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EZID: A new approach to hazard identification during the design process by analysing energy transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas de Galvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2017.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost engineering for variation management during the product and process development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Mirdamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Babaeizadeh malmiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.289-300. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-016-0318-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical variations management for additive manufactured product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhicheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoh Goka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazhar Homri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (1), pp.161-164. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2017.04.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMEA and consideration of real work situations for safer design of production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mawo de Bikond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillerou-Grivot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Occupational Safety and Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (4), pp.557-564. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10803548.2016.1180856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-oriented Risk Assessment Methodology for Manufacturing Processes Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaqat A. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vernadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (15), pp.4516-4529. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2016.1268728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of collaboration in the design process: Using interoperability measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pirayesh Neghab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Kleiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72, pp.14-26. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2015.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to develop a geometric modeling process according to collaborative constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Godot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-014-0238-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VR-PMS: a new approach for performance measurement and management of industrial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois B. Vernadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaqat Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (23-24), pp.7420-7438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost estimation method for variation management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mirdamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (2), pp.44-53. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2013.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifications and Development of Interoperability Solution dedicated to Multiple Expertise Collaboration in a Design Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri van Wijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2/3/4), p. 272-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity Based Tolerance Allocation (ABTA) – Driving tolerance synthesis by evaluating its global cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47 (18), pp.4971-4989. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207540701819225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved approach for automatic process plan generation of complex borings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (57), pp.663-675. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2006.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design of products and next-generation manufacturing systems– return on eight years of applied research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Godot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Schumacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès Français de Mécanique (CFM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM - Association Française de Mécanique; LEM3 - Laboratoire d'Étude des Microstructures et de Mécanique des Matériaux; LEMTA - Laboratoire d'Energétique et de Mécanique Théorique et Appliquée; ENSAM - Ecole Nationale Supérieure d'Arts et Métiers; CNRS - Centre national de la recherche scientifique, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework Based on Natural Language Processing for Risk Management in Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingquan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Petronijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Industrial Engineering and Engineering Management (IEEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Bangkok, Thailand. pp.968-973, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM62345.2024.10856953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design of products and next-generation manufacturing systems – return on eight years of applied research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Godot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Schumacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès Français de Mécanique (CFM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM - Association Française de Mécanique; LEM3 - Laboratoire d'Étude des Microstructures et de Mécanique des Matériaux; LEMTA - Laboratoire d'Energétique et de Mécanique Théorique et Appliquée; ENSAM - Ecole Nationale Supérieure d'Arts et Métiers; CNRS - Centre national de la recherche scientifique, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a Methodology to Improve the Level of Automation of an Assembly Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Ait Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Allavena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WG 5.7 International Conference on Advances in Production Management Systems 2021 (APMS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.433-441, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85902-2_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Literature Review on the Level of Automation and New Approach Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Ait Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Allavena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems 2020 (APMS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Novi Sad, Serbia. pp.408-417, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57993-7_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New product similarity index development with application to an assembly system typology selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Burgat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd CIRP Conference on Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ljubljana, Slovenia. pp.1077-1082</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Visualization in Industrial Systems for Informed Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaqat Ali Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vernadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing INCOM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.552-557, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Performance Expression Model for Industrial Performance Management and Decision Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vernadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing INCOM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.558-563, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et sécurité au travail : quatre approches en conception pour spécifier et simuler des marges de manoeuvre pour les futurs opérateurs de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail El Mouayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daille Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> CIGI2017 12ème edition du Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Compiègne, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie de conception et sécurité des machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daille-Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 éme Congrés International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Compiègne, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design for safety: proposition of a model to detect hazards through energy flows analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas de Galvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th CIRP Conference on MANUFACTURING SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Ischia (Naples), Italy. pp.1107-1112, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2015.12.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of an approach applicable during the design process of working equipment to identify potential hazards for workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas de Galvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Stockholm, Sweden. pp.258-263, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2016.05.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'utilisation des ontologies pour la formalisation des exigences de sécurité fondées sur la notion de situation de travail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daille-Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Conférence Internationale : Conception et Production Intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de coût pour l'évaluation des processus d'inspection (contrôle de conformité et suivi de fabrication)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Mirdamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA' 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONCEPTION SURE DES EQUIPEMENTS DE TRAVAIL : PROPOSITION DE DEUX APPROCHES POUR LA PRISE EN COMPTE DES USAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daille Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance analysis approach based on the classification of uncertainty (aleatory / epistemic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gayton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jawad Qureshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th CIRP Conference on Computer Aided Tolerancing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, United Kingdom. pp.287-293, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2013.08.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la sécurité dès la conception du produit, expérience pédagogique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daille-Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Godot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarche et innovation dans la conception et la production des systèmes intégrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la sécurité dès la conception du produit, expérience pédagogique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daille-Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Godot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarche et innovation dans la conception et la production des systèmes intégrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabled virtual and collaborative engineering coupling PLm system to a product data kernel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri van Wijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Digital Enterprise Technology: from numerical simulation to intelligent cooperation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Nantes, France. pp.399-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety of Manufacturing Equipment: Methodology Based on a Work Situation Model and Need Functional Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahenina Remiel Feno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daille-Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances on Mechanics, Design Engineering and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Innovative Design, Springer International Publishing, pp.1149-1157, 2016, 978-3-319-45780-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical issues in mechanical tolerance analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gayton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jawad Qureshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Value, Risk)-based Performance Evaluation of Manufacturing Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaqat Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois B. Vernadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noal Florian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Etienne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Montemurro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dantan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gardan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2025.111442" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767328v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stief" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Dantan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siadat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-024-09578-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510623v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Burgat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2024.2318991" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953498v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2022.12.003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149442v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Khezri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Schiller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoh Goka" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Homri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2487746/v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148869v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2023.06.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143523v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4056687" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143408v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Lanza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.524" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143372v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.10.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143328v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.10.012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587606v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2036382" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868811v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2020.1748181" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491387v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Petronijevic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.04.139" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488212v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail El Mouayni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Sadeghi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2019.04.040" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485834v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.11.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095724v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Mouayni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siadat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Y. Dantan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2019.01.024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695142v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahenina Remiel Feno" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daille-Lefevre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marsot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-017-0447-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308320v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Xia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.11.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303230v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhicheng Huang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rivette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-07-2017-0137" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886922v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.02.026" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335647v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2102" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309165v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas de Galvez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2017.02.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335892v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Mirdamadi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Babaeizadeh&#160;malmiry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Antoine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-016-0318-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308242v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2017.04.034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345324v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mawo de Bikond" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillerou-Grivot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2016.1180856" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333489v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liaqat A. Shah" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vernadat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1268728" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534471v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Pirayesh Neghab" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kleiner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.03.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205851v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Godot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-014-0238-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081311v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois B. Vernadat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liaqat Shah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168303v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mirdamadi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hassan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Dantan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2013.08.011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749865v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guyot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri van Wijk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513020v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540701819225" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022739v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2006.03.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312912v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Schumacker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515822v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingquan Yang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM62345.2024.10856953" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263344v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04117685v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Ait Malek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allavena" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_46" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03630916v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57993-7_46" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280122v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333024v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.377" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335952v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liaqat Ali Shah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.376" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560990v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daille Lefevre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Savin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529875v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280755v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.12.052" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362538v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.05.080" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260733v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Saadi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149794v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166652v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018358v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gayton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jawad Qureshi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Lemaire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2013.08.044" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780193v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Baudouin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781205v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934083v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309413v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756539v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707726v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noal Florian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Etienne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Montemurro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dantan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gardan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2025.111442" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stief" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Dantan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Burgat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2024.2318991" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767328v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siadat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-024-09578-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143523v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Khezri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Homri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4056687" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953498v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2022.12.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149442v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Schiller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoh Goka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2487746/v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148869v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2023.06.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143408v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Lanza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.524" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143372v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.10.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143328v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.10.012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587606v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2036382" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491387v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Petronijevic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.04.139" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2020.1748181" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488212v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail El Mouayni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Sadeghi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2019.04.040" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485834v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.11.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095724v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Mouayni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siadat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Y. Dantan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2019.01.024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695142v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahenina Remiel Feno" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daille-Lefevre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marsot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-017-0447-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308320v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Xia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.11.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303230v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhicheng Huang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rivette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-07-2017-0137" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886922v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.02.026" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335647v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2102" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309165v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas de Galvez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2017.02.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335892v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Mirdamadi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Babaeizadeh&#160;malmiry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Antoine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-016-0318-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308242v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2017.04.034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345324v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mawo de Bikond" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillerou-Grivot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2016.1180856" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333489v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liaqat A. Shah" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vernadat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1268728" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534471v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Pirayesh Neghab" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kleiner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.03.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205851v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Godot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-014-0238-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081311v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois B. Vernadat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liaqat Shah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168303v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mirdamadi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hassan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Dantan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2013.08.011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749865v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guyot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri van Wijk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513020v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540701819225" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022739v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2006.03.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312912v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Schumacker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515822v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingquan Yang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM62345.2024.10856953" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263344v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04117685v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Ait Malek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allavena" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_46" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03630916v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57993-7_46" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280122v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335952v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liaqat Ali Shah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.376" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333024v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Li" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.377" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560990v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daille Lefevre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Savin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529875v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280755v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.12.052" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362538v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.05.080" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260733v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Saadi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149794v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166652v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018358v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gayton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jawad Qureshi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Lemaire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2013.08.044" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781205v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Baudouin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780193v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934083v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309413v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756539v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707726v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>