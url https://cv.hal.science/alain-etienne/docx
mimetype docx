--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Etienne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical decomposition of geometric imperfections applied to robust topology optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noal Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Montemurro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gardan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 265 (Part A), pp.111442. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2025.111442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the identification of multi-product assembly system architectures – a new method and its application in the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Burgat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (4), pp.359-389. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544828.2024.2318991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixturing-driven determination of multi-product assembly plans in the context of product variety and reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Special issue on 30th international conference on flexible automation and intelligent manufacturing (FAIM2021): modern manufacturing systems management, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-024-09578-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Cost-Tolerance Allocation and Production Strategy Selection for Complex Mechanisms: Simulation and Surrogate Built-In Optimization Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazhar Homri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computing and Information Science in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (5), pp.051003. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4056687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the design of reconfigurable multi-product assembly systems by architecture solutions generation through a new locating-driven approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41, pp.108-123. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirpj.2022.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Cost-Tolerance Optimization for Complex Assembly Mechanisms Via Simulation and Surrogate Modeling Approaches: Application on Micro Gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoh Goka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazhar Homri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 126 (9-10), pp.4101-4117. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21203/rs.3.rs-2487746/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and analysis of a holistic function-driven adaptive assembly strategy applied to micro gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazhar Homri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69, pp.48-63. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmsy.2023.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Integration of Resource Allocation and Reworking Concept into Design Optimisation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazhar Homri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisela Lanza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (10), pp.1037-1042. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular cost model for Tolerance allocation, Process selection and Inspection planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazhar Homri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 114, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2022.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated resource allocation and tolerance allocation optimization: A statistical-based dimensional tolerancing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazhar Homri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 114, pp.88-93. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2022.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for production system design driven by product modelling and analysis – application in the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18p. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2022.2036382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance & Time margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Petronijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16th CIRP Conference on Computer Aided Tolerancing (CIRP CAT 2020), 92, pp.51 - 56. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2020.04.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product design improvement by a new similarity-index-based approach in the context of reconfigurable assembly processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Burgat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (6), pp.349-377. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544828.2020.1748181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human factors integration in manufacturing systems design using function–behavior–structure framework and behaviour simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail El Mouayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (1), pp.125-128. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2019.04.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human factors under uncertainty: A manufacturing systems design using simulation-optimisation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Petronijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 127, pp.665-676. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2018.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation-based approach for time allowances assessment during production system design with consideration of worker’s fatigue, learning and reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Mouayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Y. Dantan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 139, pp.105650. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2019.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety of machinery: requirement specification based on functional need and work situations analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahenina Remiel Feno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daille-Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-017-0447-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable machining process planning for part variety in new manufacturing paradigms: Definitions, models and framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115, pp.206-219. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2017.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical deviation identification and prediction method for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhicheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rivette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Prototyping Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (9), pp.1524-1538. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/RPJ-07-2017-0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodology to analyze the functional and physical architecture of existing products for an assembly oriented product family identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.47-52. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2018.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEN-PRO: Agent-based simulation tool for performance and working conditions assessment in production systems using workers’ margins of manoeuver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Mouayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (1), pp.14236-14241. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EZID: A new approach to hazard identification during the design process by analysing energy transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas de Galvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2017.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost engineering for variation management during the product and process development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Mirdamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Babaeizadeh malmiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.289-300. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-016-0318-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical variations management for additive manufactured product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhicheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoh Goka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazhar Homri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (1), pp.161-164. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2017.04.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMEA and consideration of real work situations for safer design of production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mawo de Bikond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillerou-Grivot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Occupational Safety and Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (4), pp.557-564. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10803548.2016.1180856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-oriented Risk Assessment Methodology for Manufacturing Processes Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaqat A. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vernadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (15), pp.4516-4529. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2016.1268728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of collaboration in the design process: Using interoperability measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pirayesh Neghab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Kleiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72, pp.14-26. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2015.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to develop a geometric modeling process according to collaborative constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Godot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-014-0238-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VR-PMS: a new approach for performance measurement and management of industrial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois B. Vernadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaqat Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (23-24), pp.7420-7438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost estimation method for variation management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mirdamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (2), pp.44-53. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2013.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifications and Development of Interoperability Solution dedicated to Multiple Expertise Collaboration in a Design Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri van Wijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2/3/4), p. 272-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity Based Tolerance Allocation (ABTA) – Driving tolerance synthesis by evaluating its global cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47 (18), pp.4971-4989. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207540701819225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved approach for automatic process plan generation of complex borings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (57), pp.663-675. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2006.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design of products and next-generation manufacturing systems– return on eight years of applied research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Godot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Schumacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès Français de Mécanique (CFM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM - Association Française de Mécanique; LEM3 - Laboratoire d'Étude des Microstructures et de Mécanique des Matériaux; LEMTA - Laboratoire d'Energétique et de Mécanique Théorique et Appliquée; ENSAM - Ecole Nationale Supérieure d'Arts et Métiers; CNRS - Centre national de la recherche scientifique, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework Based on Natural Language Processing for Risk Management in Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingquan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Petronijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Industrial Engineering and Engineering Management (IEEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Bangkok, Thailand. pp.968-973, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM62345.2024.10856953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design of products and next-generation manufacturing systems – return on eight years of applied research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Godot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Schumacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès Français de Mécanique (CFM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM - Association Française de Mécanique; LEM3 - Laboratoire d'Étude des Microstructures et de Mécanique des Matériaux; LEMTA - Laboratoire d'Energétique et de Mécanique Théorique et Appliquée; ENSAM - Ecole Nationale Supérieure d'Arts et Métiers; CNRS - Centre national de la recherche scientifique, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a Methodology to Improve the Level of Automation of an Assembly Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Ait Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Allavena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WG 5.7 International Conference on Advances in Production Management Systems 2021 (APMS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.433-441, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85902-2_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Literature Review on the Level of Automation and New Approach Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Ait Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Allavena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems 2020 (APMS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Novi Sad, Serbia. pp.408-417, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57993-7_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New product similarity index development with application to an assembly system typology selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Burgat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd CIRP Conference on Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ljubljana, Slovenia. pp.1077-1082</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Visualization in Industrial Systems for Informed Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaqat Ali Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vernadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing INCOM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.552-557, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Performance Expression Model for Industrial Performance Management and Decision Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vernadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing INCOM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.558-563, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et sécurité au travail : quatre approches en conception pour spécifier et simuler des marges de manoeuvre pour les futurs opérateurs de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail El Mouayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daille Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> CIGI2017 12ème edition du Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Compiègne, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie de conception et sécurité des machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daille-Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 éme Congrés International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Compiègne, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design for safety: proposition of a model to detect hazards through energy flows analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas de Galvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th CIRP Conference on MANUFACTURING SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Ischia (Naples), Italy. pp.1107-1112, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2015.12.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of an approach applicable during the design process of working equipment to identify potential hazards for workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas de Galvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Stockholm, Sweden. pp.258-263, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2016.05.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'utilisation des ontologies pour la formalisation des exigences de sécurité fondées sur la notion de situation de travail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daille-Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Conférence Internationale : Conception et Production Intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de coût pour l'évaluation des processus d'inspection (contrôle de conformité et suivi de fabrication)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Mirdamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA' 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONCEPTION SURE DES EQUIPEMENTS DE TRAVAIL : PROPOSITION DE DEUX APPROCHES POUR LA PRISE EN COMPTE DES USAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daille Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance analysis approach based on the classification of uncertainty (aleatory / epistemic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gayton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jawad Qureshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th CIRP Conference on Computer Aided Tolerancing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, United Kingdom. pp.287-293, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2013.08.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la sécurité dès la conception du produit, expérience pédagogique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daille-Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Godot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarche et innovation dans la conception et la production des systèmes intégrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la sécurité dès la conception du produit, expérience pédagogique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daille-Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Godot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarche et innovation dans la conception et la production des systèmes intégrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabled virtual and collaborative engineering coupling PLm system to a product data kernel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri van Wijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Digital Enterprise Technology: from numerical simulation to intelligent cooperation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Nantes, France. pp.399-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety of Manufacturing Equipment: Methodology Based on a Work Situation Model and Need Functional Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahenina Remiel Feno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daille-Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances on Mechanics, Design Engineering and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Innovative Design, Springer International Publishing, pp.1149-1157, 2016, 978-3-319-45780-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical issues in mechanical tolerance analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gayton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jawad Qureshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Value, Risk)-based Performance Evaluation of Manufacturing Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaqat Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois B. Vernadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Alain Etienne </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A statistical decomposition of geometric imperfections applied to robust topology optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noal Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Montemurro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gardan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reliability Engineering and System Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 265 (Part A), pp.111442. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ress.2025.111442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling the identification of multi-product assembly system architectures – a new method and its application in the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Burgat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (4), pp.359-389. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544828.2024.2318991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixturing-driven determination of multi-product assembly plans in the context of product variety and reconfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Services and Manufacturing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Special issue on 30th international conference on flexible automation and intelligent manufacturing (FAIM2021): modern manufacturing systems management, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10696-024-09578-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Cost-Tolerance Allocation and Production Strategy Selection for Complex Mechanisms: Simulation and Surrogate Built-In Optimization Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazhar Homri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computing and Information Science in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (5), pp.051003. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4056687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the design of reconfigurable multi-product assembly systems by architecture solutions generation through a new locating-driven approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41, pp.108-123. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirpj.2022.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Cost-Tolerance Optimization for Complex Assembly Mechanisms Via Simulation and Surrogate Modeling Approaches: Application on Micro Gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoh Goka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazhar Homri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 126 (9-10), pp.4101-4117. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21203/rs.3.rs-2487746/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and analysis of a holistic function-driven adaptive assembly strategy applied to micro gears</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Schiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazhar Homri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69, pp.48-63. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmsy.2023.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Integration of Resource Allocation and Reworking Concept into Design Optimisation Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazhar Homri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisela Lanza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (10), pp.1037-1042. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular cost model for Tolerance allocation, Process selection and Inspection planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazhar Homri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 114, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2022.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated resource allocation and tolerance allocation optimization: A statistical-based dimensional tolerancing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amirhossein Khezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazhar Homri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 114, pp.88-93. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2022.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for production system design driven by product modelling and analysis – application in the automotive industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18p. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2022.2036382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance & Time margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Petronijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16th CIRP Conference on Computer Aided Tolerancing (CIRP CAT 2020), 92, pp.51 - 56. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2020.04.139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03491387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product design improvement by a new similarity-index-based approach in the context of reconfigurable assembly processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Burgat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (6), pp.349-377. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09544828.2020.1748181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human factors integration in manufacturing systems design using function–behavior–structure framework and behaviour simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail El Mouayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leyla Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 68 (1), pp.125-128. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2019.04.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human factors under uncertainty: A manufacturing systems design using simulation-optimisation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Petronijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 127, pp.665-676. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2018.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simulation-based approach for time allowances assessment during production system design with consideration of worker’s fatigue, learning and reliability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Mouayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Y. Dantan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 139, pp.105650. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2019.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety of machinery: requirement specification based on functional need and work situations analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahenina Remiel Feno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daille-Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-017-0447-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable machining process planning for part variety in new manufacturing paradigms: Definitions, models and framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115, pp.206-219. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2017.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical deviation identification and prediction method for additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhicheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Rivette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Prototyping Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (9), pp.1524-1538. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/RPJ-07-2017-0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodology to analyze the functional and physical architecture of existing products for an assembly oriented product family identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 70, pp.47-52. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2018.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EZID: A new approach to hazard identification during the design process by analysing energy transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas de Galvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2017.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AEN-PRO: Agent-based simulation tool for performance and working conditions assessment in production systems using workers’ margins of manoeuver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. El Mouayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (1), pp.14236-14241. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost engineering for variation management during the product and process development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Mirdamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roozbeh Babaeizadeh malmiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2), pp.289-300. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-016-0318-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometrical variations management for additive manufactured product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhicheng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoh Goka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazhar Homri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (1), pp.161-164. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cirp.2017.04.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FMEA and consideration of real work situations for safer design of production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Mawo de Bikond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillerou-Grivot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Occupational Safety and Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (4), pp.557-564. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10803548.2016.1180856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-oriented Risk Assessment Methodology for Manufacturing Processes Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaqat A. Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vernadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 55 (15), pp.4516-4529. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2016.1268728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance evaluation of collaboration in the design process: Using interoperability measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Pirayesh Neghab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Kleiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 72, pp.14-26. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2015.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to develop a geometric modeling process according to collaborative constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Godot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12008-014-0238-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VR-PMS: a new approach for performance measurement and management of industrial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois B. Vernadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaqat Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (23-24), pp.7420-7438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost estimation method for variation management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mirdamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 (2), pp.44-53. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2013.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifications and Development of Interoperability Solution dedicated to Multiple Expertise Collaboration in a Design Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri van Wijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2/3/4), p. 272-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity Based Tolerance Allocation (ABTA) – Driving tolerance synthesis by evaluating its global cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47 (18), pp.4971-4989. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207540701819225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00513020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved approach for automatic process plan generation of complex borings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (57), pp.663-675. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2006.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design of products and next-generation manufacturing systems– return on eight years of applied research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Godot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Schumacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès Français de Mécanique (CFM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM - Association Française de Mécanique; LEM3 - Laboratoire d'Étude des Microstructures et de Mécanique des Matériaux; LEMTA - Laboratoire d'Energétique et de Mécanique Théorique et Appliquée; ENSAM - Ecole Nationale Supérieure d'Arts et Métiers; CNRS - Centre national de la recherche scientifique, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework Based on Natural Language Processing for Risk Management in Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingquan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Petronijevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE International Conference on Industrial Engineering and Engineering Management (IEEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Bangkok, Thailand. pp.968-973, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEM62345.2024.10856953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design of products and next-generation manufacturing systems – return on eight years of applied research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Godot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Schumacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès Français de Mécanique (CFM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM - Association Française de Mécanique; LEM3 - Laboratoire d'Étude des Microstructures et de Mécanique des Matériaux; LEMTA - Laboratoire d'Energétique et de Mécanique Théorique et Appliquée; ENSAM - Ecole Nationale Supérieure d'Arts et Métiers; CNRS - Centre national de la recherche scientifique, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a Methodology to Improve the Level of Automation of an Assembly Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Ait Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Allavena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WG 5.7 International Conference on Advances in Production Management Systems 2021 (APMS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.433-441, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85902-2_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Literature Review on the Level of Automation and New Approach Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasnaa Ait Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Allavena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems 2020 (APMS 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Novi Sad, Serbia. pp.408-417, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-57993-7_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New product similarity index development with application to an assembly system typology selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Stief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Burgat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd CIRP Conference on Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Ljubljana, Slovenia. pp.1077-1082</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Visualization in Industrial Systems for Informed Decision Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaqat Ali Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vernadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing INCOM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.552-557, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Performance Expression Model for Industrial Performance Management and Decision Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Vernadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Information Control Problems in Manufacturing INCOM 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bergamo, Italy. pp.558-563, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et sécurité au travail : quatre approches en conception pour spécifier et simuler des marges de manoeuvre pour les futurs opérateurs de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail El Mouayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daille Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> CIGI2017 12ème edition du Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Compiègne, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie de conception et sécurité des machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daille-Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 éme Congrés International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Compiègne, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design for safety: proposition of a model to detect hazards through energy flows analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas de Galvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th CIRP Conference on MANUFACTURING SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Ischia (Naples), Italy. pp.1107-1112, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2015.12.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of an approach applicable during the design process of working equipment to identify potential hazards for workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas de Galvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Stockholm, Sweden. pp.258-263, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2016.05.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'utilisation des ontologies pour la formalisation des exigences de sécurité fondées sur la notion de situation de travail.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daille-Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Conférence Internationale : Conception et Production Intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01260733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de coût pour l'évaluation des processus d'inspection (contrôle de conformité et suivi de fabrication)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirin Mirdamadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Mohammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA' 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONCEPTION SURE DES EQUIPEMENTS DE TRAVAIL : PROPOSITION DE DEUX APPROCHES POUR LA PRISE EN COMPTE DES USAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daille Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerance analysis approach based on the classification of uncertainty (aleatory / epistemic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gayton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jawad Qureshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th CIRP Conference on Computer Aided Tolerancing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, United Kingdom. pp.287-293, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2013.08.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la sécurité dès la conception du produit, expérience pédagogique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daille-Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Godot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarche et innovation dans la conception et la production des systèmes intégrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la sécurité dès la conception du produit, expérience pédagogique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daille-Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Godot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarche et innovation dans la conception et la production des systèmes intégrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabled virtual and collaborative engineering coupling PLm system to a product data kernel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri van Wijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Roucoules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Digital Enterprise Technology: from numerical simulation to intelligent cooperation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Nantes, France. pp.399-415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety of Manufacturing Equipment: Methodology Based on a Work Situation Model and Need Functional Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahenina Remiel Feno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Daille-Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marsot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances on Mechanics, Design Engineering and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Innovative Design, Springer International Publishing, pp.1149-1157, 2016, 978-3-319-45780-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical issues in mechanical tolerance analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gayton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Jawad Qureshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Value, Risk)-based Performance Evaluation of Manufacturing Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liaqat Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Siadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois B. Vernadat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00707726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noal Florian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Etienne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Montemurro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dantan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gardan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2025.111442" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stief" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Dantan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Burgat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2024.2318991" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767328v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siadat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-024-09578-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143523v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Khezri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Homri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4056687" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953498v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2022.12.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149442v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Schiller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoh Goka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2487746/v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148869v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2023.06.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143408v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Lanza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.524" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143372v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.10.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143328v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.10.012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587606v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2036382" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491387v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Petronijevic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.04.139" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2020.1748181" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488212v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail El Mouayni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Sadeghi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2019.04.040" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485834v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.11.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095724v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Mouayni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siadat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Y. Dantan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2019.01.024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695142v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahenina Remiel Feno" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daille-Lefevre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marsot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-017-0447-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308320v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Xia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.11.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303230v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhicheng Huang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rivette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-07-2017-0137" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886922v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.02.026" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335647v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2102" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309165v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas de Galvez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2017.02.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335892v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Mirdamadi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Babaeizadeh&#160;malmiry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Antoine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-016-0318-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308242v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2017.04.034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345324v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mawo de Bikond" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillerou-Grivot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2016.1180856" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333489v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liaqat A. Shah" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vernadat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1268728" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534471v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Pirayesh Neghab" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kleiner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.03.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205851v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Godot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-014-0238-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081311v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois B. Vernadat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liaqat Shah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168303v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mirdamadi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hassan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Dantan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2013.08.011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749865v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guyot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri van Wijk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513020v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540701819225" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022739v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2006.03.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312912v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Schumacker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515822v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingquan Yang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM62345.2024.10856953" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263344v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04117685v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Ait Malek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allavena" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_46" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03630916v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57993-7_46" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280122v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335952v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liaqat Ali Shah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.376" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333024v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Li" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.377" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560990v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daille Lefevre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Savin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529875v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280755v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.12.052" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362538v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.05.080" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260733v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Saadi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149794v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166652v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018358v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gayton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jawad Qureshi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Lemaire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2013.08.044" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781205v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Baudouin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780193v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934083v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309413v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756539v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707726v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502746v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noal Florian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Etienne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Montemurro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dantan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gardan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2025.111442" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Stief" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Dantan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Burgat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2024.2318991" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767328v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Siadat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-024-09578-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143523v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirhossein Khezri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Homri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4056687" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953498v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2022.12.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149442v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Schiller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoh Goka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-2487746/v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148869v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2023.06.003" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143408v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Lanza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.524" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143372v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.10.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04143328v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.10.012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587606v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2036382" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491387v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Petronijevic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.04.139" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2020.1748181" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488212v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail El Mouayni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Sadeghi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2019.04.040" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485834v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2018.11.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095724v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Mouayni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siadat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Y. Dantan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2019.01.024" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695142v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahenina Remiel Feno" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daille-Lefevre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marsot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-017-0447-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308320v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Xia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.11.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303230v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhicheng Huang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rivette" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/RPJ-07-2017-0137" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886922v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2018.02.026" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309165v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas de Galvez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2017.02.001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335647v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2102" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335892v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirin Mirdamadi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roozbeh Babaeizadeh&#160;malmiry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Antoine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-016-0318-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308242v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2017.04.034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345324v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Mawo de Bikond" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillerou-Grivot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10803548.2016.1180856" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333489v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liaqat A. Shah" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vernadat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2016.1268728" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534471v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Pirayesh Neghab" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Kleiner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.03.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205851v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Godot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-014-0238-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081311v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois B. Vernadat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liaqat Shah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168303v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mirdamadi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Hassan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Dantan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2013.08.011" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749865v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guyot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri van Wijk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513020v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540701819225" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022739v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2006.03.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312912v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Schumacker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515822v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingquan Yang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEM62345.2024.10856953" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263344v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04117685v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Ait Malek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allavena" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_46" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03630916v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57993-7_46" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280122v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335952v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liaqat Ali Shah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.376" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333024v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Li" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.377" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560990v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daille Lefevre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Savin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529875v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280755v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.12.052" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362538v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.05.080" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260733v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Saadi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149794v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166652v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018358v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gayton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jawad Qureshi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Lemaire" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2013.08.044" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781205v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Baudouin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780193v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934083v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309413v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756539v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707726v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>