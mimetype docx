--- v0 (2026-03-26)
+++ v1 (2026-04-30)
@@ -75,51 +75,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (91)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (90)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -771,386 +771,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deactivation of Pd/C catalysts by irreversible loss of hydrogen spillover ability of the carbon support</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acetophenone hydrogenation and consecutive hydrogenolysis with Pd/CNT catalysts: Highlighting the synergy between single atoms and nanoparticles by kinetic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Rivera-Cárcamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Javier Navarro-Ruiz</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Serp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2023.05.006⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 422, pp.114196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2023.114196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113228v1</w:t>
+                <w:t xml:space="preserve">hal-04107663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on “Catalyst- and additive-free sunlight-induced autoxidation of aldehydes to carboxylic acids” by H. Shi, J. Li, T. Wang, M. Rudolph and A. S. K. Hashmi, Green Chem. , 2022, 24 , 5835</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 25 (14), pp.5756-5759. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2gc02921a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetophenone hydrogenation and consecutive hydrogenolysis with Pd/CNT catalysts: Highlighting the synergy between single atoms and nanoparticles by kinetic modeling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deactivation of Pd/C catalysts by irreversible loss of hydrogen spillover ability of the carbon support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Guicheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Rivera-Cárcamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Audevard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Navarro-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 422, pp.114196. </w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 424, pp.173-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2023.114196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2023.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107663v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjustment of the Single Atom/Nanoparticle Ratio in Pd/CNT Catalysts for Phenylacetylene Selective Hydrogenation</w:t>
               </w:r>
@@ -2311,429 +2311,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online monitoring by infrared spectroscopy using multivariate analysis – background theory and application to catalytic dehydrogenative coupling of butanol to butyl butyrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct Synthesis of Nitriles from Carboxylic Acids Using Indium-Catalyzed Transnitrilation: Mechanistic and Kinetic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Violet</w:t>
+                <w:t xml:space="preserve">Ahmad Hammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Mifleur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vanoye</w:t>
+                <w:t xml:space="preserve">Hélène Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
+                <w:t xml:space="preserve">Alexandra Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (5), pp.909-918. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (11), pp.9705-9714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8RE00238J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.9b02779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02107999v1</w:t>
+                <w:t xml:space="preserve">hal-02408288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Synthesis of Nitriles from Carboxylic Acids Using Indium-Catalyzed Transnitrilation: Mechanistic and Kinetic Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vanoye</w:t>
+                <w:t xml:space="preserve">Effect of mesoporous carbon support nature and pretreatments on palladium loading, dispersion and apparent catalytic activity in hydrogenation of myrcene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Castro Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guicheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Hammoud</w:t>
+                <w:t xml:space="preserve">Bruno F Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Rivera‐cárcamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Gérard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Régis Philippe</w:t>
+                <w:t xml:space="preserve">M.A. Curiel Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.9b02779⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 372, pp.226-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2019.02.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408288v1</w:t>
+                <w:t xml:space="preserve">hal-02094808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mesoporous carbon support nature and pretreatments on palladium loading, dispersion and apparent catalytic activity in hydrogenation of myrcene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Guicheret</w:t>
+                <w:t xml:space="preserve">Online monitoring by infrared spectroscopy using multivariate analysis – background theory and application to catalytic dehydrogenative coupling of butanol to butyl butyrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Violet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno F Machado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camila Rivera‐cárcamo</w:t>
+                <w:t xml:space="preserve">Alexis Mifleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Curiel Alvarez</w:t>
+                <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 372, pp.226-244. </w:t>
+              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (5), pp.909-918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2019.02.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8RE00238J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094808v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous flow aerobic alcohol oxidation using a heterogeneous Ru 0 catalyst</w:t>
               </w:r>
@@ -3117,51 +3117,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deeper Mechanistic Insight into Ru Pincer-Mediated Acceptorless Dehydrogenative Coupling of Alcohols: Exchanges, Intermediates, and Deactivation Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3513,334 +3513,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01783617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of photoperiod regimes and ultraviolet-C radiations on biosynthesis of industrially important lignans and neolignans in cell cultures of Linum usitatissimum L. (Flax)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epoxidation of methyl oleate with molecular oxygen: Implementation of Mukaiyama reaction in flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine Eddine Hamami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sumaira Anjum</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jiady Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude de Bellefon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fongarland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2017.01.006⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (5), pp.1600281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.201600281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604859v1</w:t>
+                <w:t xml:space="preserve">hal-01925371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxidation of methyl oleate with molecular oxygen: Implementation of Mukaiyama reaction in flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zine Eddine Hamami</w:t>
+                <w:t xml:space="preserve">Effects of photoperiod regimes and ultraviolet-C radiations on biosynthesis of industrially important lignans and neolignans in cell cultures of Linum usitatissimum L. (Flax)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumaira Anjum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Haider Abbasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Doussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiady Wang</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Hano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 119 (5), pp.1600281. </w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 167, pp.216 - 227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejlt.201600281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2017.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925371v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epoxidation using molecular oxygen in flow: facts and questions on the mechanism of the Mukaiyama epoxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiady Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mertxe Pablos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4300,7653 +4300,7528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightfoward access to cyclic amines by dinitriles reduction</w:t>
+                <w:t xml:space="preserve">Water Soluble PDCA Derivatives for Selective Ln(III)/An(III) and Am(III)/Cm(III) Separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Laval</w:t>
+                <w:t xml:space="preserve">J. Borrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wissam Dayoub</w:t>
+                <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leyla Pehlivan</w:t>
+                <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Métay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
+                <w:t xml:space="preserve">S. Gracia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (3), pp.224-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07366299.2014.974449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147489v1</w:t>
+                <w:t xml:space="preserve">hal-02062535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Soluble PDCA Derivatives for Selective Ln(III)/An(III) and Am(III)/Cm(III) Separation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Straightforward access to cyclic amines by dinitriles reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lemaire</w:t>
+                <w:t xml:space="preserve">Stéphane Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gracia</w:t>
+                <w:t xml:space="preserve">Wissam Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+                <w:t xml:space="preserve">Leyla Pehlivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Métay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07366299.2014.974449⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (4), pp.975-983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2013.11.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062535v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward access to cyclic amines by dinitriles reduction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aerobic oxidation of aldehydes: selectivity improvement using sequential pulse experimentation in continuous flow microreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mertxe Pablos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude de Bellefon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2013.11.101⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (100), pp.57159-57163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4RA12067A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01179511v1</w:t>
+                <w:t xml:space="preserve">hal-01925619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerobic oxidation of aldehydes: selectivity improvement using sequential pulse experimentation in continuous flow microreactor</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unusual reactivities of acridine derivatives in catalytic hydrogenation. A combined experimental and theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Tiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Chermette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 371, pp.63-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcata.2013.01.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4RA12067A⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01925619v1</w:t>
+                <w:t xml:space="preserve">hal-00877304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Catalytic Cycle of Tertiary Phosphine Oxides Reduction with Hydrosiloxane and Ti(O i Pr) 4 through EPR and 29 Si NMR Spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comments on “Nanoporous aluminosilicate mediated transacetalization reactions: application in glycerol valorization” by A. E. Graham et al., Catal. Sci. Technol., 2012, 2, 2258</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude de Bellefon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cs4002767⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cy00050h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889529v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual reactivities of acridine derivatives in catalytic hydrogenation. A combined experimental and theoretical study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unraveling the Catalytic Cycle of Tertiary Phosphine Oxides Reduction with Hydrosiloxane and Ti(O i Pr) 4 through EPR and 29 Si NMR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Belmont</w:t>
+                <w:t xml:space="preserve">Christelle Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henry Chermette</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Denis-Quanquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcata.2013.01.015⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (7), pp.1431-1438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cs4002767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00877304v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comments on “Nanoporous aluminosilicate mediated transacetalization reactions: application in glycerol valorization” by A. E. Graham et al., Catal. Sci. Technol., 2012, 2, 2258</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Methanol dehydration over commercially available zeolites: Effect of hydrophobicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vanoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Munno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 215, pp.239 - 242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2013.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3cy00050h⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01930571v1</w:t>
+                <w:t xml:space="preserve">hal-01930581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanol dehydration over commercially available zeolites: Effect of hydrophobicity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Dupuy</w:t>
+                <w:t xml:space="preserve">A Safe and Efficient Flow Oxidation of Aldehydes with O 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mertxe Pablos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Percheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (23), pp.5978 - 5981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol401273k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2013.01.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01930581v1</w:t>
+                <w:t xml:space="preserve">hal-01930585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Safe and Efficient Flow Oxidation of Aldehydes with O 2</w:t>
+                <w:t xml:space="preserve">Insights in the aerobic oxidation of aldehydes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude de Bellefon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (41), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3ra42385a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol401273k⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01930585v1</w:t>
+                <w:t xml:space="preserve">hal-01930574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights in the aerobic oxidation of aldehydes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">EDTA and DTPA modified ligands as sequestering agents for uranyl decorporation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lecerclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 68 (4), pp.1163-1170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2011.11.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3ra42385a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01930574v1</w:t>
+                <w:t xml:space="preserve">hal-01168873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EDTA and DTPA modified ligands as sequestering agents for uranyl decorporation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Upgrading of biomass transformation residue: influence of gas flow composition on acetic acid ketonic condensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aqeel Ahmad Taimoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pitault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2011.11.065⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (2), pp.359 - 363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1cy00346a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01168873v1</w:t>
+                <w:t xml:space="preserve">hal-01930893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upgrading of biomass transformation residue: influence of gas flow composition on acetic acid ketonic condensation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aqeel Ahmad Taimoor</w:t>
+                <w:t xml:space="preserve">Synthesis and evaluation of P-chirogenic monodentate binaphthyl phosphines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuttapong Singjunla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (45), pp.5984-5986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2012.07.136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1cy00346a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01930893v1</w:t>
+                <w:t xml:space="preserve">hal-01176238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved and safer synthesis of (R)- and (S)-4,4'-diaminomethyl-BINAP.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wissam Dayoub</w:t>
+                <w:t xml:space="preserve">Energetic valorisation of olive mill wastewater impregnated on low cost absorbent: Sawdust versus olive solid waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajmia Chouchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejdi Jeguirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Mignani</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Trouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Le Buzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201200219⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Sustainable Energy and Environmental Protection 2010, 39 (1), pp.74-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2011.03.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01170157v1</w:t>
+                <w:t xml:space="preserve">hal-04223483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and evaluation of P-chirogenic monodentate binaphthyl phosphines</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
+                <w:t xml:space="preserve">An improved and safer synthesis of (R)- and (S)-4,4'-diaminomethyl-BINAP.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Dayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Mignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2012.07.136⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (16), pp.3074-3078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201200219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176238v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic valorisation of olive mill wastewater impregnated on low cost absorbent: Sawdust versus olive solid waste</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study on the Cloud Point Extraction of Gd(III) with 8-Hydroxyquinoline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Draye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2011.03.044⟩</w:t>
+              <w:t xml:space="preserve">Separation Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (4), pp.611 - 615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01496395.2010.529097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04223483v1</w:t>
+                <w:t xml:space="preserve">hal-01815135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study on the Cloud Point Extraction of Gd(III) with 8-Hydroxyquinoline</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hydrosiloxane-Ti-(OiPr)4 : an efficient system for the reduction of primary amides into primary amines as their hydrochloride salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Dayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyla Pehlivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Métay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (32), pp.4072-4075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2011.05.109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01496395.2010.529097⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01815135v1</w:t>
+                <w:t xml:space="preserve">hal-01168571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequestering agent for uranyl chelation : new binaphtyl ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lecerclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Taran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 52 (31), pp.3973-3977</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01168557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrosiloxane-Ti-(OiPr)4 : an efficient system for the reduction of primary amides into primary amines as their hydrochloride salts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Estelle Métay</w:t>
+                <w:t xml:space="preserve">Solvent effects in liquid-phase dehydration reaction of ethanol to diethylether catalysed by sulfonic-acid catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Zanota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude de Bellefon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2011.05.109⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 394 (1-2), pp.276 - 280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2011.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01168571v1</w:t>
+                <w:t xml:space="preserve">hal-01930896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent effects in liquid-phase dehydration reaction of ethanol to diethylether catalysed by sulfonic-acid catalyst</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude de Bellefon</w:t>
+                <w:t xml:space="preserve">Selective adsorption of neutral nitrogen compounds from fuel using ion-exchange resins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Li Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu-Xu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianzhi Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2011.01.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (11), pp.4849-4853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/je100446p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01930896v1</w:t>
+                <w:t xml:space="preserve">hal-01166833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective adsorption of neutral nitrogen compounds from fuel using ion-exchange resins.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xu-Xu Wang</w:t>
+                <w:t xml:space="preserve">Stereochemistry effect of dicyclohexane-18-crown-6 on zinc isotope seperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Espinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34, pp.388-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b9nj00417c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/je100446p⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01166833v1</w:t>
+                <w:t xml:space="preserve">hal-01166248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined process for the treatment of olive oil mill wastewater: Absorption on sawdust and combustion of the impregnated sawdust</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Le Buzit</w:t>
+                <w:t xml:space="preserve">Separation of lanthanides(III) by inorganic nanofiltration membranes using a water soluble complexing agent.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Borrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.04.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 348 (1-2), pp.41-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2009.10.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289635v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A straightforward synthesis of unsymmetrical secondary phosphine boranes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Lemaire</w:t>
+                <w:t xml:space="preserve">Combined process for the treatment of olive oil mill wastewater: Absorption on sawdust and combustion of the impregnated sawdust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajmia Chouchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejdi Jeguirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Trouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Le Buzit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b920324a⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 101 (18), pp.6962-6971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166243v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03289635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereochemistry effect of dicyclohexane-18-crown-6 on zinc isotope seperation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
+                <w:t xml:space="preserve">A straightforward synthesis of unsymmetrical secondary phosphine boranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Mignanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b9nj00417c⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.326-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b920324a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01166248v1</w:t>
+                <w:t xml:space="preserve">hal-01166243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of lanthanides(III) by inorganic nanofiltration membranes using a water soluble complexing agent.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A mild titanium-based system for the reduction of amides to aldehydes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lemaire</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Dayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Demonchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Mignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2009.10.034⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (16), pp.2092-2094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2010.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01166237v1</w:t>
+                <w:t xml:space="preserve">hal-01166779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mild titanium-based system for the reduction of amides to aldehydes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">A mild and efficient method for the reduction of nitrile.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Dayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Demonchaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Mignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2010.02.008⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50, pp.7005-7007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.09.164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01166779v1</w:t>
+                <w:t xml:space="preserve">hal-01166202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mild and efficient method for the reduction of nitrile.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Laval</w:t>
+                <w:t xml:space="preserve">Selective Extraction of Neutral Nitrogen-Containing Compounds from Straight-Run Diesel Feed Using Polymer-Supported Ionic Liquid Moieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. L. Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wissam Dayoub</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrice Demonchaux</w:t>
+                <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Z. Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vrinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.09.164⟩</w:t>
+              <w:t xml:space="preserve">Industrial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (8), pp.3973-3977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie900142p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01166202v1</w:t>
+                <w:t xml:space="preserve">hal-00430900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Extraction of Neutral Nitrogen-Containing Compounds from Straight-Run Diesel Feed Using Polymer-Supported Ionic Liquid Moieties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Straightforward selective synthesis of linear 1-O-alkyl glycerol and di-glycerol monoethers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Dayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guo-Rong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (49), pp.6891-6893. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.09.134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ie900142p⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00430900v1</w:t>
+                <w:t xml:space="preserve">hal-01166168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward selective synthesis of linear 1-O-alkyl glycerol and di-glycerol monoethers.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanistic Insight into the Reduction of Tertiary Phosphine Oxides by Ti(O i Pr) 4 /TMDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bélen Albela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonneviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Mignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.09.134⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28 (22), pp.6379 - 6382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om900747b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01166168v1</w:t>
+                <w:t xml:space="preserve">hal-01889629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic Insight into the Reduction of Tertiary Phosphine Oxides by Ti(O i Pr) 4 /TMDS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gerard Mignani</w:t>
+                <w:t xml:space="preserve">Selective Extraction and Identification of Neutral Nitrogen Compounds Contained in Straight-Run Diesel Feed Using Chloride Based Ionic Liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. L. Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Z. Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (22), pp.8801-8807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie701704q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om900747b⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01889629v1</w:t>
+                <w:t xml:space="preserve">hal-00474641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Extraction and Identification of Neutral Nitrogen Compounds Contained in Straight-Run Diesel Feed Using Chloride Based Ionic Liquid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective extraction of neutral nitrogen compounds found in diesel feed by 1-butyl-3-methyl-imidazolium chloride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. L. Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. L. Xie</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">X. X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">X. Z. Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ie701704q⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10, pp.524-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b800789f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00474641v1</w:t>
+                <w:t xml:space="preserve">hal-00277118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective extraction of neutral nitrogen compounds found in diesel feed by 1-butyl-3-methyl-imidazolium chloride</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Solid/Liquid extraction of Zirconium and hafnium in hydrochloric acid aqueous solution with anion exchange resin-kinetic study and equilibrium analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Fiaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Poriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46, pp.1286-1291</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00277118v1</w:t>
+                <w:t xml:space="preserve">hal-00163948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of pyridine-based polyaminocarboxylic ligands bearing a thioalkyl anchor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 48, pp.3463-3466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid/Liquid extraction of Zirconium and hafnium in hydrochloric acid aqueous solution with anion exchange resin-kinetic study and equilibrium analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">A catalytic method for the reduction of secondary and tertiary phosphine oxides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jahjah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Docherty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 46, pp.1286-1291</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10, pp.1545-1548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00163948v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A catalytic method for the reduction of secondary and tertiary phosphine oxides.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature-induced surfactant- mediated pre-concentration of uranium assisted by complexation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Foos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Draye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 81 (12), pp.1872 - 1876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jctb.1618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00164843v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-induced surfactant- mediated pre-concentration of uranium assisted by complexation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Micheline Draye</w:t>
+                <w:t xml:space="preserve">Zirconium and hafnium separation, part 1. Liquid/liquid extraction in hydrochloric acid aqueius solution with Aliquat 336.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Poriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Technology and Biotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Separation Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41(9), pp.1927-1940</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03285976v1</w:t>
+                <w:t xml:space="preserve">hal-00166147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zirconium and hafnium separation, part 1. Liquid/liquid extraction in hydrochloric acid aqueius solution with Aliquat 336.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Polyaminocarboxylic acids rejection by charged nanofiltration membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 41(9), pp.1927-1940</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 279(1-2), pp.446-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00166147v1</w:t>
+                <w:t xml:space="preserve">hal-00166011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyaminocarboxylic acids rejection by charged nanofiltration membrane</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design of gold nanoparticles for magnetic resonance imaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pj Debouttiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Billotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (18), pp.2330-2339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.200600242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00166011v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00352687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of gold nanoparticles for magnetic resonance imaging.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Beuf</w:t>
+                <w:t xml:space="preserve">Design of Gold Nanoparticles for Magnetic Resonance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Billotey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O, Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Favre-Réguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.2330-2339</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">ujm-00352687v1</w:t>
+                <w:t xml:space="preserve">hal-00436154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Gold Nanoparticles for Magnetic Resonance Imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zirconium and hafnium separation . Part 2. Solid/liquid extraction in hydrochloric acid aqueous solution with anion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Poriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.2330-2339</w:t>
+              <w:t xml:space="preserve">Separation Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41(12), pp.2711-2722</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436154v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00166148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zirconium and hafnium separation . Part 2. Solid/liquid extraction in hydrochloric acid aqueous solution with anion</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Ultra-deep desulfurization of transportation fuels via charge-transfer complexes under ambient conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sevignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Macaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rocault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 41(12), pp.2711-2722</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7 (6), pp.413-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00166148v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00012593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-deep desulfurization of transportation fuels via charge-transfer complexes under ambient conditions</w:t>
+                <w:t xml:space="preserve">Novel methodology toward deep desulfurization of diesel feed based on the selective elimination of nitrogen compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Macaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Sevignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Rocault</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Favre Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 7 (6), pp.413-420</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 43, pp.7843-7849</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00012593v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00007451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regioselectively N-Functionalised 14-membered azapyridinomacrocycles bearing trialkylcarboxylic acid side chains as ligands for lanthanide ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dioury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Siaugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Wintgens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 21, pp.4424. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejoc.200400264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00168495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel methodology toward deep desulfurization of diesel feed based on the selective elimination of nitrogen compounds</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Schulz</w:t>
+                <w:t xml:space="preserve">Effect of mixed pendant groups on the solution properties of 12-membered azapyridinomacrocycles : Evaluation of the protonation constants and the stability constants of the europium (III) complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Siaugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Segat-Dioury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Plancque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Foos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 15, pp.2834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200300016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00007451v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00168489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mixed pendant groups on the solution properties of 12-membered azapyridinomacrocycles : Evaluation of the protonation constants and the stability constants of the europium (III) complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+                <w:t xml:space="preserve">Europium(III) complex formed with pyridine containing azamacrocyclic triacetate ligand: characterization by sensitized Eu(III) luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Siaugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ségat-Dioury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Foos</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Wintgens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Madic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.200300016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 156 (1-3), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1010-6030(03)00018-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00168489v1</w:t>
+                <w:t xml:space="preserve">hal-00168482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Europium(III) complex formed with pyridine containing azamacrocyclic triacetate ligand: characterization by sensitized Eu(III) luminescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+                <w:t xml:space="preserve">Regioselective synthesis of N-functionalized 12-membered azapyridinomacrocycles bearing trialkylcarboxylic acid side chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Siaugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ségat-Dioury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Madic</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Foos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1010-6030(03)00018-2⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 57 (22), pp.4713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-4020(01)00328-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00168482v1</w:t>
+                <w:t xml:space="preserve">hal-00168471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective synthesis of N-functionalized 12-membered azapyridinomacrocycles bearing trialkylcarboxylic acid side chains</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An ESR Study of γ-Irradiated P4VP Polymers : Dose-Effect Relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Draye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Foos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0040-4020(01)00328-3⟩</w:t>
+              <w:t xml:space="preserve">Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 29 (7), pp.710-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1246/cl.2000.710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00168471v1</w:t>
+                <w:t xml:space="preserve">hal-03285718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ESR Study of γ-Irradiated P4VP Polymers : Dose-Effect Relationships</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A highly chemoselective protection and activation of primary amines in polyamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ségat-Dioury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nait-Bouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cosma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Siaugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 6, pp.868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2000-6704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1246/cl.2000.710⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03285718v1</w:t>
+                <w:t xml:space="preserve">hal-00168461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A highly chemoselective protection and activation of primary amines in polyamine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">An efficient synthesis of pyridine containing triaza-macrocyclic triacetate ligand and luminescence properties of its europium(III) complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Siaugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ségat-Dioury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ségat-Dioury</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Siaugue</w:t>
+                <w:t xml:space="preserve">C. Madic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Foos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 41 (39), pp.7443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-4039(00)01272-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-2000-6704⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00168461v1</w:t>
+                <w:t xml:space="preserve">hal-00168470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient synthesis of pyridine containing triaza-macrocyclic triacetate ligand and luminescence properties of its europium(III) complex</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elimination of vanadium and arsenic from VKCs catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Favre Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dunjic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Separation Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 32, pp.2591-2605</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00168470v1</w:t>
+                <w:t xml:space="preserve">hal-00006562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elimination of vanadium and arsenic from VKCs catalysts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
+                <w:t xml:space="preserve">Radiochemical stability of dicyclohexano-18-crown-6 ether (DCH18C6) and its use in a recovery process of strontium from acidic nuclear waste stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Draye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Foos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 78, pp.105-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/ract.1997.78.special-issue.105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00006562v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00006669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiochemical stability of dicyclohexano-18-crown-6 ether (DCH18C6) and its use in a recovery process of strontium from acidic nuclear waste stream</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Selective extraction of palladium from acidic nitrate solutions with thiamacrocycles-synergized dinonylnaphtalenesulfonic acid systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Buzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Foos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 220, pp.105-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02035358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1524/ract.1997.78.special-issue.105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00006669v1</w:t>
+                <w:t xml:space="preserve">hal-00006490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective extraction of palladium from acidic nitrate solutions with thiamacrocycles-synergized dinonylnaphtalenesulfonic acid systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
+                <w:t xml:space="preserve">_Selective cesium removal from a sodium nitrate aqueous medium by nanofiltration-complexation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Nicod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Foos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Separation Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 32, pp.2309-2320</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00006490v1</w:t>
+                <w:t xml:space="preserve">hal-00006556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">_Selective cesium removal from a sodium nitrate aqueous medium by nanofiltration-complexation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
+                <w:t xml:space="preserve">Polymeric and immobilized crown compounds, material for ion separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dunjic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 32, pp.2309-2320</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 53, pp.1343-1360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00006556v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00006555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymeric and immobilized crown compounds, material for ion separation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
+                <w:t xml:space="preserve">Radiochemical stability of the dicyclohexano-18-crown-6 ether (DCH18C6): synthesis and tests in radioactive medium of the DCH18C6 radiolytic products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Draye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolph Chomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 53, pp.1343-1360</w:t>
+              <w:t xml:space="preserve">Bulletin de la Societe Chimique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 133, pp.183-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00006555v1</w:t>
+                <w:t xml:space="preserve">hal-00006395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiochemical stability of the dicyclohexano-18-crown-6 ether (DCH18C6): synthesis and tests in radioactive medium of the DCH18C6 radiolytic products</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
+                <w:t xml:space="preserve">Extraction of cesium from an alkaline leaching solution of spent catalysts using an ion-exchange column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dunjic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Societe Chimique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 133, pp.183-197</w:t>
+              <w:t xml:space="preserve">Separation Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 31, pp.1001-1010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00006395v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00006398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of cesium from an alkaline leaching solution of spent catalysts using an ion-exchange column</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and evaluation of new polyurethane. Based material of ion separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Favre Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Dumont</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Dunjic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 31, pp.1001-1010</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 36, pp.6439-6442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00006398v1</w:t>
+                <w:t xml:space="preserve">hal-00006338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and evaluation of new polyurethane. Based material of ion separation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
+                <w:t xml:space="preserve">New polyether-based ionoselective materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dunjic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...79 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Duclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 6, pp.484-486</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00006320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11956,333 +11831,333 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of aerobic oxidation of aldehydes using ultrasonic irradiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact des ultrasons sur le transfert gaz-liquide lors de l'oxydation aérobie des aldéhydes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Besnard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gregory Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Orange, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047011v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des ultrasons sur le transfert gaz-liquide lors de l'oxydation aérobie des aldéhydes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancement of aerobic oxidation of aldehydes using ultrasonic irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Besnard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gregory Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Draye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Orange, France</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117261v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxydation aérobie des aldéhydes : effet des ultrasons sur le transfert de masse gaz-liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12297,113 +12172,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du groupe Chimie Durable de la Société Chimique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ultrasons pour l’oxydation aérobie des aldéhydes : quels impacts sur le transfert de masse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12418,73 +12293,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de printemps de la Section Régionale Rhône-Alpes de la Société Chimique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification of liquid-liquid extraction using capillary slug flow reactor: application to fructose dehydration to improve HMF yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fongarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12493,1913 +12368,1913 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lueckgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01150406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquide ionique à température ambiante, de la synthèse à la valorisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papaiconomou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Papaiconomou</w:t>
+                <w:t xml:space="preserve">Julien Estager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université Joseph Fourier, Grenoble</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticules hybrides d'or pour l'IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pj Debouttiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Lamartine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pj Debouttiere</w:t>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Nanohybrides 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00374949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de nanohybrides à cœur d'or pour une application en IRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pj Debouttiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lamartine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Vocanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pj Debouttiere</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tillement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Nanohybrides 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-00374952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obtention of ultra low sulfur diesel by selective elimination of nitrogen compounds from gasoils feeds as an HDS pretreatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Macaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vrinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th North American Catalysis Society Meeting, 1/06/03 - 6/06/03</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00010424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyridine Containing Triaza (PCTA) macrocycle ligands and their lanthanide (III) complexes. Synthesis and characterization by UV-light induced Eu(III) luminescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId395" w:history="1">
+                <w:t xml:space="preserve">Ligands azamacrocycles dérivés de pyridine 2,6 substituée et leur complexe d'europium (III) : Synthèse et caractérisation des complexes par luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Ségat-Dioury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Siaugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Madic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Foos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BOSS-8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Gent, Belgium</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Francaise de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00169996v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00170000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligands azamacrocycles dérivés de pyridine 2,6 substituée et leur complexe d'europium (III) : Synthèse et caractérisation des complexes par luminescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId395" w:history="1">
+                <w:t xml:space="preserve">Pyridine Containing Triaza (PCTA) macrocycle ligands and their lanthanide (III) complexes. Synthesis and characterization by UV-light induced Eu(III) luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Ségat-Dioury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Siaugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Madic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Foos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Francaise de Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Rennes, France</w:t>
+              <w:t xml:space="preserve">BOSS-8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00170000v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00169996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the stability constant of La(III), Eu(III), Gd(III) and Lu(III) complexes formed with pyridine containing azamacrocyclic ligands by Eu(III) luminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Ségat-Dioury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Siaugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Foos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atalante 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new pyridine containing azamacrocycles for the complexation of f-elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Ségat-Dioury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Siaugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Foos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atalante 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Pyridine Containing Triaza (PCTA) macrocyclic ligands for the separation of f-elements. Characterization of the complexes by UV-light induced Eu(III) luminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Ségat-Dioury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Siaugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Madic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOS-13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00169981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new Pyridine Containing Triaza (PCTA) macrocyclic ligands for the separation of f-elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Ségat-Dioury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Siaugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Madic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Foos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV International Symposium on Macrocyclic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, St-Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00169992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de nouveaux macrocycles pour la complexation sélective des actinides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+                <w:t xml:space="preserve">Nouveaux complexants macrocycliques à donneurs mous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Siaugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Foos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2éme Journée de Chimie Organique et Bioorganique du Campus de la Montagne Sainte-Geneviève</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1998, France</w:t>
+              <w:t xml:space="preserve">Journées de Chimie Organique (JCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00169970v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00169976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux complexants macrocycliques à donneurs mous</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+                <w:t xml:space="preserve">Synthèse de nouveaux macrocycles pour la complexation sélective des actinides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Siaugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Foos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Chimie Organique (JCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1998, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">2éme Journée de Chimie Organique et Bioorganique du Campus de la Montagne Sainte-Geneviève</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00169976v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00169970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of new chelating agents for the separation of f-elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Siaugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Foos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on f Elements (ICF3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00169969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reclaiming of cesium contained in catalysts used in sulfuric acid production and elimination of arsenic and vanadium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Favre Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Dumont</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Dunjic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europacat-2, 3/09/95 - 8/09/95</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00010780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récupération des métaux contenus dans les catalyseurs usés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dunjic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Printemps de la Société Française de Chimie, 10/04/94 - 10/04/94</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00010869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14409,91 +14284,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de phéromones sexuelles pour lutter contre la Pyrale du buis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasina Randrianasolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14508,159 +14383,159 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de printemps de la Section Régionale Rhône-Alpes de la Société Chimique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxydation catalytique d’aldéhyde en flux continu et sous ultrasons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Besnard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gregory Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Draye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Printemps de la Section Rhône-Alpes de la Société Chimique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14670,253 +14545,253 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caesium-selective imprinted phenolic resins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dunjic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">COLEMAN A W. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Recognition and Inclusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kluwer Academic Publishers, pp.329-332, 1998, Vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00010245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and evaluation of new ionoselective materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dunjic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">COLEMAN A W. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Recognition and Inclusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kluwer Academic Publishers, pp.197-202, 1998, Vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00010244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14926,275 +14801,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'un matériau pour extraire des composés polyaromatiques ou azotés neutres d'un mélange d'hydrocarbure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Procédé de séparation en milieu aqueux d'au moins un élément actinide d'éléments lanthanides par xomplexation et filtration membranaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Adnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: 06 53868. 2006</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Foos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Buzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: 06 50325. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00166228v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00166227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de séparation en milieu aqueux d'au moins un élément actinide d'éléments lanthanides par xomplexation et filtration membranaire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Utilisation d'un matériau pour extraire des composés polyaromatiques ou azotés neutres d'un mélange d'hydrocarbure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: 06 50325. 2006</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fu Xiangzhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Xuxu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: 06 53868. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00166227v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00166228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId418"/>
+      <w:footerReference w:type="default" r:id="rId417"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15341,51 +15216,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534269v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Guicheret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Dos-Santos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Bellefon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanoye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Philippe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5re00444f" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250673v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bruel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Morand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ognier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dedieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Favre-R&#233;guillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5gc02405f" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381085v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.70091" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernardin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c04149" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139552v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Audevard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Navarro-Ruiz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Corrias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2023.06.023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113228v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rivera-C&#225;rcamo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2023.05.006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04184147v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2gc02921a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2023.114196" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102599v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300036" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04097239v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c06951" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04064630v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2re00471b" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622463v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Castro Contreras" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.135951" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03611887v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.1c00399" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759560v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serp" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202200916" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148510v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rivera&#8208;c&#225;rcamo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guicheret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Castro Contreras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy01938k" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008840v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric da Silva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c01265" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041041v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alberto da Silva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Philippe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Favre-Reguillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04291967v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cote" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Czerwinsky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2018.07.034" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107999v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Violet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mifleur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RE00238J" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408288v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hammoud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne G&#233;rard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Barnes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02779" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094808v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F Machado" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Curiel Alvarez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2019.02.034" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094806v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sofack Kreutzer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Metay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8re00212f" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04047083v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelaal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacy Grundhauser" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fongarland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b04193" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079774v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Eddine Hamami" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude De&#8197;bellefon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201800201" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107981v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Swesi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b00995" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624265v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Drouet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Doussot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Garros" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mathiron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bassard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23102594" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783617v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lueckgen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vanoye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Philippe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eternot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fongarland" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41981-018-0004-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604859v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumaira Anjum" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Haider Abbasi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hano" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2017.01.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925371v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiady Wang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201600281" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925600v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mertxe Pablos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cy00309e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094810v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/1846.2016.00023" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925612v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201400925" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-12HK0J1Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925601v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiadi Wang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude De Bellefon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.5b00359" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147489v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laval" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Dayoub" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Pehlivan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle M&#233;tay" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062535v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borrini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favre-Reguillon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gracia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.974449" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179511v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.11.101" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4VCWMW8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925619v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Smith" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA12067A" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889529v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Petit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Poli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis-Quanquin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs4002767" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877304v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mignon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tiano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belmont" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chermette" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2013.01.015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SF47F82N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930571v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cy00050h" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930581v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Munno" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupuy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2013.01.012" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930585v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Aloui" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Percheron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol401273k" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930574v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra42385a" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168873v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leydier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Lin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Turgis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lecercl&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.11.065" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZJXKVL3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930893v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqeel Ahmad Taimoor" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cy00346a" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170157v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Berthod" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mignani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200219" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51EBEF88B6E0A39A9AD6E68DD4AEBC8EA5C28670/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176238v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duclos" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuttapong Singjunla" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2012.07.136" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNZQZWSP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223483v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajmia Chouchene" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Jeguirim" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Trouve" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Buzit" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2011.03.044" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0SDM0F0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01815135v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Murat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Draye" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2010.529097" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168557v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taran" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168571v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.05.109" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0M6P2RX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930896v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Zanota" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Desgranges" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2011.01.012" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GVSM68S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166833v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Li Xie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu-Xu Wang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianzhi Fu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemaire" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je100446p" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289635v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.04.017" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNDV6436-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166243v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mignanic" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b920324a" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7SLKRMNN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166248v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Espinas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9nj00417c" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FD809C05E580B110A3FEC610C662F7952E716904/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166237v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2009.10.034" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6C3B4T3B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166779v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Demonchaux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.02.008" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3NQBVLX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166202v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Berthod" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.09.164" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGCPLRKW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430900v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Xie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. X. Wang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Z. Fu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrinat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie900142p" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166168v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Shi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Rong Chen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.09.134" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSL0HZPM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889629v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;len Albela" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneviot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mignani" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om900747b" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474641v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie701704q" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q6K69LQZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277118v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b800789f" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-59VN8P0W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164716v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163948v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fiaty" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poriel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164843v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthod" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jahjah" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mignani" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Docherty" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285976v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Foos" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.1618" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SVB1B784-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166147v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166011v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sorin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00352687v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Debouttiere" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vocanson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billotey" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200600242" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NXSVC36J-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436154v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vocanson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billotey" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O, Beuf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favre-R&#233;guillon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166148v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lamotte" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012593v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sevignon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macaud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schulz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocault" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168495v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dioury" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sylvestre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Siaugue" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wintgens" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferroud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200400264" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CDKGXMR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007451v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favre Reguillon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schulz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168489v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Segat-Dioury" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plancque" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Foos" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200300016" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NRPCZZ64-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168482v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S&#233;gat-Dioury" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madic" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1010-6030(03)00018-2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TLHGL8W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168471v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(01)00328-3" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W100H40T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285718v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guy" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.2000.710" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168461v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nait-Bouda" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cosma" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2000-6704" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168470v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)01272-7" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VMZ0NQH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006562v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumont" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dunjic" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006669v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.1997.78.special-issue.105" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006490v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Buzit" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02035358" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MT61VZRB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006556v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaubert" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barnier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicod" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006555v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006395v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolph Chomel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Faure" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006398v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006338v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006320v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duclaux" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02047011v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besnard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02117261v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02049038v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152957v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150406v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01998971v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Estager" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00374949v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lamartine" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00374952v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lamartine" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010424v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169996v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne S&#233;gat-Dioury" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170000v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170020v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170004v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169981v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169992v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169970v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jabin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169976v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169969v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010780v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010869v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152964v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Randrianasolo" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01939613v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Favre Reguillon" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010245v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010244v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166228v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Xiangzhu" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xuxu" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166227v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Adnet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534269v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Guicheret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Dos-Santos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Bellefon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanoye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Philippe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5re00444f" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250673v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bruel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Morand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ognier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dedieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Favre-R&#233;guillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5gc02405f" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381085v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.70091" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernardin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c04149" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139552v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Audevard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Navarro-Ruiz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Corrias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2023.06.023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107663v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rivera-C&#225;rcamo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serp" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2023.114196" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04184147v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2gc02921a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113228v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2023.05.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102599v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300036" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04097239v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c06951" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04064630v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2re00471b" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622463v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Castro Contreras" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.135951" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03611887v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.1c00399" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759560v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serp" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202200916" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148510v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rivera&#8208;c&#225;rcamo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guicheret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Castro Contreras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy01938k" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008840v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric da Silva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c01265" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041041v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alberto da Silva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Philippe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Favre-Reguillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04291967v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cote" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Czerwinsky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2018.07.034" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408288v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hammoud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne G&#233;rard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Barnes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02779" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094808v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F Machado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Curiel Alvarez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2019.02.034" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107999v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Violet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mifleur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RE00238J" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094806v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sofack Kreutzer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Metay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8re00212f" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04047083v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelaal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacy Grundhauser" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fongarland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b04193" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079774v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Eddine Hamami" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude De&#8197;bellefon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201800201" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107981v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Swesi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b00995" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624265v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Drouet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Doussot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Garros" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mathiron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bassard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23102594" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783617v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lueckgen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vanoye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Philippe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eternot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fongarland" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41981-018-0004-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925371v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiady Wang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201600281" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604859v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumaira Anjum" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Haider Abbasi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hano" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2017.01.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925600v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mertxe Pablos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cy00309e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094810v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/1846.2016.00023" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925612v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201400925" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-12HK0J1Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925601v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiadi Wang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude De Bellefon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.5b00359" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062535v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borrini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favre-Reguillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gracia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.974449" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179511v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laval" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Dayoub" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Pehlivan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle M&#233;tay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.11.101" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4VCWMW8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925619v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Smith" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA12067A" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877304v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mignon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tiano" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belmont" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chermette" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2013.01.015" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SF47F82N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930571v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cy00050h" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889529v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Petit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Poli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis-Quanquin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs4002767" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930581v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Munno" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupuy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2013.01.012" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930585v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Aloui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Percheron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol401273k" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930574v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra42385a" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168873v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leydier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Lin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Turgis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lecercl&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.11.065" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZJXKVL3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930893v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqeel Ahmad Taimoor" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cy00346a" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176238v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duclos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuttapong Singjunla" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2012.07.136" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNZQZWSP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223483v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajmia Chouchene" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Jeguirim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Trouve" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Buzit" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2011.03.044" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0SDM0F0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170157v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Berthod" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mignani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200219" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51EBEF88B6E0A39A9AD6E68DD4AEBC8EA5C28670/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01815135v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Murat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Draye" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2010.529097" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168571v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.05.109" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0M6P2RX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168557v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taran" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930896v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Zanota" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Desgranges" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2011.01.012" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GVSM68S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166833v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Li Xie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu-Xu Wang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianzhi Fu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemaire" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je100446p" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166248v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Espinas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9nj00417c" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FD809C05E580B110A3FEC610C662F7952E716904/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166237v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2009.10.034" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6C3B4T3B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289635v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.04.017" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNDV6436-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166243v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mignanic" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b920324a" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7SLKRMNN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166779v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Demonchaux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.02.008" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3NQBVLX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166202v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Berthod" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.09.164" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGCPLRKW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430900v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Xie" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. X. Wang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Z. Fu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrinat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie900142p" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166168v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Shi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Rong Chen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.09.134" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSL0HZPM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889629v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;len Albela" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneviot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mignani" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om900747b" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474641v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie701704q" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q6K69LQZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277118v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b800789f" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-59VN8P0W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163948v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fiaty" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poriel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164716v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164843v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthod" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jahjah" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mignani" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Docherty" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285976v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Foos" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.1618" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SVB1B784-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166147v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166011v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sorin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00352687v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Debouttiere" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vocanson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billotey" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200600242" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NXSVC36J-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436154v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vocanson" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billotey" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O, Beuf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favre-R&#233;guillon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166148v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lamotte" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012593v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sevignon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schulz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocault" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007451v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favre Reguillon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schulz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168495v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dioury" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sylvestre" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Siaugue" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wintgens" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferroud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200400264" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CDKGXMR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168489v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Segat-Dioury" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plancque" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Foos" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200300016" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NRPCZZ64-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168482v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S&#233;gat-Dioury" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madic" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1010-6030(03)00018-2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TLHGL8W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168471v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(01)00328-3" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W100H40T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285718v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.2000.710" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168461v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nait-Bouda" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cosma" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2000-6704" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168470v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)01272-7" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VMZ0NQH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006562v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumont" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dunjic" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006669v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guy" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.1997.78.special-issue.105" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006490v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Buzit" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02035358" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MT61VZRB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006556v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaubert" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barnier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicod" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006555v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006395v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolph Chomel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Faure" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006398v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006338v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006320v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duclaux" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02117261v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besnard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02047011v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02049038v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152957v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150406v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01998971v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Estager" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00374949v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lamartine" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00374952v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lamartine" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010424v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170000v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne S&#233;gat-Dioury" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169996v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170020v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170004v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169981v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169992v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169976v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jabin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169970v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169969v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010780v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010869v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152964v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Randrianasolo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01939613v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Favre Reguillon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010245v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010244v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166227v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Adnet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166228v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Xiangzhu" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xuxu" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>