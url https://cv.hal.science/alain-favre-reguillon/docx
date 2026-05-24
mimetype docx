--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -637,602 +637,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Cocktail”-type catalysis on bimetallic systems for cinnamaldehyde selective hydrogenation: Role of isolated single atoms, nanoparticles and single atom alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deactivation of Pd/C catalysts by irreversible loss of hydrogen spillover ability of the carbon support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Guicheret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Camila Rivera-Cárcamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérémy Audevard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Navarro-Ruiz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anna Corrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 425, pp.245-259. </w:t>
+              <w:t xml:space="preserve">, 2023, 424, pp.173-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2023.06.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2023.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139552v1</w:t>
+                <w:t xml:space="preserve">hal-04113228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetophenone hydrogenation and consecutive hydrogenolysis with Pd/CNT catalysts: Highlighting the synergy between single atoms and nanoparticles by kinetic modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Cocktail”-type catalysis on bimetallic systems for cinnamaldehyde selective hydrogenation: Role of isolated single atoms, nanoparticles and single atom alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Audevard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Navarro-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vanoye</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila Rivera-Cárcamo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
+                <w:t xml:space="preserve">Anna Corrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2023.114196⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 425, pp.245-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2023.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107663v1</w:t>
+                <w:t xml:space="preserve">hal-04139552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on “Catalyst- and additive-free sunlight-induced autoxidation of aldehydes to carboxylic acids” by H. Shi, J. Li, T. Wang, M. Rudolph and A. S. K. Hashmi, Green Chem. , 2022, 24 , 5835</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 25 (14), pp.5756-5759. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d2gc02921a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deactivation of Pd/C catalysts by irreversible loss of hydrogen spillover ability of the carbon support</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acetophenone hydrogenation and consecutive hydrogenolysis with Pd/CNT catalysts: Highlighting the synergy between single atoms and nanoparticles by kinetic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bernardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Rivera-Cárcamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Javier Navarro-Ruiz</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Serp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 424, pp.173-188. </w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 422, pp.114196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2023.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2023.114196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04113228v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjustment of the Single Atom/Nanoparticle Ratio in Pd/CNT Catalysts for Phenylacetylene Selective Hydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Audevard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Navarro-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Corrias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (11), pp.e202300036. </w:t>
@@ -1264,196 +1264,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “Photoinduced Protocol for Aerobic Oxidation of Aldehydes to Carboxylic Acids under Mild Conditions”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective aerobic oxidation of aliphatic aldehydes: the critical role of percarboxylate anion on the selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (5), pp.1619-1621. </w:t>
+              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8, pp.1043-1050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c06951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2re00471b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097239v1</w:t>
+                <w:t xml:space="preserve">hal-04064630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective aerobic oxidation of aliphatic aldehydes: the critical role of percarboxylate anion on the selectivity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment on “Photoinduced Protocol for Aerobic Oxidation of Aldehydes to Carboxylic Acids under Mild Conditions”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8, pp.1043-1050. </w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (5), pp.1619-1621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2re00471b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c06951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04064630v1</w:t>
+                <w:t xml:space="preserve">hal-04097239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process intensification of the catalytic hydrogenation of squalene using a Pd/CNT catalyst combining nanoparticles and single atoms in a continuous flow reactor</w:t>
               </w:r>
@@ -1465,51 +1465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Guicheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Rivera-Cárcamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Castro Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1690,51 +1690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Guicheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Rivera-Cárcamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude de Bellefon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2311,429 +2311,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Synthesis of Nitriles from Carboxylic Acids Using Indium-Catalyzed Transnitrilation: Mechanistic and Kinetic Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Online monitoring by infrared spectroscopy using multivariate analysis – background theory and application to catalytic dehydrogenative coupling of butanol to butyl butyrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Violet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Mifleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Barnes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Philippe</w:t>
+                <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (11), pp.9705-9714. </w:t>
+              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (5), pp.909-918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.9b02779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8RE00238J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408288v1</w:t>
+                <w:t xml:space="preserve">hal-02107999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mesoporous carbon support nature and pretreatments on palladium loading, dispersion and apparent catalytic activity in hydrogenation of myrcene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Guicheret</w:t>
+                <w:t xml:space="preserve">Direct Synthesis of Nitriles from Carboxylic Acids Using Indium-Catalyzed Transnitrilation: Mechanistic and Kinetic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno F Machado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camila Rivera‐cárcamo</w:t>
+                <w:t xml:space="preserve">Ahmad Hammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Curiel Alvarez</w:t>
+                <w:t xml:space="preserve">Hélène Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2019.02.034⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (11), pp.9705-9714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.9b02779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094808v1</w:t>
+                <w:t xml:space="preserve">hal-02408288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online monitoring by infrared spectroscopy using multivariate analysis – background theory and application to catalytic dehydrogenative coupling of butanol to butyl butyrate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Violet</w:t>
+                <w:t xml:space="preserve">Effect of mesoporous carbon support nature and pretreatments on palladium loading, dispersion and apparent catalytic activity in hydrogenation of myrcene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén Castro Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Guicheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Mifleur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vanoye</w:t>
+                <w:t xml:space="preserve">Bruno F Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Rivera‐cárcamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
+                <w:t xml:space="preserve">M.A. Curiel Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (5), pp.909-918. </w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 372, pp.226-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8RE00238J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2019.02.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107999v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous flow aerobic alcohol oxidation using a heterogeneous Ru 0 catalyst</w:t>
               </w:r>
@@ -3117,51 +3117,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deeper Mechanistic Insight into Ru Pincer-Mediated Acceptorless Dehydrogenative Coupling of Alcohols: Exchanges, Intermediates, and Deactivation Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Trivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3513,334 +3513,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01783617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxidation of methyl oleate with molecular oxygen: Implementation of Mukaiyama reaction in flow</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of photoperiod regimes and ultraviolet-C radiations on biosynthesis of industrially important lignans and neolignans in cell cultures of Linum usitatissimum L. (Flax)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiady Wang</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sumaira Anjum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Haider Abbasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Doussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejlt.201600281⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 167, pp.216 - 227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2017.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925371v1</w:t>
+                <w:t xml:space="preserve">hal-01604859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of photoperiod regimes and ultraviolet-C radiations on biosynthesis of industrially important lignans and neolignans in cell cultures of Linum usitatissimum L. (Flax)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
+                <w:t xml:space="preserve">Epoxidation of methyl oleate with molecular oxygen: Implementation of Mukaiyama reaction in flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zine Eddine Hamami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hano</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jiady Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude de Bellefon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fongarland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 167, pp.216 - 227. </w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (5), pp.1600281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2017.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.201600281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604859v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epoxidation using molecular oxygen in flow: facts and questions on the mechanism of the Mukaiyama epoxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiady Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mertxe Pablos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4710,411 +4710,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual reactivities of acridine derivatives in catalytic hydrogenation. A combined experimental and theoretical study</w:t>
+                <w:t xml:space="preserve">Unraveling the Catalytic Cycle of Tertiary Phosphine Oxides Reduction with Hydrosiloxane and Ti(O i Pr) 4 through EPR and 29 Si NMR Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mignon</w:t>
+                <w:t xml:space="preserve">Christelle Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Tiano</w:t>
+                <w:t xml:space="preserve">Evelyne Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Belmont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry Chermette</w:t>
+                <w:t xml:space="preserve">Sandrine Denis-Quanquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 371, pp.63-69. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (7), pp.1431-1438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcata.2013.01.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cs4002767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877304v1</w:t>
+                <w:t xml:space="preserve">hal-01889529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comments on “Nanoporous aluminosilicate mediated transacetalization reactions: application in glycerol valorization” by A. E. Graham et al., Catal. Sci. Technol., 2012, 2, 2258</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unusual reactivities of acridine derivatives in catalytic hydrogenation. A combined experimental and theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Tiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Belmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Chermette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3cy00050h⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 371, pp.63-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcata.2013.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930571v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Catalytic Cycle of Tertiary Phosphine Oxides Reduction with Hydrosiloxane and Ti(O i Pr) 4 through EPR and 29 Si NMR Spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comments on “Nanoporous aluminosilicate mediated transacetalization reactions: application in glycerol valorization” by A. E. Graham et al., Catal. Sci. Technol., 2012, 2, 2258</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude de Bellefon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3 (7), pp.1431-1438. </w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cs4002767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3cy00050h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889529v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methanol dehydration over commercially available zeolites: Effect of hydrophobicity</w:t>
               </w:r>
@@ -5755,173 +5755,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and evaluation of P-chirogenic monodentate binaphthyl phosphines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An improved and safer synthesis of (R)- and (S)-4,4'-diaminomethyl-BINAP.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Dayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Duclos</w:t>
+                <w:t xml:space="preserve">Mikael Berthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuttapong Singjunla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+                <w:t xml:space="preserve">Gérard Mignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 53 (45), pp.5984-5986. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012 (16), pp.3074-3078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2012.07.136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201200219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176238v1</w:t>
+                <w:t xml:space="preserve">hal-01170157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetic valorisation of olive mill wastewater impregnated on low cost absorbent: Sawdust versus olive solid waste</w:t>
               </w:r>
@@ -6047,173 +6047,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved and safer synthesis of (R)- and (S)-4,4'-diaminomethyl-BINAP.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and evaluation of P-chirogenic monodentate binaphthyl phosphines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Berthod</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Marie-Christine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuttapong Singjunla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jeanneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Mignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2012 (16), pp.3074-3078. </w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (45), pp.5984-5986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201200219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2012.07.136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01170157v1</w:t>
+                <w:t xml:space="preserve">hal-01176238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on the Cloud Point Extraction of Gd(III) with 8-Hydroxyquinoline</w:t>
               </w:r>
@@ -6297,298 +6297,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrosiloxane-Ti-(OiPr)4 : an efficient system for the reduction of primary amides into primary amines as their hydrochloride salts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
+                <w:t xml:space="preserve">Sequestering agent for uranyl chelation : new binaphtyl ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lecerclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Taran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 52 (32), pp.4072-4075. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 52 (31), pp.3973-3977</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168571v1</w:t>
+                <w:t xml:space="preserve">hal-01168557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequestering agent for uranyl chelation : new binaphtyl ligands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Taran</w:t>
+                <w:t xml:space="preserve">Hydrosiloxane-Ti-(OiPr)4 : an efficient system for the reduction of primary amides into primary amines as their hydrochloride salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Dayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leyla Pehlivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Métay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 52 (31), pp.3973-3977</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 52 (32), pp.4072-4075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2011.05.109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168557v1</w:t>
+                <w:t xml:space="preserve">hal-01168571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvent effects in liquid-phase dehydration reaction of ethanol to diethylether catalysed by sulfonic-acid catalyst</w:t>
               </w:r>
@@ -6840,582 +6840,582 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereochemistry effect of dicyclohexane-18-crown-6 on zinc isotope seperation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Lemaire</w:t>
+                <w:t xml:space="preserve">Combined process for the treatment of olive oil mill wastewater: Absorption on sawdust and combustion of the impregnated sawdust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajmia Chouchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejdi Jeguirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Trouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Le Buzit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 101 (18), pp.6962-6971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.04.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b9nj00417c⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166248v1</w:t>
+                <w:t xml:space="preserve">hal-03289635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation of lanthanides(III) by inorganic nanofiltration membranes using a water soluble complexing agent.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Lemaire</w:t>
+                <w:t xml:space="preserve">A straightforward synthesis of unsymmetrical secondary phosphine boranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Mignanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.326-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b920324a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.memsci.2009.10.034⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166237v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined process for the treatment of olive oil mill wastewater: Absorption on sawdust and combustion of the impregnated sawdust</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Le Buzit</w:t>
+                <w:t xml:space="preserve">Stereochemistry effect of dicyclohexane-18-crown-6 on zinc isotope seperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Espinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 101 (18), pp.6962-6971. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34, pp.388-390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.04.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b9nj00417c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289635v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A straightforward synthesis of unsymmetrical secondary phosphine boranes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
+                <w:t xml:space="preserve">Separation of lanthanides(III) by inorganic nanofiltration membranes using a water soluble complexing agent.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Borrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Mignanic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Lemaire</w:t>
+                <w:t xml:space="preserve">G. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 12, pp.326-330. </w:t>
+              <w:t xml:space="preserve">Journal of Membrane Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 348 (1-2), pp.41-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b920324a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.memsci.2009.10.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166243v1</w:t>
+                <w:t xml:space="preserve">hal-01166237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mild titanium-based system for the reduction of amides to aldehydes</w:t>
               </w:r>
@@ -7453,51 +7453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Demonchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Mignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 51 (16), pp.2092-2094. </w:t>
@@ -7969,51 +7969,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic Insight into the Reduction of Tertiary Phosphine Oxides by Ti(O i Pr) 4 /TMDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8129,51 +8129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. L. Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. X. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8301,51 +8301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. X. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10, pp.524-531. </w:t>
@@ -8389,260 +8389,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid/Liquid extraction of Zirconium and hafnium in hydrochloric acid aqueous solution with anion exchange resin-kinetic study and equilibrium analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of pyridine-based polyaminocarboxylic ligands bearing a thioalkyl anchor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 46, pp.1286-1291</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 48, pp.3463-3466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00163948v1</w:t>
+                <w:t xml:space="preserve">hal-00164716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of pyridine-based polyaminocarboxylic ligands bearing a thioalkyl anchor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solid/Liquid extraction of Zirconium and hafnium in hydrochloric acid aqueous solution with anion exchange resin-kinetic study and equilibrium analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Fiaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Lin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">L. Poriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 48, pp.3463-3466</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46, pp.1286-1291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00164716v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00163948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A catalytic method for the reduction of secondary and tertiary phosphine oxides.</w:t>
               </w:r>
@@ -8895,77 +8895,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zirconium and hafnium separation, part 1. Liquid/liquid extraction in hydrochloric acid aqueius solution with Aliquat 336.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9029,64 +9029,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9395,64 +9395,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zirconium and hafnium separation . Part 2. Solid/liquid extraction in hydrochloric acid aqueous solution with anion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Poriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10741,265 +10741,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00168470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elimination of vanadium and arsenic from VKCs catalysts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiochemical stability of dicyclohexano-18-crown-6 ether (DCH18C6) and its use in a recovery process of strontium from acidic nuclear waste stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Draye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Favre Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Foos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Dumont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Dunjic</w:t>
+                <w:t xml:space="preserve">A. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 78, pp.105-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/ract.1997.78.special-issue.105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00006562v1</w:t>
+                <w:t xml:space="preserve">hal-00006669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiochemical stability of dicyclohexano-18-crown-6 ether (DCH18C6) and its use in a recovery process of strontium from acidic nuclear waste stream</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Draye</w:t>
+                <w:t xml:space="preserve">Elimination of vanadium and arsenic from VKCs catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Guy</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dunjic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiochimica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Separation Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 32, pp.2591-2605</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00006669v1</w:t>
+                <w:t xml:space="preserve">hal-00006562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective extraction of palladium from acidic nitrate solutions with thiamacrocycles-synergized dinonylnaphtalenesulfonic acid systems</w:t>
               </w:r>
@@ -11269,64 +11269,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymeric and immobilized crown compounds, material for ion separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dunjic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11489,77 +11489,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of cesium from an alkaline leaching solution of spent catalysts using an ion-exchange column</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dunjic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11610,64 +11610,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and evaluation of new polyurethane. Based material of ion separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dunjic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11705,51 +11705,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New polyether-based ionoselective materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dunjic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11839,269 +11839,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des ultrasons sur le transfert gaz-liquide lors de l'oxydation aérobie des aldéhydes</w:t>
+                <w:t xml:space="preserve">Enhancement of aerobic oxidation of aldehydes using ultrasonic irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Draye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Micheline Draye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Orange, France</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117261v1</w:t>
+                <w:t xml:space="preserve">hal-02047011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of aerobic oxidation of aldehydes using ultrasonic irradiation</w:t>
+                <w:t xml:space="preserve">Impact des ultrasons sur le transfert gaz-liquide lors de l'oxydation aérobie des aldéhydes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Chatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Draye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Favre-Réguillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Orange, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047011v1</w:t>
+                <w:t xml:space="preserve">hal-02117261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxydation aérobie des aldéhydes : effet des ultrasons sur le transfert de masse gaz-liquide</w:t>
               </w:r>
@@ -12944,277 +12944,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00010424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligands azamacrocycles dérivés de pyridine 2,6 substituée et leur complexe d'europium (III) : Synthèse et caractérisation des complexes par luminescence</w:t>
+                <w:t xml:space="preserve">Pyridine Containing Triaza (PCTA) macrocycle ligands and their lanthanide (III) complexes. Synthesis and characterization by UV-light induced Eu(III) luminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Ségat-Dioury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Siaugue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Madic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Foos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Francaise de Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Rennes, France</w:t>
+              <w:t xml:space="preserve">BOSS-8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00170000v1</w:t>
+                <w:t xml:space="preserve">hal-00169996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyridine Containing Triaza (PCTA) macrocycle ligands and their lanthanide (III) complexes. Synthesis and characterization by UV-light induced Eu(III) luminescence</w:t>
+                <w:t xml:space="preserve">Ligands azamacrocycles dérivés de pyridine 2,6 substituée et leur complexe d'europium (III) : Synthèse et caractérisation des complexes par luminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Ségat-Dioury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Siaugue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Siaugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Madic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Foos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BOSS-8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Gent, Belgium</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Francaise de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00169996v1</w:t>
+                <w:t xml:space="preserve">hal-00170000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the stability constant of La(III), Eu(III), Gd(III) and Lu(III) complexes formed with pyridine containing azamacrocyclic ligands by Eu(III) luminescence</w:t>
               </w:r>
@@ -13252,51 +13252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Foos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atalante 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, France</w:t>
@@ -13377,51 +13377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Foos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atalante 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, Avignon, France</w:t>
@@ -13450,51 +13450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Pyridine Containing Triaza (PCTA) macrocyclic ligands for the separation of f-elements. Characterization of the complexes by UV-light induced Eu(III) luminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Ségat-Dioury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13694,269 +13694,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00169992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux complexants macrocycliques à donneurs mous</w:t>
+                <w:t xml:space="preserve">Synthèse de nouveaux macrocycles pour la complexation sélective des actinides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Siaugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Foos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Chimie Organique (JCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1998, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">2éme Journée de Chimie Organique et Bioorganique du Campus de la Montagne Sainte-Geneviève</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00169976v1</w:t>
+                <w:t xml:space="preserve">hal-00169970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de nouveaux macrocycles pour la complexation sélective des actinides</w:t>
+                <w:t xml:space="preserve">Nouveaux complexants macrocycliques à donneurs mous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Siaugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Foos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2éme Journée de Chimie Organique et Bioorganique du Campus de la Montagne Sainte-Geneviève</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1998, France</w:t>
+              <w:t xml:space="preserve">Journées de Chimie Organique (JCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1998, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00169970v1</w:t>
+                <w:t xml:space="preserve">hal-00169976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of new chelating agents for the separation of f-elements</w:t>
               </w:r>
@@ -13968,51 +13968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Siaugue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Foos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14050,77 +14050,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reclaiming of cesium contained in catalysts used in sulfuric acid production and elimination of arsenic and vanadium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dunjic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14171,64 +14171,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récupération des métaux contenus dans les catalyseurs usés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dunjic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14572,64 +14572,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caesium-selective imprinted phenolic resins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dunjic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14684,64 +14684,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and evaluation of new ionoselective materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dunjic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14809,259 +14809,259 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de séparation en milieu aqueux d'au moins un élément actinide d'éléments lanthanides par xomplexation et filtration membranaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Bernier</w:t>
+                <w:t xml:space="preserve">Utilisation d'un matériau pour extraire des composés polyaromatiques ou azotés neutres d'un mélange d'hydrocarbure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Adnet</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: 06 50325. 2006</w:t>
+                <w:t xml:space="preserve">Fu Xiangzhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Xuxu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: 06 53868. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00166227v1</w:t>
+                <w:t xml:space="preserve">hal-00166228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'un matériau pour extraire des composés polyaromatiques ou azotés neutres d'un mélange d'hydrocarbure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Procédé de séparation en milieu aqueux d'au moins un élément actinide d'éléments lanthanides par xomplexation et filtration membranaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Adnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Favre-Reguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Foos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Buzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: 06 50325. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fu Xiangzhu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00166228v1</w:t>
+                <w:t xml:space="preserve">hal-00166227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId417"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -15216,51 +15216,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534269v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Guicheret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Dos-Santos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Bellefon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanoye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Philippe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5re00444f" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250673v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bruel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Morand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ognier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dedieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Favre-R&#233;guillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5gc02405f" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381085v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.70091" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernardin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c04149" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139552v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Audevard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Navarro-Ruiz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Corrias" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2023.06.023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107663v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rivera-C&#225;rcamo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serp" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2023.114196" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04184147v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2gc02921a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113228v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2023.05.006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102599v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300036" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04097239v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c06951" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04064630v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2re00471b" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622463v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Castro Contreras" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.135951" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03611887v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.1c00399" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759560v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serp" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202200916" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148510v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rivera&#8208;c&#225;rcamo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guicheret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Castro Contreras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy01938k" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008840v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric da Silva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c01265" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041041v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alberto da Silva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Philippe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Favre-Reguillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04291967v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cote" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Czerwinsky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2018.07.034" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408288v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hammoud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne G&#233;rard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Barnes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02779" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094808v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F Machado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Curiel Alvarez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2019.02.034" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107999v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Violet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mifleur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RE00238J" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094806v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sofack Kreutzer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Metay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8re00212f" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04047083v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelaal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacy Grundhauser" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fongarland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b04193" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079774v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Eddine Hamami" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude De&#8197;bellefon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201800201" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107981v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Swesi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b00995" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624265v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Drouet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Doussot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Garros" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mathiron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bassard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23102594" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783617v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lueckgen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vanoye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Philippe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eternot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fongarland" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41981-018-0004-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925371v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiady Wang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201600281" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604859v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumaira Anjum" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Haider Abbasi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hano" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2017.01.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925600v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mertxe Pablos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cy00309e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094810v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/1846.2016.00023" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925612v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201400925" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-12HK0J1Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925601v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiadi Wang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude De Bellefon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.5b00359" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062535v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borrini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favre-Reguillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gracia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.974449" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179511v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laval" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Dayoub" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Pehlivan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle M&#233;tay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.11.101" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4VCWMW8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925619v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Smith" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA12067A" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877304v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mignon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tiano" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belmont" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chermette" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2013.01.015" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SF47F82N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930571v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cy00050h" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889529v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Petit" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Poli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis-Quanquin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs4002767" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930581v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Munno" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupuy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2013.01.012" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930585v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Aloui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Percheron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol401273k" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930574v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra42385a" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168873v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leydier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Lin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Turgis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lecercl&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.11.065" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZJXKVL3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930893v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqeel Ahmad Taimoor" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cy00346a" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176238v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duclos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuttapong Singjunla" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2012.07.136" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNZQZWSP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223483v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajmia Chouchene" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Jeguirim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Trouve" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Buzit" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2011.03.044" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0SDM0F0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170157v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Berthod" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mignani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200219" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51EBEF88B6E0A39A9AD6E68DD4AEBC8EA5C28670/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01815135v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Murat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Draye" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2010.529097" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168571v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.05.109" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0M6P2RX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168557v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taran" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930896v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Zanota" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Desgranges" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2011.01.012" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GVSM68S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166833v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Li Xie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu-Xu Wang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianzhi Fu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemaire" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je100446p" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166248v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Espinas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9nj00417c" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FD809C05E580B110A3FEC610C662F7952E716904/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166237v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2009.10.034" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6C3B4T3B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289635v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.04.017" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNDV6436-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166243v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mignanic" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b920324a" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7SLKRMNN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166779v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Demonchaux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.02.008" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3NQBVLX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166202v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Berthod" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.09.164" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGCPLRKW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430900v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Xie" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. X. Wang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Z. Fu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrinat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie900142p" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166168v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Shi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Rong Chen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.09.134" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSL0HZPM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889629v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;len Albela" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneviot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mignani" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om900747b" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474641v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie701704q" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q6K69LQZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277118v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b800789f" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-59VN8P0W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163948v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fiaty" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poriel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164716v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164843v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthod" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jahjah" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mignani" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Docherty" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285976v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Foos" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.1618" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SVB1B784-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166147v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166011v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sorin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00352687v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Debouttiere" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vocanson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billotey" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200600242" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NXSVC36J-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436154v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vocanson" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billotey" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O, Beuf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favre-R&#233;guillon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166148v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lamotte" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012593v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sevignon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schulz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocault" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007451v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favre Reguillon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schulz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168495v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dioury" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sylvestre" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Siaugue" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wintgens" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferroud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200400264" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CDKGXMR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168489v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Segat-Dioury" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plancque" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Foos" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200300016" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NRPCZZ64-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168482v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S&#233;gat-Dioury" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madic" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1010-6030(03)00018-2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TLHGL8W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168471v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(01)00328-3" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W100H40T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285718v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.2000.710" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168461v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nait-Bouda" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cosma" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2000-6704" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168470v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)01272-7" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VMZ0NQH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006562v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumont" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dunjic" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006669v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guy" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.1997.78.special-issue.105" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006490v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Buzit" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02035358" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MT61VZRB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006556v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaubert" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barnier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicod" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006555v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006395v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolph Chomel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Faure" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006398v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006338v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006320v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duclaux" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02117261v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besnard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02047011v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02049038v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152957v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150406v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01998971v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Estager" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00374949v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lamartine" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00374952v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lamartine" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010424v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170000v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne S&#233;gat-Dioury" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169996v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170020v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170004v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169981v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169992v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169976v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jabin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169970v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169969v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010780v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010869v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152964v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Randrianasolo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01939613v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Favre Reguillon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010245v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010244v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166227v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Adnet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166228v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Xiangzhu" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xuxu" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534269v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Guicheret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio Dos-Santos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Bellefon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanoye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Philippe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5re00444f" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250673v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bruel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Morand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ognier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dedieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Favre-R&#233;guillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5gc02405f" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381085v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Durand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.70091" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernardin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c04149" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113228v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rivera-C&#225;rcamo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Audevard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Navarro-Ruiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2023.05.006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139552v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Corrias" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2023.06.023" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04184147v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2gc02921a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Serp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2023.114196" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102599v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300036" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04064630v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2re00471b" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04097239v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c06951" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622463v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Castro Contreras" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.135951" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03611887v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.1c00399" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759560v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Serp" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202200916" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148510v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Rivera&#8208;c&#225;rcamo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Del&#8197;rosal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guicheret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Castro Contreras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy01938k" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008840v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric da Silva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c01265" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041041v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alberto da Silva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Philippe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Favre-Reguillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04291967v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Draye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cote" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Czerwinsky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2018.07.034" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107999v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Violet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mifleur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RE00238J" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408288v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hammoud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne G&#233;rard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Barnes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02779" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094808v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F Machado" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Curiel Alvarez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2019.02.034" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094806v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sofack Kreutzer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Metay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8re00212f" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04047083v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelaal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacy Grundhauser" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fongarland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.9b04193" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079774v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine Eddine Hamami" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude De&#8197;bellefon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201800201" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107981v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Swesi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b00995" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624265v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Drouet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Doussot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Garros" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mathiron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Bassard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23102594" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783617v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lueckgen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vanoye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Philippe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eternot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fongarland" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41981-018-0004-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604859v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumaira Anjum" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Haider Abbasi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hano" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2017.01.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925371v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiady Wang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201600281" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925600v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mertxe Pablos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cy00309e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094810v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1556/1846.2016.00023" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925612v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201400925" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-12HK0J1Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925601v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiadi Wang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude De Bellefon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.oprd.5b00359" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062535v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borrini" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favre-Reguillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemaire" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gracia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.974449" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179511v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laval" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Dayoub" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Pehlivan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle M&#233;tay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.11.101" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4VCWMW8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01925619v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Smith" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4RA12067A" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889529v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Petit" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Poli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis-Quanquin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs4002767" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877304v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mignon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tiano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Belmont" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Chermette" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2013.01.015" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SF47F82N-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930571v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cy00050h" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930581v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Munno" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupuy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2013.01.012" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930585v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Aloui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Percheron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol401273k" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930574v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra42385a" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168873v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leydier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Lin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Turgis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lecercl&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.11.065" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZJXKVL3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930893v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqeel Ahmad Taimoor" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pitault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cy00346a" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170157v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Berthod" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mignani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201200219" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/51EBEF88B6E0A39A9AD6E68DD4AEBC8EA5C28670/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223483v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajmia Chouchene" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Jeguirim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Trouve" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Le Buzit" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2011.03.044" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0SDM0F0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176238v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Duclos" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuttapong Singjunla" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2012.07.136" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNZQZWSP-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01815135v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Murat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Draye" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2010.529097" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168557v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taran" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168571v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2011.05.109" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0M6P2RX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01930896v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Zanota" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Desgranges" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2011.01.012" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GVSM68S-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166833v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Li Xie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu-Xu Wang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianzhi Fu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemaire" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je100446p" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289635v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.04.017" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNDV6436-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166243v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mignanic" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b920324a" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7SLKRMNN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166248v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Espinas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9nj00417c" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FD809C05E580B110A3FEC610C662F7952E716904/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166237v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2009.10.034" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6C3B4T3B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166779v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Demonchaux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2010.02.008" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3NQBVLX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166202v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Berthod" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.09.164" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGCPLRKW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430900v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Xie" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. X. Wang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Z. Fu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vrinat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie900142p" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166168v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Shi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Rong Chen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.09.134" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSL0HZPM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889629v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;len Albela" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneviot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Mignani" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om900747b" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474641v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie701704q" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q6K69LQZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277118v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b800789f" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-59VN8P0W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164716v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163948v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fiaty" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poriel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164843v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berthod" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jahjah" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mignani" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Docherty" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285976v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Foos" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.1618" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SVB1B784-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166147v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166011v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sorin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00352687v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Debouttiere" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Vocanson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billotey" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200600242" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NXSVC36J-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436154v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vocanson" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Billotey" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O, Beuf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favre-R&#233;guillon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166148v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lamotte" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012593v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sevignon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Macaud" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schulz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rocault" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007451v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favre Reguillon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schulz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168495v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dioury" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sylvestre" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Siaugue" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wintgens" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferroud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200400264" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CDKGXMR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168489v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Segat-Dioury" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Plancque" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Foos" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200300016" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NRPCZZ64-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168482v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S&#233;gat-Dioury" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Madic" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1010-6030(03)00018-2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TLHGL8W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168471v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4020(01)00328-3" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W100H40T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285718v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.2000.710" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168461v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nait-Bouda" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cosma" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2000-6704" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168470v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)01272-7" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VMZ0NQH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006669v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guy" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.1997.78.special-issue.105" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006562v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumont" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dunjic" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006490v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Buzit" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02035358" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MT61VZRB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006556v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaubert" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barnier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicod" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006555v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006395v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolph Chomel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Faure" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006398v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006338v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006320v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Duclaux" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02047011v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besnard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chatel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02117261v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02049038v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152957v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150406v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01998971v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papaiconomou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Estager" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00374949v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Lamartine" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tillement" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00374952v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lamartine" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010424v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169996v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne S&#233;gat-Dioury" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170000v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170020v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170004v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169981v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169992v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169970v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jabin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169976v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00169969v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010780v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010869v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02152964v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Randrianasolo" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01939613v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Favre Reguillon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010245v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010244v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166228v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Xiangzhu" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Xuxu" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166227v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Adnet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>